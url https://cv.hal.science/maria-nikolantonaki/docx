--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -147,5797 +147,10509 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accelerated oxidative aging tests for white wines: First correlation between physico-chemical and sensory oxidation responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 34, pp.103687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fochx.2026.103687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence for Discriminant Specific Tastes in Chardonnay Wines Among Other White Wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Seinforin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Caillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Saucier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (16), pp.2870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods14162870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">White wines aged in barrels with controlled tannin potential exhibit correlated long-term oxidative stability in bottle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Thibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Badet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Wirgot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Noret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, pp.101907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fochx.2024.101907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Oxidative Stability of Champagne Base Wines Aged on Lees in Barrels: A 2-Year Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Maxe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (3), pp.364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox13030364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1H NMR based sulfonation reaction kinetics of wine relevant thiols in comparison with known carbonyls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Tachtalidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostolos Spyros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Heinzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Denat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.138944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.138944⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04536395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antioxidant inactivated yeast: High potential of non-Saccharomyces specific metabolome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 277, pp.126340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2024.126340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet Valvigne : Valorisation des coproduits vitivinicoles dans le cadre d’une économie circulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 189, pp.24-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemical Stability of Thiol and Flavanol Sulfonation Products during Wine Aging Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Tachtalidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Arapitsas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jose Penouilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Denat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 72 (4), pp.1885-1893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.2c06690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">White Wine Antioxidant Metabolome: Definition and Dynamic Behavior during Aging on Lees in Oak Barrels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (2), pp.395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox12020395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functionalization of SBA-15 mesoporous silica for highly efficient adsorption of glutathione: Characterization and modeling studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laroussi Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Chassagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Taiwan Institute of Chemical Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 152, pp.105169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtice.2023.105169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct NMR evidence for the dissociation of sulfur-dioxide-bound acetaldehyde under acidic conditions: Impact on wines oxidative stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Tachtalidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Denat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Noret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 373 (Part B), pp.131679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulfonation Reactions behind the Fate of White Wine’s Shelf-Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Lucio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (4), pp.323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo12040323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the chemical space of white wine antioxidant capacity: A combined DPPH, EPR and FT-ICR-MS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zina Sarhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Uhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 355, pp.129566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.129566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grapevine and Wine Metabolomics-Based Guidelines for FAIR Data and Metadata Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Savoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Arapitsas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Ontañón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo11110757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antioxidant activity from inactivated yeast: Expanding knowledge beyond the glutathione-related oxidative stability of wine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 325, pp.126941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular Characterization of White Wines Antioxidant Metabolome by Ultra High Performance Liquid Chromatography High-Resolution Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (2), pp.115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox9020115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of Oak Wood Barrel Tannin Potential and Toasting on White Wine Antioxidant Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Noret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Badet-Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (30), pp.8402-8410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.9b00517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Antioxidant Potential of White Wines Relies on the Chemistry of Sulfur-Containing Compounds: An Optimized DPPH Assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youzhong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (7), pp.1353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules24071353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurement of white wines resistance against oxidation by Electron Paramagnetic Resonance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Noret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zerbib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vileno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 270, pp.156 - 161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.07.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabolic diversity conveyed by the process leading to glutathione accumulation in inactivated dry yeast: A synthetic media study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youzhong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123, pp.762-770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2019.06.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of Glutathione on Wines Oxidative Stability: A Combined Sensory and Metabolomic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2018.00182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité chimique du bois de chêne de tonnellerie et classification des charges tanniques et des cuissons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wirgot, N</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diaz-Rubio, M.E</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coelho, C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badet-Murat, M.L</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicard, J.C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 169, pp.47-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of oak tannin selection and barrel toasting on the oxidative stability of dry white wine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diaz-Rubio Maria Elena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozier, Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haroun, Capucine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Australian &amp; New Zealand grapegrower &amp; winemaker</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 655, pp.63-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular and Macromolecular Changes in Bottle-Aged White Wines Reflect Oxidative Evolution–Impact of Must Clarification and Bottle Closure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Noret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2018.00095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inoculation of Torulaspora delbrueckii as a bio-protection agent in winemaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 107, pp.451 - 461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2018.02.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensory impact of polyphenolic composition on the oxidative notes of Chardonnay wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Noret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beverages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (1), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/beverages4010019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulfites and the Wine Metabolome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hemmler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gonsior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 237, pp.106-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.05.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design of new sensitive α,β-unsaturated carbonyl 1,8-naphtalimide fluorescent probes for thiol bioimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Dat Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Viaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 242, pp.865 - 871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2016.09.171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asymmetrical flow field-flow fractionation of white wine chromophoric colloidal matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Parot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gonsior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 409 (10), pp.2757 - 2766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-017-0221-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Off-On-Off Fluorescent Sensor for pH Windows Based on the 13aneN4-Zn 2+ System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Amendola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Bergamaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Dacarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Denat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Boschetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (32), pp.5106 - 5113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201600749⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct Analysis of Free and Sulfite-Bound Carbonyl Compounds in Wine by Two-Dimensional Quantitative Proton and Carbon Nuclear Magnetic Resonance Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prokopios Magiatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Waterhouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87 (21), pp.10799-10806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.5b01682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring protection of aromatic wine thiols from oxidation by competitive reactions vs wine preservatives with ortho-quinones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prokopios Magiatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Waterhouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 163, pp.61-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.04.079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Method To Quantify Quinone Reaction Rates with Wine Relevant Nucleophiles: A Key to the Understanding of Oxidative Loss of Varietal Thiols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Waterhouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (34), pp.8484-8491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf302017j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of adducts between an odoriferous volatile thiol and oxidized grape phenolic compounds: kinetic study of adduct formation under chemical and enzymatic oxidation conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Jourdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kentaro Shinoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louis Teissedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Quideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (10), pp.2647 - 2656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf204295s⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence des flavan-3-ols des vins sur les composés soufrés de l'arôme du Sauvignon blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Darriet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1079, pp.47-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of Ethyl 2-Sulfanylacetate as an Important Off-Odor Compound in White Wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Darriet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (18), pp.10191 - 10199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf201047u⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reactivity of volatile thiols with polyphenols in a wine-model medium: impact of oxygen, iron, and sulfur dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Chichuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louis Teissedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Darriet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 660 (1-2), pp.102-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2009.11.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stability of white wines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impact of oak aging conditions on the oxidative stability of chardonnay and sauvignon blanc wines during bottle aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Keynote speaker: XVII Congreso Latinoamericano de viticultura y Enologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Santiago, Chile</w:t>
+              <w:t xml:space="preserve">noforum 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Verona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517167v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The universe in a glass of wine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxidative stability of white wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Romanet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Utilisateur.ices d’Infranalytics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Keynote speaker: XVII Congreso Latinoamericano de viticultura y Enologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05516865v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Message in a bottle: molecular memories of wines and spirits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lucio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41èmes JFSM Journées Françaises de Spectrométrie de Masse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of oak aging conditions on the oxidative stability of chardonnay and sauvignon blanc wines during bottle aging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The universe in a glass of wine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lucio,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">noforum 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Verona, Italy</w:t>
+              <w:t xml:space="preserve">Journée des Utilisateur.ices d’Infranalytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517159v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of cooperage oak wood geographical origin on the properties of Chardonnay champagne base wines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">JURA AND SHERRY: THE VEIL BETWEEN US</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Romanet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Vino Analytica Scientia (13th edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Davis, United States</w:t>
+              <w:t xml:space="preserve">Vignoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Cadix, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265139v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Saccharomyces inactivated yeasts metabolome with high antioxidant potential</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">White wines oxidative stability: Definition, estimation tools, and the case study of IDY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Vino Analytica Scientia (13th edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Davis, United States</w:t>
+              <w:t xml:space="preserve">Œnofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265124v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JURA AND SHERRY: THE VEIL BETWEEN US</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evolution of key antioxidant components in Chardonnay grape skin and pulp during ripening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vignoble</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Cadix, Spain</w:t>
+              <w:t xml:space="preserve">In Vino Analytica Scientia (13th edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Davis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267246v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White wines oxidative stability: Definition, estimation tools, and the case study of IDY</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impact of cooperage oak wood geographical origin on the properties of Chardonnay champagne base wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maxe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Œnofutur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Saragosse, Spain</w:t>
+              <w:t xml:space="preserve">In Vino Analytica Scientia (13th edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Davis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267256v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of key antioxidant components in Chardonnay grape skin and pulp during ripening</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Non-Saccharomyces inactivated yeasts metabolome with high antioxidant potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schneider, R</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Vino Analytica Scientia (13th edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Davis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265131v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From « premature oxidation » to « oxidative stability ». Technological innovations in the Burgundy and California wine worlds: realities, discourses, representations and implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th and 21st centuries. UC Berkeley</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biovi : a research program for reducing chemical input in vine and wine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La stabilité oxydative des vins blancs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th edition of the International Conference Wine Active Compounds. WAC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">16ème conférence Œnofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03867889v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La stabilité oxydative des vins blancs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biovi : a research program for reducing chemical input in vine and wine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Jacquens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème conférence Œnofutur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">5th edition of the International Conference Wine Active Compounds. WAC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267269v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protégez vos vins blancs sans intrants chimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infowine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Infowine, Oct 2022, Onlince Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biovi : a research promgram for reducing chemical imput in vine and wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Jacquens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAC2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La stabilité oxydative des vins blancs et rosés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vinitech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wine longevity and shelf-life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macrowine, 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Vérone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La stabilité oxydative des vins blancs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le Retsina, un parfum de Grèce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire organisé par le Université de Bourgogne et le Pôle Vigne et Vin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bourgogne et le Pôle Vigne et Vin, Dec 2020, Dijon (en ligne), France</w:t>
+              <w:t xml:space="preserve">14èmes Rencontres Internationales du Clos Vougeot Rencontres du Clos-Vougeot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267279v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Retsina, un parfum de Grèce</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La stabilité oxydative des vins blancs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Rencontres Internationales du Clos Vougeot Rencontres du Clos-Vougeot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, beaune, France</w:t>
+              <w:t xml:space="preserve">Webinaire organisé par le Université de Bourgogne et le Pôle Vigne et Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne et le Pôle Vigne et Vin, Dec 2020, Dijon (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05264920v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sensibilité des vins à la variabilité climatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La stabilité oxydative des vins blancs : réactivité des composés soufrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmitt Kopplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Rencontres Internationales du Clos Vougeot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Clos Vougeot, Oct 2019, Vougeot, France</w:t>
+              <w:t xml:space="preserve">11ème conférence Œnofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267300v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White wine oxidative stability: application to different terroirs from burgundy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Méthodes de prédiction de la résistance des vins à l’oxydation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Viticulture and Enology 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Xian, China</w:t>
+              <w:t xml:space="preserve">Vintage report Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05264925v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de prédiction de la résistance des vins à l’oxydation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of glutathione-rich inactivated yeast on wine chemical diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu, Y</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vintage report Bourgogne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Beaune, France</w:t>
+              <w:t xml:space="preserve">IVAS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267309v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of glutathione-rich inactivated yeast on wine chemical diversity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">White wine oxidative stability: application to different terroirs from burgundy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Romanet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVAS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">11th International Symposium on Viticulture and Enology 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Xian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265145v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La stabilité oxydative des vins blancs : réactivité des composés soufrés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La sensibilité des vins à la variabilité climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio, M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Y</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Romanet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème conférence Œnofutur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">13ème Rencontres Internationales du Clos Vougeot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clos Vougeot, Oct 2019, Vougeot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267284v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of wines nucleophilic potential by ultra-performance liquid chromatography high resolution mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Romanet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVAS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du pouvoir antioxydant des produits dérivés de levures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DDays Oenobrands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Faro, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of glutathione-rich inactivated yeast on wine stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu Y</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASEV 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Napa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Message in a bottle : metabolomics for deciphering the transient chemistry of wines and spirits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Message in a bottle: From oenolomics to the structural resolution of the transient wine chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu, Y</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucio, M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Witting, M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">2nd European FTMS conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Freising, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265183v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Message in a bottle: From oenolomics to the structural resolution of the transient wine chemistry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Impact of glutathione on wines oxidative stability: a combined sensory and metabolomic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Witting, M</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European FTMS conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Freising, Germany</w:t>
+              <w:t xml:space="preserve">Macrowine 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265172v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of glutathione on wines oxidative stability: a combined sensory and metabolomic study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Message in a bottle : metabolomics for deciphering the transient chemistry of wines and spirits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jordi Ballester</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu, Y</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio, M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witting, M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macrowine 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Saragosse, Spain</w:t>
+              <w:t xml:space="preserve">11ème journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265207v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">White wine oxidative stability application to different terroirs from burgundy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vine, Wine, Food and Health, 22-26 may 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre et anticiper la stabilité oxydative des vins blancs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème journée scientifique Vinipole Sud Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Macon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution mass spectrometry based non-targeted metabolomic analyses for the study of the toasting/ tannin potential interaction in oak wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wirgot, N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diaz-Rubio, M.E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coelho, C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badet-Murat, M-L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicard, J.C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine de l'amertume et de la sécheresse dans les vins blancs, état des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de Mâcon-Davayé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Macon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of oak tannin selection on wine oxidative stability.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L’impact des métaux lourds sur l’élaboration des vins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oak Conference. Wine Aging - Tannins &amp; Oxidative Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Santa Rosa, United States</w:t>
+              <w:t xml:space="preserve">15ème matinée des oenologues de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267373v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les métaux dans les vins : origines-rôles-conséquences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The making of red Burgundies since the 1980s: A comparative analysis of academic innovations and cellar practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOFRALAB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Macon, France</w:t>
+              <w:t xml:space="preserve">The Influence of Academic Research on the Development and Construction of the Winemaking Regions of California and Burgundy (20th-21st century)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267333v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The making of red Burgundies since the 1980s: A comparative analysis of academic innovations and cellar practices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Combined Fourier Transform Ion Cyclotron Resonance Mass Spectrometry and Electron Spin Resonance methodology reveals wine resistance against oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coelho, C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu, Y</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schmitt-Kopplin, P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "The Influence of Academic Research on the Development and Construction of the Winemaking Regions of California and Burgundy (20th-21st century)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Berkeley, United States</w:t>
+              <w:t xml:space="preserve">International Congress, In Vino Analytica Scientia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05264940v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les métaux dans les vins : origines-rôles-conséquences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effet du potentiel tannique des futs de chêne sur la stabilité oxydative des vins blancs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOFRALAB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Colmar, France</w:t>
+              <w:t xml:space="preserve">Vicard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267337v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Fourier Transform Ion Cyclotron Resonance Mass Spectrometry and Electron Spin Resonance methodology reveals wine resistance against oxidation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les métaux dans les vins : origines-rôles-conséquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress, In Vino Analytica Scientia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Salamanca, Spain</w:t>
+              <w:t xml:space="preserve">SOFRALAB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265213v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact des métaux lourds sur l’élaboration des vins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effet du potentiel tannique des futs de chêne sur la stabilité oxydative des vins blancs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème matinée des oenologues de Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Vicard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Noirlac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267345v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The making of red Burgundies since the 1980s: A comparative analysis of academic innovations and cellar practices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les métaux dans les vins : origines-rôles-conséquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Influence of Academic Research on the Development and Construction of the Winemaking Regions of California and Burgundy (20th-21st century)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Berkeley, United States</w:t>
+              <w:t xml:space="preserve">SOFRALAB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Vidauban, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267385v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du potentiel tannique des futs de chêne sur la stabilité oxydative des vins blancs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Metabolomic characterization of the inactive dry yeast soluble fraction in model wine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coelho, C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schmitt-Kopplin, P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vicard</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Congress, In Vino Analytica Scientia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267350v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du potentiel tannique des futs de chêne sur la stabilité oxydative des vins blancs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impact of oak tannin selection on wine oxidative stability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vicard</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Noirlac, France</w:t>
+              <w:t xml:space="preserve">Oak Conference. Wine Aging - Tannins &amp; Oxidative Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Santa Rosa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267366v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métaux dans les vins : origines-rôles-conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOFRALAB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Vidauban, France</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Macon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267331v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic characterization of the inactive dry yeast soluble fraction in model wine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The making of red Burgundies since the 1980s: A comparative analysis of academic innovations and cellar practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress, In Vino Analytica Scientia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Salamanca, Spain</w:t>
+              <w:t xml:space="preserve">Workshop "The Influence of Academic Research on the Development and Construction of the Winemaking Regions of California and Burgundy (20th-21st century)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265220v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of sulfur compounds to the antioxidant stability of white wines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coelho, C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macrowine 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Changins, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’essor des vins grecs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Rencontres Internationales du Clos Vougeot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Vougeot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of new analytical tools to assess white wines ageability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coelho, C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX International Congress, In Vino Analytica Scientia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel method for evaluation of white wine aging potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coelho, C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Symposium International d'Œnologie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of several enological parameters influencing the premature ageing aroma of red and white wines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pons, A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Darriet</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavigne Cruege,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubourdieu, D</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darriet, P</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">248. National Meeting of the American-Chemical-Society (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, American Chemical Society (ACS). USA., Aug 2014, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">, 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740453v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of several enological parameters influencing the premature ageing aroma of red and white wines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">2D quantitative proton (1H) and carbon (3C) nuclear magnetic resonance spectroscopy (2D q NMR) for direct analysis of free and sulfite-bound carbonyl compounds in wine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Darriet, P</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magiatis, P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waterhouse, A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">248. National Meeting of the American-Chemical-Society (ACS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">248 National Meeting of the American-Chemical-Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, San Francisco,, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265253v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D quantitative proton (1H) and carbon (3C) nuclear magnetic resonance spectroscopy (2D q NMR) for direct analysis of free and sulfite-bound carbonyl compounds in wine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Analysis of several enological parameters influencing the premature ageing aroma of red and white wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Waterhouse, A</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lavigne Cruege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dubourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Darriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">248 National Meeting of the American-Chemical-Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, San Francisco,, United States</w:t>
+              <w:t xml:space="preserve">248. National Meeting of the American-Chemical-Society (ACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Chemical Society (ACS). USA., Aug 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265244v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling Wine Oxidation via the Understanding of Antioxidants Availability and Reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magiatis, P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waterhouse, A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64° National Conference, American Society for Enology and Viticulture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Monteray, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinone reaction kinetics suggest oxidation, management strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew L. Waterhouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63° National Conference, American Society for Enology and Viticulture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Portland, United States. pp.442A-442A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing volatile thiol stability during wine oxidation via quinone reaction control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waterhouse, A.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4° International Congress, Macrowine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des flavan-3-ols des mouts et des vins sur les composés soufrés de l’arôme du Sauvignon blanc</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Identification of a potent volatile odoriferous thiol, ethyl 2-sulfanyl acetate, contributing to wine’s off flavours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darriet Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème édition de la journée technique du CIVB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">9° Symposium International d'Œnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267398v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some insights into the effect of polyphenols and antioxidants on Sauvignon blanc wines varietal thiol compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darriet Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62° ASEV National Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a potent volatile odoriferous thiol, ethyl 2-sulfanyl acetate, contributing to wine’s off flavours</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Levels and influence of flavan-3-ols must contents on varietal aroma of young Sauvignon blanc wines: Effect of pressing conditions, vineyard location and vintage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibon, C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darriet Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9° Symposium International d'Œnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265304v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levels and influence of flavan-3-ols must contents on varietal aroma of young Sauvignon blanc wines: Effect of pressing conditions, vineyard location and vintage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Identification of a potent volatile odoriferous thiol, ethyl-2-sulfanyl acetate, contributing to wine’s off flavours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darriet Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9° Symposium International d'Œnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">13° Weurman Flavour Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Saragossa, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265293v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a potent volatile odoriferous thiol, ethyl-2-sulfanyl acetate, contributing to wine’s off flavours</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Direct effect of flavan-3-ols on Sauvignon blanc wines varietal aroma evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darriet Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13° Weurman Flavour Research Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Saragossa, France</w:t>
+              <w:t xml:space="preserve">9° Symposium International d'Œnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265297v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct effect of flavan-3-ols on Sauvignon blanc wines varietal aroma evolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Influence des flavan-3-ols des mouts et des vins sur les composés soufrés de l’arôme du Sauvignon blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darriet Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9° Symposium International d'Œnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">10ème édition de la journée technique du CIVB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265288v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and formation kinetic study of phenolic compounds – volatile thiols adducts by chemical and enzymatic oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jourdes M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quideau S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teissedre P.L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darriet Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3° International Congress, Macrowine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préservation des arômes du Sauvignon en cours d’élevage et après la mise en bouteille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darriet Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondiaviti, le mondial de l’information et de la communication viti-vinicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity of volatile thiols with polyphenols in a wine-model medium: Incidence of oxygen, iron and sulphur dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teissedre P.L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darriet, P</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress, In Vino Analytica Scientia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5947,6307 +10659,1725 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidating white wines peptides: An Analyticak Breaktrough</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gisquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MacroWine 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Bozen-Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a purification protocol of grape juice peptides responsible for wines oxidative stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc John Carlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Noret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Foley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Jeunes Chercheurs (FJC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioanalytical workflow for exploring the chemical diversity and antioxidant capacity of grape juice peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc John Carlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Noret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Foley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macrowine 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05183809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biovi : a research program for reducing chemical imput in vine and wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Jacquens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAC2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of radical scavenging properties of sulfonated compounds in model wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tachtalidou, S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros, A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVAS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stability of dry wines: correlation between DPPH, ESR measurements with sensory analysis</w:t>
+                <w:t xml:space="preserve">Combined Fourier Transform Ion Cyclotron Resonance Mass Spectrometry and Electron Spin Resonance methodology reveals wine resistance against oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Romanet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coelho, C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu, Y</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schmitt-Kopplin, P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress, In Vino Analytica Scientia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267085v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the DPPH assay for measuring the antioxidant potential of white wine active compounds</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of the inactive dry yeast soluble fraction in model wine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu, Y</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schmitt-Kopplin, P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coelho, C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV Congres International Wine Active Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Beaune, France</w:t>
+              <w:t xml:space="preserve">, Mar 2017, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267079v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Fourier Transform Ion Cyclotron Resonance Mass Spectrometry and Electron Spin Resonance methodology reveals wine resistance against oxidation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Revisiting the DPPH assay for measuring the antioxidant potential of white wine active compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Coelho,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress, In Vino Analytica Scientia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Salamanca, Spain</w:t>
+              <w:t xml:space="preserve">IV Congres International Wine Active Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267069v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the inactive dry yeast soluble fraction in model wine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Coelho, C</w:t>
+                <w:t xml:space="preserve">Sulfur metabolome of bottles white wines holds a memory of SO2 added to the must</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemmler, D</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonsior, M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Y</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV Congres International Wine Active Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267044v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and macromolecular signatures of white wine fluorophores isolated by fractionation tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coelho, C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parot, J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonsior, M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schmitt-Kopplin, P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV Congres International Wine Active Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfur metabolome of bottles white wines holds a memory of SO2 added to the must</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Chemical significance of fluorescent PARAFAC components applied to white winemaking oenological practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coelho, C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonsior, M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schmitt-Kopplin, P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV Congres International Wine Active Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Beaune, France</w:t>
+              <w:t xml:space="preserve">FluoroFest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267056v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical significance of fluorescent PARAFAC components applied to white winemaking oenological practices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Oxidative stability of dry wines: correlation between DPPH, ESR measurements with sensory analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coelho C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FluoroFest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Congress, In Vino Analytica Scientia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...4587 lines deleted...]
-                <w:t xml:space="preserve">hal-02663390v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeast composition having antioxidant properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP22306628.3. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A glutathione-rich yeast and its use for preserving wines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 19290014.0. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12257,156 +12387,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation markers of premature aging in Chardonnay wine: Combined use of GC-MS/MS, GC-O/Olfactoscan and sensory analysis for their characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Vessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Béno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, Proceedings of the 16. Weurman flavour research symposium, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.5913793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03342748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12416,1267 +12546,1267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">stabilité oxydative des vins blancs : Définition, diagnostique, pratiques œnologiques, œnologie personalisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schmitt-Kopplin, P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La stabilité oxydative des vins blancs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.33-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du sulfitage au cours des opérations prefermentaires sur la stabilité oxydative des vins de chardonnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Noret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caiveau J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaud-Weber, A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impact du sulfitage au cours des opérations prefermentaires sur la stabilité oxydative des vins de chardonnay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.42-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oak Tannin Selection and Barrel Toasting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Originalité d’une nouvelle levure inactivée spécifique au service de la stabilité oxydative des vins blancs et rosés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvano, A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coelho, C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vicard, J.C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oak Tannin Selection and Barrel Toasting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.56-63</w:t>
+              <w:t xml:space="preserve">Originalité d’une nouvelle levure inactivée spécifique au service de la stabilité oxydative des vins blancs et rosés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.21-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267110v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stability of white and rosé wines</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Oak Tannin Selection and Barrel Toasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coelho, C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diaz-Rubio, M.E</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badet-Murat, M.L</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicard, J.C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OXIDATIVE STABILITY OF WHITE AND ROSÉ WINES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.76-79</w:t>
+              <w:t xml:space="preserve">Oak Tannin Selection and Barrel Toasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.56-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267124v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Originalité d’une nouvelle levure inactivée spécifique au service de la stabilité oxydative des vins blancs et rosés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Oxidative stability of white and rosé wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano, A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Coelho,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Originalité d’une nouvelle levure inactivée spécifique au service de la stabilité oxydative des vins blancs et rosés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.21-24</w:t>
+              <w:t xml:space="preserve">OXIDATIVE STABILITY OF WHITE AND ROSÉ WINES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.76-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267160v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bioprotection en vinification blanc : Peut-on se passer du sulfitage ?</w:t>
-[...78 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.24-25</w:t>
+                <w:t xml:space="preserve">MOOC : &amp;quot;Open Wine University 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267186v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOOC : &amp;quot;Open Wine University 2</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+                <w:t xml:space="preserve">La bioprotection en vinification blanc : Peut-on se passer du sulfitage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coelho, C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La bioprotection en vinification blanc : Peut-on se passer du sulfitage ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255032v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la charge tannique et de la cuisson du bois de chêne de tonnellerie sur la stabilité oxydative des vins blancs secs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Chemical diversity of oak barrels and classification of tannin potential and toasts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wirgot, N</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diaz-Rubio, M.E</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coelho, C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rozier, J</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badet-Murat, M.L</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicard, J.C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Impact de la charge tannique et de la cuisson du bois de chêne de tonnellerie sur la stabilité oxydative des vins blancs secs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.39-41</w:t>
+              <w:t xml:space="preserve">Chemical diversity of oak barrels and classification of tannin potential and toasts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.72-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267174v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical diversity of oak barrels and classification of tannin potential and toasts.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Impact de la charge tannique et de la cuisson du bois de chêne de tonnellerie sur la stabilité oxydative des vins blancs secs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coelho, C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Noret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diaz-Rubio, M.E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vicard, J.C</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozier, J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical diversity of oak barrels and classification of tannin potential and toasts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.72-75</w:t>
+              <w:t xml:space="preserve">Impact de la charge tannique et de la cuisson du bois de chêne de tonnellerie sur la stabilité oxydative des vins blancs secs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.39-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267133v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'uB au coeur de la viticulture durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Fachinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Brey-Xambeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Bourgogne. 2016, http://recherche.u-bourgogne.fr/l-ub-au-coeur-de-la-viticulture-durable.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13686,163 +13816,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into intrinsic and extrinsic factors triggering premature aging in white wines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kentaro Shinoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dubourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Wine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1203, ACS - American Chemical Society, 2015, ACS Symposium Series, 9780841230101. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bk-2015-1203.ch015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13852,114 +13982,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence de l’oxydation des composés phénoliques sur la composante aromatique des vins blancs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ingénierie des aliments. Université de Bordeaux Ségalen (Bordeaux 2), 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02822503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId316"/>
+      <w:footerReference w:type="default" r:id="rId318"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14027,51 +14157,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="690921FF"/>
+    <w:nsid w:val="29D7E3CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14258,51 +14388,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-nikolantonaki" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5576-9373" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149808682" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517167v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516865v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucio," TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516836v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nicolas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517159v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265139v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maxe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265124v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bahut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sieczkowski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schneider, R" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267246v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267256v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265131v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264914v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867889v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Romanet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267269v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267274v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261792v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267261v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264918v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267279v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264920v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267300v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio, M" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264925v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267309v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265145v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu, Y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267284v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt Kopplin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265154v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267288v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265163v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265183v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witting, M" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265172v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265207v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Julien" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264932v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267318v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265189v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirgot, N" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaz-Rubio, M.E" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho, C" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badet-Murat, M-L" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicard, J.C" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267322v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267373v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267333v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264940v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267337v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265213v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt-Kopplin, P" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267345v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267385v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267350v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267366v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267331v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265220v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265225v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267391v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265239v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265232v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740453v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pons" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lavigne Cruege" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubourdieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darriet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265253v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pons, A" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavigne Cruege," TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubourdieu, D" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darriet, P" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265244v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magiatis, P" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waterhouse, A" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265260v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265271v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew L. Waterhouse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265267v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waterhouse, A." TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267398v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darriet Philippe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265277v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265304v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265293v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibon, C" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265297v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265288v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265313v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jourdes M" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quideau S." TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teissedre P.L" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267404v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265317v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517191v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gisquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517175v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc John Carlos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Foley" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183809v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261715v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267022v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachtalidou, S" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros, A" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267085v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho C" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267079v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coelho," TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267069v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267044v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267049v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parot, J" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonsior, M" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267056v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemmler, D" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267033v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266415v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Seinforin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Caill&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saucier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14162870" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779619v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thibon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Badet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Wirgot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2024.101907" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143788v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Maxe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Parisot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D Gougeon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13030364" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536395v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Tachtalidou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Spyros" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Heinzmann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.138944" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143014v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Schneider" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126340" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722016v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourque" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouyer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178537v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Arapitsas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Penouilh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c06690" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266492v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12020395" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239679v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Chaabane" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Weber" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chassagnon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2023.105169" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03524043v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131679" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266514v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lucio" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12040323" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266677v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Sarhane" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Uhl" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129566" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602686v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Savoi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Onta&#241;&#243;n" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11110757" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893531v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126941" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02513911v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9020115" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173718v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzhong Liu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.06.008" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01894707v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zerbib" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vileno" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.07.052" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310469v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Daoud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Badet-Murat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b00517" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173660v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24071353" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267197v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badet-Murat, M.L" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01930736v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaz-Rubio Maria Elena" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozier, Jordan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroun, Capucine" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01907573v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00182" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01893703v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Magne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00095" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895361v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Simonin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.02.034" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622433v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages4010019" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01533268v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Parot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gonsior" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0221-1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509840v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Dat Nguyen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Viaux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.09.171" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01531377v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hemmler" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.05.039" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDP40P3X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01492871v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Amendola" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Bergamaschi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Dacarro" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boschetti" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600749" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LSFKGT2P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266801v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prokopios Magiatis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Waterhouse" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b01682" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266804v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.04.079" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD7KN2WR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266806v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf302017j" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651487v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jourdes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Shinoda" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Teissedre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quideau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf204295s" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642597v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf201047u" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642380v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663390v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Chichuc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2009.11.016" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV8FPMPJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262017v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262014v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342748v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vessot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mallard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle B&#233;no" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5913793" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267096v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267150v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiveau J" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaud-Weber, A" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267110v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267124v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano, A" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267160v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267186v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonin, S" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255032v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267174v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozier, J" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267133v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607563v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fachinetti" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brey-Xambeu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795401v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lavigne" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2015-1203.ch015" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822503v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-nikolantonaki" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5576-9373" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149808682" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05556024v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Romanet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mallard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2026.103687" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266415v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Seinforin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Caill&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saucier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14162870" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779619v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thibon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Badet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Wirgot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2024.101907" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143788v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Maxe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Parisot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D Gougeon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13030364" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536395v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Tachtalidou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Spyros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Heinzmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.138944" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143014v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bahut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sieczkowski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Schneider" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126340" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722016v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourque" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178537v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Arapitsas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Penouilh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c06690" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266492v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12020395" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239679v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Chaabane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Weber" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chassagnon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2023.105169" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03524043v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131679" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266514v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lucio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12040323" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266677v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Sarhane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Uhl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129566" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602686v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Savoi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Onta&#241;&#243;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11110757" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893531v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126941" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02513911v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9020115" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310469v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Daoud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Badet-Murat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b00517" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173660v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzhong Liu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24071353" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01894707v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zerbib" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vileno" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.07.052" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173718v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.06.008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01907573v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Julien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00182" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267197v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirgot, N" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaz-Rubio, M.E" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho, C" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badet-Murat, M.L" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicard, J.C" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01930736v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaz-Rubio Maria Elena" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozier, Jordan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroun, Capucine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01893703v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Magne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00095" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895361v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Simonin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.02.034" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622433v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages4010019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01531377v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hemmler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gonsior" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.05.039" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDP40P3X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509840v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Dat Nguyen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Viaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.09.171" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01533268v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Parot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0221-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01492871v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Amendola" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Bergamaschi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Dacarro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boschetti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600749" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LSFKGT2P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266801v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prokopios Magiatis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Waterhouse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b01682" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266804v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.04.079" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD7KN2WR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266806v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf302017j" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651487v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jourdes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Shinoda" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Teissedre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quideau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf204295s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642380v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darriet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642597v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf201047u" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663390v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Chichuc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2009.11.016" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV8FPMPJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517159v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517167v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516836v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nicolas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucio" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516865v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucio," TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267246v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267256v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265131v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265139v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maxe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265124v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schneider, R" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264914v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267269v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867889v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Romanet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267274v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261792v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267261v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264918v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264920v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267279v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267284v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt Kopplin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267309v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265145v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu, Y" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264925v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267300v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio, M" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Y" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265154v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267288v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265163v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265172v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witting, M" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265207v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265183v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264932v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267318v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265189v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badet-Murat, M-L" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267322v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267345v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267385v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265213v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt-Kopplin, P" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267350v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267337v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267366v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267331v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265220v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267373v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267333v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264940v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265225v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267391v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265239v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265232v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265253v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pons, A" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavigne Cruege," TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubourdieu, D" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darriet, P" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265244v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magiatis, P" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waterhouse, A" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740453v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pons" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lavigne Cruege" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubourdieu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265260v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265271v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew L. Waterhouse" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265267v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waterhouse, A." TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265304v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darriet Philippe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265277v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265293v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibon, C" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265297v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265288v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267398v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265313v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jourdes M" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quideau S." TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teissedre P.L" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267404v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265317v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517191v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gisquet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517175v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc John Carlos" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Foley" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183809v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261715v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267022v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachtalidou, S" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros, A" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267069v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267044v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267079v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coelho," TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267056v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemmler, D" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonsior, M" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267049v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parot, J" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267033v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267085v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho C" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262017v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262014v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342748v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vessot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle B&#233;no" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5913793" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267096v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267150v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiveau J" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaud-Weber, A" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267160v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano, A" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267110v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267124v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255032v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267186v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267133v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267174v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozier, J" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607563v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fachinetti" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brey-Xambeu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795401v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lavigne" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2015-1203.ch015" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822503v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>