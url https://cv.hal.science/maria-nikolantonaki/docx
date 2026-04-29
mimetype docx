--- v1 (2026-04-08)
+++ v2 (2026-04-29)
@@ -1215,265 +1215,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White Wine Antioxidant Metabolome: Definition and Dynamic Behavior during Aging on Lees in Oak Barrels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régis Gougeon</w:t>
+                <w:t xml:space="preserve">Functionalization of SBA-15 mesoporous silica for highly efficient adsorption of glutathione: Characterization and modeling studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laroussi Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Chassagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox12020395⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Taiwan Institute of Chemical Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 152, pp.105169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtice.2023.105169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05266492v1</w:t>
+                <w:t xml:space="preserve">hal-04239679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of SBA-15 mesoporous silica for highly efficient adsorption of glutathione: Characterization and modeling studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laroussi Chaabane</w:t>
+                <w:t xml:space="preserve">White Wine Antioxidant Metabolome: Definition and Dynamic Behavior during Aging on Lees in Oak Barrels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Taiwan Institute of Chemical Engineers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 152, pp.105169. </w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (2), pp.395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtice.2023.105169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antiox12020395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239679v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct NMR evidence for the dissociation of sulfur-dioxide-bound acetaldehyde under acidic conditions: Impact on wines oxidative stability</w:t>
               </w:r>
@@ -6480,398 +6480,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La stabilité oxydative des vins blancs : réactivité des composés soufrés</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthodes de prédiction de la résistance des vins à l’oxydation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème conférence Œnofutur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Vintage report Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267284v1</w:t>
+                <w:t xml:space="preserve">hal-05267309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de prédiction de la résistance des vins à l’oxydation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of glutathione-rich inactivated yeast on wine chemical diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu, Y</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vintage report Bourgogne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Beaune, France</w:t>
+              <w:t xml:space="preserve">IVAS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267309v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of glutathione-rich inactivated yeast on wine chemical diversity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">White wine oxidative stability: application to different terroirs from burgundy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVAS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">11th International Symposium on Viticulture and Enology 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Xian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265145v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White wine oxidative stability: application to different terroirs from burgundy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La stabilité oxydative des vins blancs : réactivité des composés soufrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmitt Kopplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Viticulture and Enology 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Xian, China</w:t>
+              <w:t xml:space="preserve">11ème conférence Œnofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05264925v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sensibilité des vins à la variabilité climatique</w:t>
               </w:r>
@@ -7211,51 +7211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASEV 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Napa, United States</w:t>
@@ -7278,277 +7278,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Message in a bottle: From oenolomics to the structural resolution of the transient wine chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+                <w:t xml:space="preserve">Impact of glutathione on wines oxidative stability: a combined sensory and metabolomic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Witting, M</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European FTMS conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Freising, Germany</w:t>
+              <w:t xml:space="preserve">Macrowine 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265172v1</w:t>
+                <w:t xml:space="preserve">hal-05265207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of glutathione on wines oxidative stability: a combined sensory and metabolomic study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Coelho</w:t>
+                <w:t xml:space="preserve">Message in a bottle: From oenolomics to the structural resolution of the transient wine chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jordi Ballester</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu, Y</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio, M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witting, M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macrowine 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Saragosse, Spain</w:t>
+              <w:t xml:space="preserve">2nd European FTMS conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Freising, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265207v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Message in a bottle : metabolomics for deciphering the transient chemistry of wines and spirits</w:t>
               </w:r>
@@ -7560,77 +7560,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu, Y</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucio, M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Witting, M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Liège, Belgium</w:t>
@@ -8067,221 +8067,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The making of red Burgundies since the 1980s: A comparative analysis of academic innovations and cellar practices</w:t>
+                <w:t xml:space="preserve">Combined Fourier Transform Ion Cyclotron Resonance Mass Spectrometry and Electron Spin Resonance methodology reveals wine resistance against oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coelho, C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu, Y</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schmitt-Kopplin, P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Influence of Academic Research on the Development and Construction of the Winemaking Regions of California and Burgundy (20th-21st century)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Berkeley, United States</w:t>
+              <w:t xml:space="preserve">International Congress, In Vino Analytica Scientia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267385v1</w:t>
+                <w:t xml:space="preserve">hal-05265213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Fourier Transform Ion Cyclotron Resonance Mass Spectrometry and Electron Spin Resonance methodology reveals wine resistance against oxidation</w:t>
+                <w:t xml:space="preserve">The making of red Burgundies since the 1980s: A comparative analysis of academic innovations and cellar practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress, In Vino Analytica Scientia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Salamanca, Spain</w:t>
+              <w:t xml:space="preserve">The Influence of Academic Research on the Development and Construction of the Winemaking Regions of California and Burgundy (20th-21st century)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265213v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du potentiel tannique des futs de chêne sur la stabilité oxydative des vins blancs</w:t>
               </w:r>
@@ -8468,303 +8468,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les métaux dans les vins : origines-rôles-conséquences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolomic characterization of the inactive dry yeast soluble fraction in model wine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coelho, C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schmitt-Kopplin, P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOFRALAB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Vidauban, France</w:t>
+              <w:t xml:space="preserve">International Congress, In Vino Analytica Scientia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267331v1</w:t>
+                <w:t xml:space="preserve">hal-05265220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic characterization of the inactive dry yeast soluble fraction in model wine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les métaux dans les vins : origines-rôles-conséquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress, In Vino Analytica Scientia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Salamanca, Spain</w:t>
+              <w:t xml:space="preserve">SOFRALAB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Vidauban, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265220v1</w:t>
+                <w:t xml:space="preserve">hal-05267331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of oak tannin selection on wine oxidative stability.</w:t>
+                <w:t xml:space="preserve">The making of red Burgundies since the 1980s: A comparative analysis of academic innovations and cellar practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oak Conference. Wine Aging - Tannins &amp; Oxidative Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Santa Rosa, United States</w:t>
+              <w:t xml:space="preserve">Workshop "The Influence of Academic Research on the Development and Construction of the Winemaking Regions of California and Burgundy (20th-21st century)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267373v1</w:t>
+                <w:t xml:space="preserve">hal-05264940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métaux dans les vins : origines-rôles-conséquences</w:t>
               </w:r>
@@ -8813,96 +8800,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The making of red Burgundies since the 1980s: A comparative analysis of academic innovations and cellar practices</w:t>
+                <w:t xml:space="preserve">Impact of oak tannin selection on wine oxidative stability.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "The Influence of Academic Research on the Development and Construction of the Winemaking Regions of California and Burgundy (20th-21st century)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Berkeley, United States</w:t>
+              <w:t xml:space="preserve">Oak Conference. Wine Aging - Tannins &amp; Oxidative Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Santa Rosa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05264940v1</w:t>
+                <w:t xml:space="preserve">hal-05267373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of sulfur compounds to the antioxidant stability of white wines</w:t>
               </w:r>
@@ -11271,277 +11271,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Fourier Transform Ion Cyclotron Resonance Mass Spectrometry and Electron Spin Resonance methodology reveals wine resistance against oxidation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+                <w:t xml:space="preserve">Characterization of the inactive dry yeast soluble fraction in model wine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu, Y</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schmitt-Kopplin, P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coelho, C</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Schmitt-Kopplin, P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress, In Vino Analytica Scientia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Salamanca, Spain</w:t>
+              <w:t xml:space="preserve">IV Congres International Wine Active Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267069v1</w:t>
+                <w:t xml:space="preserve">hal-05267044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the inactive dry yeast soluble fraction in model wine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Combined Fourier Transform Ion Cyclotron Resonance Mass Spectrometry and Electron Spin Resonance methodology reveals wine resistance against oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coelho, C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu, Y</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schmitt-Kopplin, P</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Coelho, C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV Congres International Wine Active Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Beaune, France</w:t>
+              <w:t xml:space="preserve">International Congress, In Vino Analytica Scientia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267044v1</w:t>
+                <w:t xml:space="preserve">hal-05267069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the DPPH assay for measuring the antioxidant potential of white wine active compounds</w:t>
               </w:r>
@@ -11812,51 +11812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonsior, M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schmitt-Kopplin, P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV Congres International Wine Active Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Beaune, France</w:t>
@@ -11937,51 +11937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonsior, M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schmitt-Kopplin, P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FluoroFest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Glasgow, United Kingdom</w:t>
@@ -12573,51 +12573,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">stabilité oxydative des vins blancs : Définition, diagnostique, pratiques œnologiques, œnologie personalisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schmitt-Kopplin, P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13286,51 +13286,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bioprotection en vinification blanc : Peut-on se passer du sulfitage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13388,277 +13388,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical diversity of oak barrels and classification of tannin potential and toasts.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wirgot, N</w:t>
+                <w:t xml:space="preserve">Impact de la charge tannique et de la cuisson du bois de chêne de tonnellerie sur la stabilité oxydative des vins blancs secs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coelho, C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Noret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diaz-Rubio, M.E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vicard, J.C</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozier, J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical diversity of oak barrels and classification of tannin potential and toasts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.72-75</w:t>
+              <w:t xml:space="preserve">Impact de la charge tannique et de la cuisson du bois de chêne de tonnellerie sur la stabilité oxydative des vins blancs secs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.39-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267133v1</w:t>
+                <w:t xml:space="preserve">hal-05267174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la charge tannique et de la cuisson du bois de chêne de tonnellerie sur la stabilité oxydative des vins blancs secs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+                <w:t xml:space="preserve">Chemical diversity of oak barrels and classification of tannin potential and toasts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wirgot, N</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diaz-Rubio, M.E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coelho, C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rozier, J</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badet-Murat, M.L</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicard, J.C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Impact de la charge tannique et de la cuisson du bois de chêne de tonnellerie sur la stabilité oxydative des vins blancs secs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.39-41</w:t>
+              <w:t xml:space="preserve">Chemical diversity of oak barrels and classification of tannin potential and toasts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.72-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267174v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14157,51 +14157,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29D7E3CB"/>
+    <w:nsid w:val="03E8AC8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14388,51 +14388,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-nikolantonaki" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5576-9373" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149808682" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05556024v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Romanet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mallard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2026.103687" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266415v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Seinforin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Caill&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saucier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14162870" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779619v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thibon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Badet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Wirgot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2024.101907" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143788v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Maxe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Parisot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D Gougeon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13030364" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536395v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Tachtalidou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Spyros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Heinzmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.138944" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143014v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bahut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sieczkowski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Schneider" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126340" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722016v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourque" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178537v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Arapitsas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Penouilh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c06690" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266492v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12020395" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239679v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Chaabane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Weber" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chassagnon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2023.105169" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03524043v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131679" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266514v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lucio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12040323" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266677v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Sarhane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Uhl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129566" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602686v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Savoi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Onta&#241;&#243;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11110757" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893531v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126941" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02513911v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9020115" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310469v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Daoud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Badet-Murat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b00517" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173660v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzhong Liu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24071353" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01894707v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zerbib" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vileno" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.07.052" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173718v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.06.008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01907573v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Julien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00182" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267197v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirgot, N" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaz-Rubio, M.E" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho, C" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badet-Murat, M.L" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicard, J.C" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01930736v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaz-Rubio Maria Elena" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozier, Jordan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroun, Capucine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01893703v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Magne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00095" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895361v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Simonin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.02.034" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622433v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages4010019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01531377v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hemmler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gonsior" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.05.039" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDP40P3X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509840v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Dat Nguyen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Viaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.09.171" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01533268v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Parot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0221-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01492871v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Amendola" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Bergamaschi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Dacarro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boschetti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600749" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LSFKGT2P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266801v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prokopios Magiatis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Waterhouse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b01682" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266804v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.04.079" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD7KN2WR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266806v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf302017j" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651487v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jourdes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Shinoda" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Teissedre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quideau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf204295s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642380v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darriet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642597v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf201047u" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663390v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Chichuc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2009.11.016" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV8FPMPJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517159v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517167v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516836v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nicolas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucio" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516865v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucio," TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267246v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267256v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265131v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265139v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maxe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265124v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schneider, R" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264914v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267269v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867889v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Romanet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267274v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261792v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267261v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264918v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264920v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267279v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267284v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt Kopplin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267309v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265145v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu, Y" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264925v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267300v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio, M" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Y" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265154v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267288v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265163v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265172v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witting, M" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265207v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265183v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264932v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267318v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265189v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badet-Murat, M-L" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267322v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267345v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267385v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265213v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt-Kopplin, P" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267350v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267337v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267366v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267331v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265220v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267373v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267333v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264940v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265225v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267391v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265239v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265232v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265253v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pons, A" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavigne Cruege," TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubourdieu, D" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darriet, P" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265244v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magiatis, P" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waterhouse, A" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740453v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pons" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lavigne Cruege" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubourdieu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265260v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265271v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew L. Waterhouse" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265267v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waterhouse, A." TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265304v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darriet Philippe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265277v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265293v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibon, C" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265297v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265288v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267398v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265313v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jourdes M" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quideau S." TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teissedre P.L" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267404v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265317v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517191v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gisquet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517175v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc John Carlos" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Foley" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183809v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261715v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267022v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachtalidou, S" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros, A" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267069v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267044v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267079v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coelho," TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267056v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemmler, D" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonsior, M" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267049v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parot, J" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267033v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267085v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho C" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262017v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262014v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342748v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vessot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle B&#233;no" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5913793" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267096v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267150v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiveau J" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaud-Weber, A" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267160v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano, A" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267110v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267124v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255032v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267186v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267133v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267174v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozier, J" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607563v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fachinetti" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brey-Xambeu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795401v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lavigne" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2015-1203.ch015" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822503v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-nikolantonaki" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5576-9373" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149808682" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05556024v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Romanet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mallard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2026.103687" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266415v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Seinforin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Caill&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saucier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14162870" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779619v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thibon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Badet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Wirgot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2024.101907" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143788v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Maxe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Parisot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D Gougeon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13030364" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536395v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Tachtalidou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Spyros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Heinzmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.138944" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143014v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bahut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sieczkowski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Schneider" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126340" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722016v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourque" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178537v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Arapitsas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Penouilh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c06690" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239679v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Chaabane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Weber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chassagnon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2023.105169" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266492v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12020395" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03524043v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131679" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266514v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lucio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12040323" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266677v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Sarhane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Uhl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129566" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602686v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Savoi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Onta&#241;&#243;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11110757" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893531v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126941" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02513911v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9020115" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310469v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Daoud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Badet-Murat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b00517" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173660v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzhong Liu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24071353" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01894707v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zerbib" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vileno" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.07.052" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173718v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.06.008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01907573v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Julien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00182" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267197v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirgot, N" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaz-Rubio, M.E" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho, C" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badet-Murat, M.L" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicard, J.C" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01930736v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaz-Rubio Maria Elena" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozier, Jordan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroun, Capucine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01893703v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Magne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00095" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895361v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Simonin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.02.034" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622433v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages4010019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01531377v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hemmler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gonsior" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.05.039" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDP40P3X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509840v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Dat Nguyen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Viaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.09.171" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01533268v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Parot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0221-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01492871v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Amendola" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Bergamaschi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Dacarro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boschetti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600749" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LSFKGT2P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266801v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prokopios Magiatis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Waterhouse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b01682" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266804v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.04.079" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD7KN2WR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266806v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf302017j" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651487v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jourdes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Shinoda" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Teissedre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quideau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf204295s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642380v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darriet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642597v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf201047u" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663390v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Chichuc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2009.11.016" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV8FPMPJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517159v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517167v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516836v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nicolas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucio" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516865v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucio," TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267246v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267256v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265131v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265139v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maxe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265124v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schneider, R" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264914v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267269v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867889v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Romanet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267274v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261792v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267261v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264918v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264920v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267279v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267309v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265145v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu, Y" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264925v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267284v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt Kopplin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267300v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio, M" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Y" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265154v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267288v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265163v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265207v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265172v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witting, M" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265183v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264932v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267318v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265189v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badet-Murat, M-L" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267322v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267345v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265213v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt-Kopplin, P" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267385v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267350v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267337v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267366v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265220v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267331v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264940v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267333v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267373v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265225v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267391v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265239v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265232v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265253v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pons, A" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavigne Cruege," TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubourdieu, D" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darriet, P" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265244v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magiatis, P" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waterhouse, A" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740453v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pons" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lavigne Cruege" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubourdieu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265260v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265271v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew L. Waterhouse" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265267v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waterhouse, A." TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265304v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darriet Philippe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265277v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265293v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibon, C" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265297v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265288v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267398v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265313v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jourdes M" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quideau S." TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teissedre P.L" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267404v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265317v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517191v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gisquet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517175v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc John Carlos" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Foley" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183809v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261715v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267022v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachtalidou, S" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros, A" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267044v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267069v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267079v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coelho," TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267056v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemmler, D" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonsior, M" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267049v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parot, J" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267033v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267085v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho C" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262017v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262014v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342748v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vessot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle B&#233;no" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5913793" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267096v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267150v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiveau J" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaud-Weber, A" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267160v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano, A" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267110v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267124v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255032v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267186v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267174v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozier, J" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267133v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607563v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fachinetti" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brey-Xambeu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795401v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lavigne" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2015-1203.ch015" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822503v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>