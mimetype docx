--- v2 (2026-04-29)
+++ v3 (2026-05-24)
@@ -428,291 +428,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05266415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White wines aged in barrels with controlled tannin potential exhibit correlated long-term oxidative stability in bottle</w:t>
+                <w:t xml:space="preserve">The Oxidative Stability of Champagne Base Wines Aged on Lees in Barrels: A 2-Year Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Billet</w:t>
+                <w:t xml:space="preserve">Charlotte Maxe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Thibon</w:t>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Laure Badet</w:t>
+                <w:t xml:space="preserve">Michel Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Wirgot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Régis D Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry: X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fochx.2024.101907⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (3), pp.364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox13030364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779619v1</w:t>
+                <w:t xml:space="preserve">hal-05143788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Oxidative Stability of Champagne Base Wines Aged on Lees in Barrels: A 2-Year Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">White wines aged in barrels with controlled tannin potential exhibit correlated long-term oxidative stability in bottle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Maxe</w:t>
+                <w:t xml:space="preserve">Cécile Thibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Romanet</w:t>
+                <w:t xml:space="preserve">Marie Laure Badet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Parisot</w:t>
+                <w:t xml:space="preserve">Nolwenn Wirgot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis D Gougeon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurence Noret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (3), pp.364. </w:t>
+              <w:t xml:space="preserve">Food Chemistry: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, pp.101907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antiox13030364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fochx.2024.101907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05143788v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1H NMR based sulfonation reaction kinetics of wine relevant thiols in comparison with known carbonyls</w:t>
               </w:r>
@@ -956,524 +956,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Valvigne : Valorisation des coproduits vitivinicoles dans le cadre d’une économie circulaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical Stability of Thiol and Flavanol Sulfonation Products during Wine Aging Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Tachtalidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+                <w:t xml:space="preserve">Panagiotis Arapitsas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bourque</w:t>
+                <w:t xml:space="preserve">Marie-Jose Penouilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Denat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Adrian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 72 (4), pp.1885-1893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.2c06690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722016v1</w:t>
+                <w:t xml:space="preserve">hal-05178537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Stability of Thiol and Flavanol Sulfonation Products during Wine Aging Conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet Valvigne : Valorisation des coproduits vitivinicoles dans le cadre d’une économie circulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panagiotis Arapitsas</w:t>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Jose Penouilh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Denat</w:t>
+                <w:t xml:space="preserve">Stéphane Bourque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
+                <w:t xml:space="preserve">Marielle Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 189, pp.24-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178537v1</w:t>
+                <w:t xml:space="preserve">hal-04722016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of SBA-15 mesoporous silica for highly efficient adsorption of glutathione: Characterization and modeling studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laroussi Chaabane</w:t>
+                <w:t xml:space="preserve">White Wine Antioxidant Metabolome: Definition and Dynamic Behavior during Aging on Lees in Oak Barrels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Taiwan Institute of Chemical Engineers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtice.2023.105169⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (2), pp.395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox12020395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04239679v1</w:t>
+                <w:t xml:space="preserve">hal-05266492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White Wine Antioxidant Metabolome: Definition and Dynamic Behavior during Aging on Lees in Oak Barrels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régis Gougeon</w:t>
+                <w:t xml:space="preserve">Functionalization of SBA-15 mesoporous silica for highly efficient adsorption of glutathione: Characterization and modeling studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laroussi Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Chassagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (2), pp.395. </w:t>
+              <w:t xml:space="preserve">Journal of the Taiwan Institute of Chemical Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 152, pp.105169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antiox12020395⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtice.2023.105169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266492v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct NMR evidence for the dissociation of sulfur-dioxide-bound acetaldehyde under acidic conditions: Impact on wines oxidative stability</w:t>
               </w:r>
@@ -1498,64 +1498,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Denat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Noret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 373 (Part B), pp.131679. </w:t>
@@ -1606,77 +1606,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfonation Reactions behind the Fate of White Wine’s Shelf-Life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Lucio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Gougeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1723,51 +1723,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the chemical space of white wine antioxidant capacity: A combined DPPH, EPR and FT-ICR-MS study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zina Sarhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1775,51 +1775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Uhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 355, pp.129566. </w:t>
@@ -1870,51 +1870,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grapevine and Wine Metabolomics-Based Guidelines for FAIR Data and Metadata Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Savoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Arapitsas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2004,77 +2004,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antioxidant activity from inactivated yeast: Expanding knowledge beyond the glutathione-related oxidative stability of wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2125,51 +2125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Characterization of White Wines Antioxidant Metabolome by Ultra High Performance Liquid Chromatography High-Resolution Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2268,51 +2268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Noret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2376,51 +2376,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Antioxidant Potential of White Wines Relies on the Chemistry of Sulfur-Containing Compounds: An Optimized DPPH Assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2536,51 +2536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Noret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zerbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2670,51 +2670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youzhong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3201,51 +3201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Noret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3465,51 +3465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Noret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3892,51 +3892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gonsior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 409 (10), pp.2757 - 2766. </w:t>
@@ -4838,858 +4838,2335 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a purification protocol of grape juice peptides responsible for wines oxidative stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc John Carlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Noret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Foley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum des Jeunes Chercheurs (FJC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Besancon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elucidating white wines peptides: An Analyticak Breaktrough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gisquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MacroWine 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bozen-Bolzano, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bioanalytical workflow for exploring the chemical diversity and antioxidant capacity of grape juice peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc John Carlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Noret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Foley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Macrowine 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bolzano, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05183809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biovi : a research program for reducing chemical imput in vine and wine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Jacquens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vaizant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WAC2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of radical scavenging properties of sulfonated compounds in model wine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tachtalidou, S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spyros, A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IVAS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of the inactive dry yeast soluble fraction in model wine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu, Y</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schmitt-Kopplin, P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coelho, C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV Congres International Wine Active Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Beaune, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combined Fourier Transform Ion Cyclotron Resonance Mass Spectrometry and Electron Spin Resonance methodology reveals wine resistance against oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coelho, C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu, Y</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schmitt-Kopplin, P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress, In Vino Analytica Scientia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Salamanca, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiting the DPPH assay for measuring the antioxidant potential of white wine active compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Coelho,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV Congres International Wine Active Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Beaune, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulfur metabolome of bottles white wines holds a memory of SO2 added to the must</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemmler, D</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonsior, M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Y</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV Congres International Wine Active Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Beaune, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular and macromolecular signatures of white wine fluorophores isolated by fractionation tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coelho, C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parot, J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonsior, M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schmitt-Kopplin, P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV Congres International Wine Active Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Beaune, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemical significance of fluorescent PARAFAC components applied to white winemaking oenological practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coelho, C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonsior, M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schmitt-Kopplin, P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FluoroFest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxidative stability of dry wines: correlation between DPPH, ESR measurements with sensory analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coelho C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress, In Vino Analytica Scientia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Salamanca, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of oak aging conditions on the oxidative stability of chardonnay and sauvignon blanc wines during bottle aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">noforum 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Verona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stability of white wines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Message in a bottle: molecular memories of wines and spirits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lucio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Keynote speaker: XVII Congreso Latinoamericano de viticultura y Enologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Santiago, Chile</w:t>
+              <w:t xml:space="preserve">41èmes JFSM Journées Françaises de Spectrométrie de Masse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517167v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Message in a bottle: molecular memories of wines and spirits</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxidative stability of white wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41èmes JFSM Journées Françaises de Spectrométrie de Masse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Keynote speaker: XVII Congreso Latinoamericano de viticultura y Enologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05516836v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The universe in a glass of wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lucio,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Utilisateur.ices d’Infranalytics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JURA AND SHERRY: THE VEIL BETWEEN US</w:t>
+                <w:t xml:space="preserve">White wines oxidative stability: Definition, estimation tools, and the case study of IDY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vignoble</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Cadix, Spain</w:t>
+              <w:t xml:space="preserve">Œnofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267246v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White wines oxidative stability: Definition, estimation tools, and the case study of IDY</w:t>
+                <w:t xml:space="preserve">JURA AND SHERRY: THE VEIL BETWEEN US</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Œnofutur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Saragosse, Spain</w:t>
+              <w:t xml:space="preserve">Vignoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Cadix, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267256v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of key antioxidant components in Chardonnay grape skin and pulp during ripening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Vino Analytica Scientia (13th edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Davis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of cooperage oak wood geographical origin on the properties of Chardonnay champagne base wines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Maxe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Vino Analytica Scientia (13th edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Davis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Saccharomyces inactivated yeasts metabolome with high antioxidant potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schneider, R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5704,73 +7181,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Vino Analytica Scientia (13th edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Davis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From « premature oxidation » to « oxidative stability ». Technological innovations in the Burgundy and California wine worlds: realities, discourses, representations and implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5786,1247 +7263,1247 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th and 21st centuries. UC Berkeley</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La stabilité oxydative des vins blancs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème conférence Œnofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biovi : a research program for reducing chemical input in vine and wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Jacquens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th edition of the International Conference Wine Active Compounds. WAC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protégez vos vins blancs sans intrants chimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infowine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Infowine, Oct 2022, Onlince Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biovi : a research promgram for reducing chemical imput in vine and wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Jacquens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAC2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La stabilité oxydative des vins blancs et rosés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vinitech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wine longevity and shelf-life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macrowine, 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Vérone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Retsina, un parfum de Grèce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Rencontres Internationales du Clos Vougeot Rencontres du Clos-Vougeot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La stabilité oxydative des vins blancs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire organisé par le Université de Bourgogne et le Pôle Vigne et Vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bourgogne et le Pôle Vigne et Vin, Dec 2020, Dijon (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de prédiction de la résistance des vins à l’oxydation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vintage report Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of glutathione-rich inactivated yeast on wine chemical diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu, Y</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVAS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">White wine oxidative stability: application to different terroirs from burgundy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium on Viticulture and Enology 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Xian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La stabilité oxydative des vins blancs : réactivité des composés soufrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmitt Kopplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème conférence Œnofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sensibilité des vins à la variabilité climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucio, M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu Y</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Rencontres Internationales du Clos Vougeot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Clos Vougeot, Oct 2019, Vougeot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of wines nucleophilic potential by ultra-performance liquid chromatography high resolution mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7054,267 +8531,267 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVAS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du pouvoir antioxydant des produits dérivés de levures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DDays Oenobrands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Faro, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of glutathione-rich inactivated yeast on wine stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu Y</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASEV 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Napa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of glutathione on wines oxidative stability: a combined sensory and metabolomic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7373,392 +8850,392 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macrowine 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Message in a bottle: From oenolomics to the structural resolution of the transient wine chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu, Y</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucio, M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Witting, M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European FTMS conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Freising, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Message in a bottle : metabolomics for deciphering the transient chemistry of wines and spirits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu, Y</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucio, M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Witting, M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">White wine oxidative stability application to different terroirs from burgundy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vine, Wine, Food and Health, 22-26 may 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre et anticiper la stabilité oxydative des vins blancs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7774,73 +9251,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème journée scientifique Vinipole Sud Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Macon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution mass spectrometry based non-targeted metabolomic analyses for the study of the toasting/ tannin potential interaction in oak wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wirgot, N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7849,261 +9326,261 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diaz-Rubio, M.E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coelho, C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badet-Murat, M-L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicard, J.C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine de l'amertume et de la sécheresse dans les vins blancs, état des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de Mâcon-Davayé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Macon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact des métaux lourds sur l’élaboration des vins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème matinée des oenologues de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Fourier Transform Ion Cyclotron Resonance Mass Spectrometry and Electron Spin Resonance methodology reveals wine resistance against oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8112,399 +9589,399 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coelho, C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu, Y</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schmitt-Kopplin, P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress, In Vino Analytica Scientia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The making of red Burgundies since the 1980s: A comparative analysis of academic innovations and cellar practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Influence of Academic Research on the Development and Construction of the Winemaking Regions of California and Burgundy (20th-21st century)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du potentiel tannique des futs de chêne sur la stabilité oxydative des vins blancs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vicard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métaux dans les vins : origines-rôles-conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOFRALAB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du potentiel tannique des futs de chêne sur la stabilité oxydative des vins blancs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vicard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Noirlac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic characterization of the inactive dry yeast soluble fraction in model wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8513,330 +9990,330 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coelho, C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schmitt-Kopplin, P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress, In Vino Analytica Scientia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métaux dans les vins : origines-rôles-conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOFRALAB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Vidauban, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The making of red Burgundies since the 1980s: A comparative analysis of academic innovations and cellar practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "The Influence of Academic Research on the Development and Construction of the Winemaking Regions of California and Burgundy (20th-21st century)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métaux dans les vins : origines-rôles-conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOFRALAB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Macon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of oak tannin selection on wine oxidative stability.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8852,73 +10329,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oak Conference. Wine Aging - Tannins &amp; Oxidative Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Santa Rosa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of sulfur compounds to the antioxidant stability of white wines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8947,142 +10424,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macrowine 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Changins, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’essor des vins grecs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Rencontres Internationales du Clos Vougeot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Vougeot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of new analytical tools to assess white wines ageability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9111,73 +10588,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX International Congress, In Vino Analytica Scientia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel method for evaluation of white wine aging potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9206,2933 +10683,1456 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Symposium International d'Œnologie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of several enological parameters influencing the premature ageing aroma of red and white wines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pons, A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavigne Cruege,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dubourdieu, D</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darriet, P</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">248. National Meeting of the American-Chemical-Society (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D quantitative proton (1H) and carbon (3C) nuclear magnetic resonance spectroscopy (2D q NMR) for direct analysis of free and sulfite-bound carbonyl compounds in wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magiatis, P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waterhouse, A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">248 National Meeting of the American-Chemical-Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, San Francisco,, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of several enological parameters influencing the premature ageing aroma of red and white wines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lavigne Cruege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dubourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Darriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">248. National Meeting of the American-Chemical-Society (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Chemical Society (ACS). USA., Aug 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling Wine Oxidation via the Understanding of Antioxidants Availability and Reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magiatis, P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waterhouse, A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64° National Conference, American Society for Enology and Viticulture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Monteray, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinone reaction kinetics suggest oxidation, management strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew L. Waterhouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63° National Conference, American Society for Enology and Viticulture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Portland, United States. pp.442A-442A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing volatile thiol stability during wine oxidation via quinone reaction control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waterhouse, A.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4° International Congress, Macrowine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a potent volatile odoriferous thiol, ethyl 2-sulfanyl acetate, contributing to wine’s off flavours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darriet Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9° Symposium International d'Œnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some insights into the effect of polyphenols and antioxidants on Sauvignon blanc wines varietal thiol compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darriet Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62° ASEV National Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levels and influence of flavan-3-ols must contents on varietal aroma of young Sauvignon blanc wines: Effect of pressing conditions, vineyard location and vintage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibon, C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darriet Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9° Symposium International d'Œnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a potent volatile odoriferous thiol, ethyl-2-sulfanyl acetate, contributing to wine’s off flavours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darriet Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13° Weurman Flavour Research Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Saragossa, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct effect of flavan-3-ols on Sauvignon blanc wines varietal aroma evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darriet Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9° Symposium International d'Œnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des flavan-3-ols des mouts et des vins sur les composés soufrés de l’arôme du Sauvignon blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darriet Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème édition de la journée technique du CIVB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and formation kinetic study of phenolic compounds – volatile thiols adducts by chemical and enzymatic oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jourdes M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quideau S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teissedre P.L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darriet Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3° International Congress, Macrowine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préservation des arômes du Sauvignon en cours d’élevage et après la mise en bouteille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darriet Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondiaviti, le mondial de l’information et de la communication viti-vinicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity of volatile thiols with polyphenols in a wine-model medium: Incidence of oxygen, iron and sulphur dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teissedre P.L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darriet, P</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress, In Vino Analytica Scientia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265317v1</w:t>
-              </w:r>
-[...1475 lines deleted...]
-                <w:t xml:space="preserve">hal-05267085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12440,51 +12440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Vessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Béno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12573,51 +12573,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">stabilité oxydative des vins blancs : Définition, diagnostique, pratiques œnologiques, œnologie personalisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schmitt-Kopplin, P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12655,64 +12655,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du sulfitage au cours des opérations prefermentaires sur la stabilité oxydative des vins de chardonnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Noret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caiveau J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13069,51 +13069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano, A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Coelho,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13155,51 +13155,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOOC : &amp;quot;Open Wine University 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13286,51 +13286,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bioprotection en vinification blanc : Peut-on se passer du sulfitage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13388,277 +13388,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la charge tannique et de la cuisson du bois de chêne de tonnellerie sur la stabilité oxydative des vins blancs secs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+                <w:t xml:space="preserve">Chemical diversity of oak barrels and classification of tannin potential and toasts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wirgot, N</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diaz-Rubio, M.E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coelho, C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rozier, J</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badet-Murat, M.L</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicard, J.C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Impact de la charge tannique et de la cuisson du bois de chêne de tonnellerie sur la stabilité oxydative des vins blancs secs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.39-41</w:t>
+              <w:t xml:space="preserve">Chemical diversity of oak barrels and classification of tannin potential and toasts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.72-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267174v1</w:t>
+                <w:t xml:space="preserve">hal-05267133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical diversity of oak barrels and classification of tannin potential and toasts.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wirgot, N</w:t>
+                <w:t xml:space="preserve">Impact de la charge tannique et de la cuisson du bois de chêne de tonnellerie sur la stabilité oxydative des vins blancs secs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coelho, C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Noret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diaz-Rubio, M.E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vicard, J.C</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozier, J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical diversity of oak barrels and classification of tannin potential and toasts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.72-75</w:t>
+              <w:t xml:space="preserve">Impact de la charge tannique et de la cuisson du bois de chêne de tonnellerie sur la stabilité oxydative des vins blancs secs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.39-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267133v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13830,51 +13830,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into intrinsic and extrinsic factors triggering premature aging in white wines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13882,51 +13882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kentaro Shinoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dubourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Wine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1203, ACS - American Chemical Society, 2015, ACS Symposium Series, 9780841230101. </w:t>
@@ -14157,51 +14157,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="03E8AC8C"/>
+    <w:nsid w:val="F1CE867F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14388,51 +14388,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-nikolantonaki" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5576-9373" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149808682" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05556024v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Romanet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mallard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2026.103687" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266415v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Seinforin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Caill&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saucier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14162870" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779619v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thibon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Badet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Wirgot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2024.101907" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143788v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Maxe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Parisot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D Gougeon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13030364" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536395v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Tachtalidou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Spyros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Heinzmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.138944" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143014v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bahut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sieczkowski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Schneider" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126340" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722016v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourque" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178537v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Arapitsas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Penouilh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c06690" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239679v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Chaabane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Weber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chassagnon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2023.105169" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266492v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12020395" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03524043v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131679" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266514v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lucio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12040323" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266677v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Sarhane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Uhl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129566" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602686v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Savoi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Onta&#241;&#243;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11110757" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893531v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126941" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02513911v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9020115" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310469v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Daoud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Badet-Murat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b00517" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173660v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzhong Liu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24071353" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01894707v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zerbib" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vileno" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.07.052" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173718v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.06.008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01907573v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Julien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00182" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267197v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirgot, N" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaz-Rubio, M.E" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho, C" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badet-Murat, M.L" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicard, J.C" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01930736v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaz-Rubio Maria Elena" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozier, Jordan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroun, Capucine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01893703v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Magne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00095" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895361v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Simonin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.02.034" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622433v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages4010019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01531377v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hemmler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gonsior" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.05.039" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDP40P3X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509840v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Dat Nguyen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Viaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.09.171" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01533268v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Parot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0221-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01492871v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Amendola" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Bergamaschi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Dacarro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boschetti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600749" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LSFKGT2P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266801v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prokopios Magiatis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Waterhouse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b01682" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266804v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.04.079" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD7KN2WR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266806v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf302017j" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651487v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jourdes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Shinoda" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Teissedre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quideau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf204295s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642380v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darriet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642597v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf201047u" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663390v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Chichuc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2009.11.016" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV8FPMPJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517159v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517167v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516836v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nicolas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucio" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516865v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucio," TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267246v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267256v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265131v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265139v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maxe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265124v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schneider, R" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264914v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267269v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867889v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Romanet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267274v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261792v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267261v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264918v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264920v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267279v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267309v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265145v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu, Y" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264925v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267284v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt Kopplin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267300v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio, M" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Y" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265154v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267288v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265163v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265207v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265172v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witting, M" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265183v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264932v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267318v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265189v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badet-Murat, M-L" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267322v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267345v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265213v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt-Kopplin, P" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267385v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267350v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267337v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267366v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265220v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267331v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264940v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267333v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267373v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265225v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267391v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265239v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265232v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265253v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pons, A" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavigne Cruege," TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubourdieu, D" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darriet, P" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265244v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magiatis, P" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waterhouse, A" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740453v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pons" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lavigne Cruege" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubourdieu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265260v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265271v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew L. Waterhouse" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265267v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waterhouse, A." TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265304v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darriet Philippe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265277v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265293v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibon, C" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265297v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265288v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267398v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265313v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jourdes M" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quideau S." TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teissedre P.L" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267404v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265317v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517191v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gisquet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517175v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc John Carlos" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Foley" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183809v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261715v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267022v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachtalidou, S" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros, A" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267044v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267069v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267079v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coelho," TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267056v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemmler, D" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonsior, M" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267049v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parot, J" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267033v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267085v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho C" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262017v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262014v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342748v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vessot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle B&#233;no" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5913793" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267096v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267150v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiveau J" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaud-Weber, A" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267160v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano, A" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267110v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267124v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255032v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267186v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267174v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozier, J" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267133v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607563v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fachinetti" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brey-Xambeu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795401v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lavigne" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2015-1203.ch015" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822503v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-nikolantonaki" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5576-9373" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149808682" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05556024v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Romanet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mallard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2026.103687" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266415v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Seinforin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Caill&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saucier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14162870" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143788v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Maxe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Parisot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D Gougeon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13030364" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779619v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thibon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Badet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Wirgot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2024.101907" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536395v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Tachtalidou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Spyros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Heinzmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.138944" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143014v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bahut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sieczkowski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Schneider" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126340" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178537v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Arapitsas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Penouilh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c06690" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722016v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourque" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266492v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12020395" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239679v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Chaabane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Weber" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chassagnon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2023.105169" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03524043v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131679" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266514v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lucio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12040323" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266677v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Sarhane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Uhl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129566" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602686v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Savoi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Onta&#241;&#243;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11110757" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893531v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126941" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02513911v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9020115" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310469v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Daoud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Badet-Murat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b00517" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173660v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzhong Liu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24071353" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01894707v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zerbib" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vileno" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.07.052" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173718v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.06.008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01907573v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Julien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00182" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267197v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirgot, N" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaz-Rubio, M.E" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho, C" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badet-Murat, M.L" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicard, J.C" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01930736v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaz-Rubio Maria Elena" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozier, Jordan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroun, Capucine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01893703v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Magne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00095" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895361v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Simonin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.02.034" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622433v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages4010019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01531377v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hemmler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gonsior" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.05.039" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDP40P3X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509840v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Dat Nguyen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Viaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.09.171" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01533268v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Parot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0221-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01492871v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Amendola" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Bergamaschi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Dacarro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boschetti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600749" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LSFKGT2P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266801v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prokopios Magiatis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Waterhouse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b01682" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266804v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.04.079" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD7KN2WR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266806v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf302017j" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651487v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jourdes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Shinoda" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Teissedre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quideau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf204295s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642380v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darriet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642597v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf201047u" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663390v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Chichuc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2009.11.016" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV8FPMPJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517175v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc John Carlos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Foley" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517191v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gisquet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183809v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261715v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267022v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachtalidou, S" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros, A" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267044v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu, Y" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt-Kopplin, P" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267069v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267079v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coelho," TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267056v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemmler, D" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonsior, M" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Y" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267049v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parot, J" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267033v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267085v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho C" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517159v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516836v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nicolas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucio" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517167v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516865v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucio," TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267256v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267246v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265131v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265139v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maxe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265124v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schneider, R" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264914v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267269v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867889v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Romanet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267274v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261792v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267261v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264918v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264920v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267279v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267309v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265145v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264925v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267284v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt Kopplin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267300v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio, M" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265154v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267288v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265163v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265207v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265172v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witting, M" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265183v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264932v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267318v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265189v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badet-Murat, M-L" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267322v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267345v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265213v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267385v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267350v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267337v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267366v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265220v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267331v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264940v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267333v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267373v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265225v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267391v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265239v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265232v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265253v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pons, A" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavigne Cruege," TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubourdieu, D" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darriet, P" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265244v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magiatis, P" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waterhouse, A" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740453v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pons" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lavigne Cruege" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubourdieu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265260v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265271v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew L. Waterhouse" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265267v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waterhouse, A." TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265304v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darriet Philippe" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265277v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265293v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibon, C" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265297v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265288v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267398v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265313v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jourdes M" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quideau S." TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teissedre P.L" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267404v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265317v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262017v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262014v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342748v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vessot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle B&#233;no" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5913793" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267096v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267150v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiveau J" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaud-Weber, A" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267160v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano, A" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267110v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267124v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255032v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267186v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267133v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267174v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozier, J" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607563v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fachinetti" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brey-Xambeu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795401v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lavigne" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2015-1203.ch015" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822503v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>