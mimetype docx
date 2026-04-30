--- v0 (2026-03-23)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150.58823529412px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maria Noussis </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Membre scientifique de l'École française d’Athènes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage « Björn Forsén (Ed.), Thesprotia Expedition IV. Region transformed by empire. Suomen Ateenan-instituutin säätiö - Stiftelsen för Finlands Atheninstitut Papers and Monographs of the Finnish Institute at Athens, 2019 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Noussis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 91, pp.377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture religieuse dans la province d'Épire Ancienne durant l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Noussis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Byzantion : Revue internationale des études byzantines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 91, pp.285-303. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/BYZ.91.0.3289885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage &amp;quot; Adolfo J. D OMINGUEZ (Ed.), Politics, Territory and Identity in Ancient Epirus. Pise, ETS, 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Noussis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage « M. Horster, D. Nicolaou & S. Rogge (Ed.), Church Building in Cyprus (Fourth to Seventh Centuries). A Mirror of Intercultural Contacts in the Eastern Mediterranean»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Noussis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 89, pp.370-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fontaine de Minerve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Noussis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Koregos (Revue et encyclopédie multimédia des arts)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage « Julien FOURNIER (Ed.), Philippes, de la Préhistoire à Byzance. Études d’archéologie et d’histoire. Athènes, École française d’Athènes, 2016. 1 vol., 297 p. (BULLETIN DE CORRESPONDANCE HELLÉNIQUE. SUPPLÉMENT, 55). »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Noussis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87, pp.608-609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage &amp;quot; Raynaud, Marie-Patricia - Islami, Agron : Butrint intramuros, (Corpus of the Mosaics of Albania, 1), Ausonius éditions, Bordeaux 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Noussis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage &amp;quot;Antoniadis V., Tabula Imperii Romani, J 34-Athens: Epirus, Athens, Academy of Athens, 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Noussis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage &amp;quot; Cinquantenaire de la SoPHAU 1966-2016. Regards croisés sur l’histoire ancienne en France, Besançon : Institut des Sciences et Techniques de l'Antiquité, 2017.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Noussis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87, pp.433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage &amp;quot;Ergun LAFLI & Arthur MULLER (Ed.), avec la collaboration de Stéphanie HUYSECOM - HAXHI , Figurines de terre cuite en Méditerranée grecque et romaine. 1. Diffusion, production, étude. Actes du Colloque international Colloquia Anatolica et Aegea Antiqua I, Izmir, 2-6 juin 2007. Athènes, École française d’Athènes, Bulletin de Correspondance Hellénique. Supplément , 54, 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Noussis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.622-623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage « Georgios DELIGIANNAKIS, The Dodecanese and the Eastern Aegean Islands in Late Antiquity, AD 300-700. Oxford, Oxford University Press, 2016 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Noussis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86, pp.680-681</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage &amp;quot;E. LAFLI, A. MULLER (éds.), Figurines de terre cuite en Méditerranée grecque et romaine. 2 – Iconographie et contextes. Villeneuve d’Ascq, Presses Universitaires du Septentrion, 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Noussis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86, pp.591-592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage &amp;quot;HUYSECOM-HAXHI S., MULLER A. (dirs.), Figurines grecques en contexte, Présence muette dans le sanctuaire, la tombe et la maison, Villeneuve d’Ascq, Septentrion Presses Universitaires, 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Noussis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86, pp.587-588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Le tibicen de la collection Lucien de Hirsch : Etude d’une pièce exceptionnelle inédite conserve à laBibliothèque Royale de Bruxelles»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Noussis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Monte Artium. Journal of the Royal Library of Belgium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.59-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage &amp;quot;D. HAGIS, C. ANTONNACIO (Eds.), The Classical Archaeology in Context: Theory and Practice in the Greek World, 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Noussis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85, pp.515-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tableaux chronologiques des faits historiques et œuvres hellénistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Noussis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Mariemont : bulletin du Musée de Mariemont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40, pp.45-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture religieuse en contexte : Les basiliques paléochrétiennes d'Epire ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Noussis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porphyra </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-25, 2020, Numéro spécial des Rencontres internationales des doctorants en études byzantines 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId27"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150.58823529412px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maria Noussis </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Membre scientifique de l'École française d’Athènes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Network to Field: Five Years of HAEMUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petya Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Goddard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Milavec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Noussis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Chronicles of Haemus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Editors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petya Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Goddard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Milavec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Noussis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Chronicles of Haemus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage « Björn Forsén (Ed.), Thesprotia Expedition IV. Region transformed by empire. Suomen Ateenan-instituutin säätiö - Stiftelsen för Finlands Atheninstitut Papers and Monographs of the Finnish Institute at Athens, 2019 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Noussis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 91, pp.377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture religieuse dans la province d'Épire Ancienne durant l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Noussis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Byzantion : Revue internationale des études byzantines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 91, pp.285-303. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/BYZ.91.0.3289885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage &amp;quot; Adolfo J. D OMINGUEZ (Ed.), Politics, Territory and Identity in Ancient Epirus. Pise, ETS, 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Noussis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage « M. Horster, D. Nicolaou & S. Rogge (Ed.), Church Building in Cyprus (Fourth to Seventh Centuries). A Mirror of Intercultural Contacts in the Eastern Mediterranean»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Noussis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 89, pp.370-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fontaine de Minerve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Noussis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Koregos (Revue et encyclopédie multimédia des arts)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage « Julien FOURNIER (Ed.), Philippes, de la Préhistoire à Byzance. Études d’archéologie et d’histoire. Athènes, École française d’Athènes, 2016. 1 vol., 297 p. (BULLETIN DE CORRESPONDANCE HELLÉNIQUE. SUPPLÉMENT, 55). »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Noussis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87, pp.608-609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage &amp;quot; Raynaud, Marie-Patricia - Islami, Agron : Butrint intramuros, (Corpus of the Mosaics of Albania, 1), Ausonius éditions, Bordeaux 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Noussis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage &amp;quot;Antoniadis V., Tabula Imperii Romani, J 34-Athens: Epirus, Athens, Academy of Athens, 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Noussis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage &amp;quot; Cinquantenaire de la SoPHAU 1966-2016. Regards croisés sur l’histoire ancienne en France, Besançon : Institut des Sciences et Techniques de l'Antiquité, 2017.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Noussis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87, pp.433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage &amp;quot;Ergun LAFLI & Arthur MULLER (Ed.), avec la collaboration de Stéphanie HUYSECOM - HAXHI , Figurines de terre cuite en Méditerranée grecque et romaine. 1. Diffusion, production, étude. Actes du Colloque international Colloquia Anatolica et Aegea Antiqua I, Izmir, 2-6 juin 2007. Athènes, École française d’Athènes, Bulletin de Correspondance Hellénique. Supplément , 54, 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Noussis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.622-623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage &amp;quot;E. LAFLI, A. MULLER (éds.), Figurines de terre cuite en Méditerranée grecque et romaine. 2 – Iconographie et contextes. Villeneuve d’Ascq, Presses Universitaires du Septentrion, 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Noussis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86, pp.591-592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage « Georgios DELIGIANNAKIS, The Dodecanese and the Eastern Aegean Islands in Late Antiquity, AD 300-700. Oxford, Oxford University Press, 2016 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Noussis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86, pp.680-681</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage &amp;quot;HUYSECOM-HAXHI S., MULLER A. (dirs.), Figurines grecques en contexte, Présence muette dans le sanctuaire, la tombe et la maison, Villeneuve d’Ascq, Septentrion Presses Universitaires, 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Noussis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86, pp.587-588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Le tibicen de la collection Lucien de Hirsch : Etude d’une pièce exceptionnelle inédite conserve à laBibliothèque Royale de Bruxelles»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Noussis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Monte Artium. Journal of the Royal Library of Belgium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.59-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage &amp;quot;D. HAGIS, C. ANTONNACIO (Eds.), The Classical Archaeology in Context: Theory and Practice in the Greek World, 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Noussis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85, pp.515-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tableaux chronologiques des faits historiques et œuvres hellénistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Noussis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Mariemont : bulletin du Musée de Mariemont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40, pp.45-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture religieuse en contexte : Les basiliques paléochrétiennes d'Epire ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Noussis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porphyra </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-25, 2020, Numéro spécial des Rencontres internationales des doctorants en études byzantines 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId33"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298463v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Noussis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288467v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BYZ.91.0.3289885" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314175v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298483v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288604v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314225v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314185v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314192v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314162v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314221v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314237v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314250v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314262v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288450v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314270v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288668v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288684v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596628v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Moreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petya Andreeva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goddard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Milavec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Noussis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596626v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298463v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288467v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BYZ.91.0.3289885" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314175v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298483v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288604v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314225v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314185v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314192v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314162v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314221v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314250v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314237v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314262v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288450v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314270v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288668v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288684v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>