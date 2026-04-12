--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -295,191 +295,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Jack Goody, Petit traité d’histoire globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontière·s : revue d’archéologie, histoire et histoire de l’art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8, pp.2-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/frontieres.1705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de : Silvia Romani, Saffo, la ragazza di Lesbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gaïa - Revue interdisciplinaire sur la Grèce archaïque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/gaia.4158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913595v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04913586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télésilla et les autres : femmes grecques et action guerrière</w:t>
               </w:r>
@@ -994,187 +994,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cronaca : Hagnos, Miasma e Katharsis. Viaggio tra le categorie del puro e dell’impuro nell’immaginario del mondo antico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Carboni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bollettino di Studi Latini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Anno XLVI - fascicolo II, Luglio - Dicembre 2016, pp.762-767</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dodona e il commercio nell’Adriatico: a proposito della lamella oracolare sui Tisates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aristonothos : scritti per il Mediterraneo antico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13130/2037-4488/7899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13130/2037-4488/7899⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01896848v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02014467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il Palladion e la statua di Atena a Troia: riflessioni su due temi iconografici e sulla loro fusione</w:t>
               </w:r>
@@ -1238,860 +1238,860 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduzione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Bellelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Bellelli</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paola Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Santoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 2 (126), pp.295-297</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 126–2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mefra.2324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014529v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">hal-03168055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduzione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Bellelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paola Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Santoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 126–2, non paginé. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mefra.2261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/mefra.2261⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03968297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gaïa - Revue interdisciplinaire sur la Grèce archaïque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 17, pp.5-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metaponto e il mito di Melanippe. Riflessioni sulle origini beotiche di una colonia achea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouzadoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 126-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mefra.2263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduzione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Bellelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Santoro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (126), pp.295-297</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gaïa - Revue interdisciplinaire sur la Grèce archaïque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metaponto e il mito di Melanippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouzadoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 126, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduzione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Bellelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paola Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Santoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 126–2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mefra.2324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La discendenza di Polifemo e la politica di Dionigi di Siracusa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aristonothos : scritti per il Mediterraneo antico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4, pp.27-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968275v1</w:t>
-              </w:r>
-[...115 lines deleted...]
-                <w:t xml:space="preserve">hal-03168055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
@@ -2703,178 +2703,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Grecs en Adriatique. Bilan et perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Lamboley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international " AdriAtlas e la storia dello spazio adriatico antico "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Rome, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La genealogia di Illyrios al servizio della propaganda di Dionigi di Siracusa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études: "Dinamiche culturali ed etniche nella Sicilia orientale"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056864v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01056860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3459,249 +3459,249 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Origines » : percorsi di ricerca sulle identità etniche nell'Italia antica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bourdin</w:t>
+                <w:t xml:space="preserve">Vincenzo Bellelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Bellelli</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Santoro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecole française de Rome, 126 (2), 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mefra.2261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forgerons, élites et voyageurs d’Homère à nos jours. Hommages en mémoire d’Isabelle Ratinaud-Lachkar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Ferriès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Letoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUG, pp.552, 2013, ‎ 2706117915</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Forgerons, élites et voyageurs d’Homère à nos jours. Hommages en mémoire d’Isabelle Ratinaud-Lachkar</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Illyrie Méridionale et l’Épire dans l’Antiquité V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Lamboley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boccard, tomes 1 et 2, pp.790, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3939,153 +3939,153 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mito e identità etniche: il donario degli Apolloniati a Olimpia e la syggeneia corinzia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">E. Berardi, M.- P. Castiglioni, M.-L. Desclos, P. Dolcetti (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filosofia, storia, immaginario mitologico. Nuovi approcci Philosophie, histoire, imaginaire mythologique. Nouvelles Approches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni dell'Orso, pp.187-207, 2022, 978-88-3613-237-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mito e identità etniche: il donario degli Apolloniati a Olimpia e la syggeneia corinzia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Elisabetta Berardi, Maria Paola Castiglioni, Marie-Laurence Desclos, Paola Dolcetti (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Filosofia, storia, immaginario mitologico. Un nuovo approccio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Edizioni dell'Orso, pp.187-205, 2022, Sophia. Studi interdisciplinari sul mondo antico, 978-88-3613-237-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913224v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03968374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Argonautes au caput Adriae: l’Éridan et l’île Electris</w:t>
               </w:r>
@@ -4303,51 +4303,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nostoi troiani in Epiro e in Magna Grecia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Lamboley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. De Sensi Sestito e M. Intrieri (a cura di). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sulla rotta per la Sicilia: l'Epiro, Corcira e l'Occidente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edizioni ETS, Pisa, pp.3-18, 2012</w:t>
@@ -4896,165 +4896,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les objets de la mythologie grecque, 2</w:t>
+                <w:t xml:space="preserve">Les objets de la mythologie grecque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gaïa - Revue interdisciplinaire sur la Grèce archaïque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 17, 2014</w:t>
+              <w:t xml:space="preserve">, 16, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03968178v1</w:t>
+                <w:t xml:space="preserve">hal-03968186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les objets de la mythologie grecque</w:t>
+                <w:t xml:space="preserve">Les objets de la mythologie grecque, 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gaïa - Revue interdisciplinaire sur la Grèce archaïque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 16, 2014</w:t>
+              <w:t xml:space="preserve">, 17, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03968186v1</w:t>
+                <w:t xml:space="preserve">hal-03968178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5806,51 +5806,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37A6AEB4"/>
+    <w:nsid w:val="D29D2D20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6037,51 +6037,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-paola-castiglioni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2753-4849" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123698774" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913578v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Castiglioni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Universit&#233; Lumi&#232;re Lyon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Serio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xnd" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913595v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paola Castiglioni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gaia.4158" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913586v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/frontieres.1705" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962566v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962589v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Dubbini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913608v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014386v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15210/lepaarq.v15i29.11495" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014376v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15210/lepaarq.v15i29.13846" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014440v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Carboni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913634v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896848v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2037-4488/7899" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014467v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896862v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gaia.2015.1679" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014529v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourdin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Bellelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Santoro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968297v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.2261" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968325v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896836v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouzadoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.2263" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014540v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056863v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962540v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.2324" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968275v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168055v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014544v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968331v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056856v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gaia.2013.1595" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968340v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913563v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913525v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913505v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014573v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giuman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bernier-Farella" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056864v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056860v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lamboley" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326131v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ernst" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Kossmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercuri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913200v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Berardi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Dolcetti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Desclos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962287v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariateresa Curcio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962318v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079410v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962353v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962523v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962392v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Ferri&#232;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Letoublon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962418v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962222v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326080v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913224v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968374v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014343v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056853v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056854v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056838v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056832v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045204v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962441v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gaia.2593" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962451v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962462v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gaia.469" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896871v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968178v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968186v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962579v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913338v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tassaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Marion" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913419v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913383v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913443v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913463v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise L&#233;toublon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gaia.972" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079414v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07379-6.p.0143" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079421v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-paola-castiglioni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2753-4849" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123698774" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913578v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Castiglioni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Universit&#233; Lumi&#232;re Lyon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Serio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xnd" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913586v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paola Castiglioni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/frontieres.1705" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913595v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gaia.4158" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962566v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962589v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Dubbini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913608v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014386v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15210/lepaarq.v15i29.11495" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014376v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15210/lepaarq.v15i29.13846" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014440v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Carboni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913634v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014467v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896848v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2037-4488/7899" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896862v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gaia.2015.1679" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168055v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Bellelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourdin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Santoro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.2324" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968297v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.2261" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968325v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896836v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouzadoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.2263" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014529v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014540v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056863v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962540v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968275v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014544v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968331v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056856v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gaia.2013.1595" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968340v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913563v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913525v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913505v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014573v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giuman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bernier-Farella" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056860v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lamboley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056864v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326131v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ernst" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Kossmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercuri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913200v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Berardi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Dolcetti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Desclos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962287v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariateresa Curcio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962318v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079410v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962353v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962523v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962392v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Ferri&#232;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Letoublon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962418v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962222v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326080v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968374v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913224v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014343v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056853v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056854v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056838v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056832v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045204v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962441v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gaia.2593" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962451v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962462v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gaia.469" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896871v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968186v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968178v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962579v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913338v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tassaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Marion" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913419v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913383v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913443v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913463v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise L&#233;toublon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gaia.972" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079414v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07379-6.p.0143" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079421v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>