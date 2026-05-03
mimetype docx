--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -153,51 +153,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -295,2082 +295,1965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Silvia Romani, Saffo, la ragazza di Lesbo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gaïa - Revue interdisciplinaire sur la Grèce archaïque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gaia.4158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de : Jack Goody, Petit traité d’histoire globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontière·s : revue d’archéologie, histoire et histoire de l’art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8, pp.2-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/frontieres.1705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : Silvia Romani, Saffo, la ragazza di Lesbo</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télésilla et les autres : femmes grecques et action guerrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rivista Storica dell'Antichità</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, LI, pp.25-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cronaca : Incontrarsi al limite. Ibridazioni mediterranee nell’Italia preromana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachele Dubbini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bollettino di Studi Latini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Anno XLIX - fascicolo II, Luglio - Dicembre 2019, pp.793-796</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Mythographie de l’étranger dans la Méditerranée ancienne. – Fr. Graziani, A. Zucker dir. – Paris : Classiques Garnier, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Grecs en Adriatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cadernos do LEPAARQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15210/lepaarq.v15i29.11495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Os Gregos no Adriático</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cadernos do LEPAARQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15210/lepaarq.v15i29.13846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cronaca : Héros fondateurs et identités communautaires dans l’Antiquité, entre mythe, rite et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Carboni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bollettino di Studi Latini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Claudia Antonetti, Edoardo Cavalli, Prospettive corciresi. Diabaseis, 5. Pisa: Edizioni ETS, 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dodona e il commercio nell’Adriatico: a proposito della lamella oracolare sui Tisates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aristonothos : scritti per il Mediterraneo antico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13130/2037-4488/7899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cronaca : Hagnos, Miasma e Katharsis. Viaggio tra le categorie del puro e dell’impuro nell’immaginario del mondo antico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Carboni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bollettino di Studi Latini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Anno XLVI - fascicolo II, Luglio - Dicembre 2016, pp.762-767</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il Palladion e la statua di Atena a Troia: riflessioni su due temi iconografici e sulla loro fusione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gaïa - Revue interdisciplinaire sur la Grèce archaïque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/gaia.4158⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 18, pp.435-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/gaia.2015.1679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Télésilla et les autres : femmes grecques et action guerrière</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduzione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Bellelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Santoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivista Storica dell'Antichità</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, LI, pp.25-37</w:t>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (126), pp.295-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduzione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Bellelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachele Dubbini</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paola Castiglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Santoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bollettino di Studi Latini</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 126–2, non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mefra.2261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : Mythographie de l’étranger dans la Méditerranée ancienne. – Fr. Graziani, A. Zucker dir. – Paris : Classiques Garnier, 2018</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des études anciennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Gaïa - Revue interdisciplinaire sur la Grèce archaïque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17, pp.5-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Les Grecs en Adriatique</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metaponto e il mito di Melanippe. Riflessioni sulle origini beotiche di una colonia achea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pouzadoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cadernos do LEPAARQ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15210/lepaarq.v15i29.11495⟩</w:t>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 126-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mefra.2263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Os Gregos no Adriático</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cadernos do LEPAARQ</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gaïa - Revue interdisciplinaire sur la Grèce archaïque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduzione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Bellelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romina Carboni</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paola Castiglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Santoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bollettino di Studi Latini</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 126–2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mefra.2324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : Claudia Antonetti, Edoardo Cavalli, Prospettive corciresi. Diabaseis, 5. Pisa: Edizioni ETS, 2015</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metaponto e il mito di Melanippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pouzadoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 126, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...118 lines deleted...]
-                <w:t xml:space="preserve">Dodona e il commercio nell’Adriatico: a proposito della lamella oracolare sui Tisates</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La discendenza di Polifemo e la politica di Dionigi di Siracusa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aristonothos : scritti per il Mediterraneo antico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 4, pp.27-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Il Palladion e la statua di Atena a Troia: riflessioni su due temi iconografici e sulla loro fusione</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gaïa - Revue interdisciplinaire sur la Grèce archaïque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 18, pp.435-454. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Paola Santoro</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gaïa - Revue interdisciplinaire sur la Grèce archaïque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16, pp.5-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulle tracce di Cadmo metallurgo in Tracia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aristonothos : scritti per il Mediterraneo antico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Culti e miti greci in aree periferiche, 6, pp.205-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/gaia.2013.1595⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il monumento degli Apolloniati a Olimpia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 126–2, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, 115 (2), pp.867-880</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...917 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...86 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2380,104 +2263,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pouvoirs et la sagesse au féminin dans la Grèce antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quel genre de yoga ? Le yoga, les femmes et les hommes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ysé Tardan-Masquelier, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04913563v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Piodasses fece conoscere l’eusebeia agli uomini”: il dharma di Aśoka e il mondo greco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sotto gli occhi degli dei: paesaggi sacri, culti e riti nel mondo classico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Romina Carboni, Nov 2024, Cagliari, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lo spettacolo del potere: la costruzione della figura del sovrano universale nei casi di Alessandro e Aśoka</w:t>
               </w:r>
@@ -2526,204 +2478,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Piodasses fece conoscere l’eusebeia agli uomini”: il dharma di Aśoka e il mondo greco</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...44 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Carboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Giuman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bernier-Farella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Héros fondateurs et identités communautaire entre mythe, rite et politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Castiglioni Maria Paola, Carboni Romina, Giuman Marco, Bernier-Farella Hélène, May 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La genealogia di Illyrios al servizio della propaganda di Dionigi di Siracusa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études: "Dinamiche culturali ed etniche nella Sicilia orientale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Grecs en Adriatique. Bilan et perspectives.</w:t>
               </w:r>
@@ -2762,1034 +2714,965 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international " AdriAtlas e la storia dello spazio adriatico antico "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056860v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01056864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travailler en Grèce ancienne (VIIIe-IVe siècle avant J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Travailler en Grèce ancienne (VIIIe-IVe siècle avant J.-C.)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Ernst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Kossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mercuri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pallas (HS 04), 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filosofia, storia, immaginario mitologico. Nuovi approcci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Ernst</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Berardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Perrine Kossmann</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Dolcetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laurence Desclos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edizioni dell'Orso, Collana: Sophia. Studi interdisciplinari sul mondo antico (3), pp.X-566, 2022, 978-88-3613-237-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Mercuri</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Pallas (HS 04), 2025</w:t>
+                <w:t xml:space="preserve">hal-04913200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incontrarsi al limite. Ibridazioni mediterranee nell’Italia preromana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachele Dubbini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariateresa Curcio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'"Erma" di Bretshneider, ΑΔΡΙΑΣ (6), pp.356, 2020, 9788891320087</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristotele citatore o la riappropriazione da parte della filosofia dei discorsi di sapere anteriori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Dolcetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laurence Desclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Filosofia, storia, immaginario mitologico. Nuovi approcci</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Berardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edizioni Dell'Orso, pp.VIII-564, 2020, Sophia. Studi interdisciplinari sul mondo antico, 978-88-3613-096-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La donna greca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Il Mulino, 2019, 8815283455</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héros fondateurs et identités communautaires dans l’Antiquité, entre mythe, rite et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabetta Berardi</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Carboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paola Dolcetti</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Giuman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Edizioni dell'Orso, Collana: Sophia. Studi interdisciplinari sul mondo antico (3), pp.X-566, 2022, 978-88-3613-237-9</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bernier-Farella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Morlacchi University Press, pp.638, 2018, Quaderni di OTVIM, 9788893920537</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Incontrarsi al limite. Ibridazioni mediterranee nell’Italia preromana</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Origines » : percorsi di ricerca sulle identità etniche nell'Italia antica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachele Dubbini</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Bellelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Santoro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecole française de Rome, 126 (2), 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mefra.2261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Aristotele citatore o la riappropriazione da parte della filosofia dei discorsi di sapere anteriori</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forgerons, élites et voyageurs d’Homère à nos jours. Hommages en mémoire d’Isabelle Ratinaud-Lachkar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paola Dolcetti</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Ferriès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laurence Desclos</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Letoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUG, pp.552, 2013, ‎ 2706117915</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Illyrie Méridionale et l’Épire dans l’Antiquité V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Edizioni Dell'Orso, pp.VIII-564, 2020, Sophia. Studi interdisciplinari sul mondo antico, 978-88-3613-096-2</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Lamboley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boccard, tomes 1 et 2, pp.790, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La donna greca</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadmos-serpent en Illyrie. Itinéraire d’un héros civilisateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Il Mulino, 2019, 8815283455</w:t>
+              <w:t xml:space="preserve">Pisa University Press, XIV, pp.XII-200, 2010, Cliohres.net Doctoral Dissertations, 978888492742</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...319 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...113 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3799,147 +3682,220 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Ernst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Ernst</w:t>
+                <w:t xml:space="preserve">Perrine Kossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mercuri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.P. Castiglioni, P. Ernst, P. Kossmann, L. Mercuri (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travailler en Grèce ancienne (VIIIe-IVe siècle avant J.-C.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pallas (HS 04), pp.11-13, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-05326080v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mito e identità etniche: il donario degli Apolloniati a Olimpia e la syggeneia corinzia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisabetta Berardi, Maria Paola Castiglioni, Marie-Laurence Desclos, Paola Dolcetti (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filosofia, storia, immaginario mitologico. Un nuovo approccio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Edizioni dell'Orso, pp.187-205, 2022, Sophia. Studi interdisciplinari sul mondo antico, 978-88-3613-237-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mito e identità etniche: il donario degli Apolloniati a Olimpia e la syggeneia corinzia</w:t>
               </w:r>
@@ -3992,173 +3948,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mito e identità etniche: il donario degli Apolloniati a Olimpia e la syggeneia corinzia</w:t>
-[...71 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Les Argonautes au caput Adriae: l’Éridan et l’île Electris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Bouet, Catherine Petit-Aupert (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibere, ridere, gaudere, studere, hoc est vivere, Hommages à Francis Tassaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-02014343v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La 'voie hyperboréenne' et Artémis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.-C. Ferriès, M.P. Castiglioni, F. Létoublon (éds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forgerons, élites et voyageurs d'Homère à nos jours. Hommages en mémoire d'Isabelle Ratinaud-Lachkar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUG, Grenoble, pp.383-405, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulisse dopo l'Odissea. La profezia di Tiresia, la Telegonia e la discendenza di Ulisse</w:t>
               </w:r>
@@ -4211,123 +4167,50 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La 'voie hyperboréenne' et Artémis</w:t>
-[...71 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nostoi troiani in Epiro e in Magna Grecia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4340,197 +4223,197 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. De Sensi Sestito e M. Intrieri (a cura di). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sulla rotta per la Sicilia: l'Epiro, Corcira e l'Occidente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edizioni ETS, Pisa, pp.3-18, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les étapes adriatiques du nostos des Argonautes: présences grecques et illyriennes à la lumière de la tradition littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-L. Lamboley et M.P. Castiglioni (éds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Illyrie méridionale et l'Epire dans l'Antiquité V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boccard, Paris, pp.715-731, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du chaos au cosmos : le passage du désordre à l'ordre en Grèce ancienne à travers les mythes des héros civilisateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Vernay, C. Hugues (éds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ordre et Désordre. Imbrication et complémentarité des notions d'ordre et de désordre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, Paris, pp.97-105, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01045204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4540,609 +4423,609 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’antropologo «classico» entre bêtes et dieux. Omaggi a Ezio Pellizer (Vol. 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gaïa - Revue interdisciplinaire sur la Grèce archaïque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, non paginé, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gaia.2593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’antropologo «classico» entre bêtes et dieux. Omaggi a Ezio Pellizer (Vol. 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gaïa - Revue interdisciplinaire sur la Grèce archaïque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24, non paginé, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gaïa - Revue interdisciplinaire sur la Grèce archaïque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22-23, non paginé, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gaia.469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...39 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagnos, Miasma e Katharsis. Viaggio tra le categorie del puro e dell’impuro nell’immaginario del mondo antico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina Carboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Giuman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bernier-Farella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marco Giuman, Maria Paola Castiglioni, Romina Carboni (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Convegno Internazionale di Studi in onore di Simonetta Angiolillo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Cittadella dei Musei, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Otium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">Les objets de la mythologie grecque</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les objets de la mythologie grecque, 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gaïa - Revue interdisciplinaire sur la Grèce archaïque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 16, 2014</w:t>
+              <w:t xml:space="preserve">, 17, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">Les objets de la mythologie grecque, 2</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les objets de la mythologie grecque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gaïa - Revue interdisciplinaire sur la Grèce archaïque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 17, 2014</w:t>
+              <w:t xml:space="preserve">, 16, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03968178v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Hadriae taberna » : Épidamne-Dyrrhachium, cité des dangers et des divertissements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5152,124 +5035,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriatlas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Tassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Marion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adriatlas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5279,466 +5162,466 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Terra piatta. Genealogia di un malinteso: Violaine Giacomotto-Charra (Autore), Sylvie Nony, La terra piatta. Geneaologia di un malinteso,Bologna, Il Mulino, collana Biblioteca storica, 2024.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Terra piatta. Genealogia di un malinteso: Violaine Giacomotto-Charra (Autore), Sylvie Nony, La terra piatta. Geneaologia di un malinteso,Bologna, Il Mulino, collana Biblioteca storica, 2024.</w:t>
+                <w:t xml:space="preserve">La vita sociale. Istruzioni per l’uso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913419v1</w:t>
+                <w:t xml:space="preserve">hal-04913383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vita sociale. Istruzioni per l’uso</w:t>
+                <w:t xml:space="preserve">Un'ecologia delle relazioni. L'uomo e il suo ambiente: Philippe Descola, Un'ecologia delle relazioni. L'uomo e il suo ambiente, Bologna, Marietti 1820</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913383v1</w:t>
+                <w:t xml:space="preserve">hal-04913443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un'ecologia delle relazioni. L'uomo e il suo ambiente: Philippe Descola, Un'ecologia delle relazioni. L'uomo e il suo ambiente, Bologna, Marietti 1820</w:t>
+                <w:t xml:space="preserve">Ptolis et agorè. Homère et l’archéologie de la cité‑État: Karl-Joachim Hölkeskamp, « Ptolis et agorè. Homère et l’archéologie de la cité‑État », Gaia [En ligne], 22-23 | 2020, mis en ligne le 30 juin 2020, consulté le 27 janvier 2025. URL : http://journals.openedition.org/gaia/972 ; DOI : https://doi.org/10.4000/gaia.972</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gaia.972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913443v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Ptolis et agorè. Homère et l’archéologie de la cité‑État: Karl-Joachim Hölkeskamp, « Ptolis et agorè. Homère et l’archéologie de la cité‑État », Gaia [En ligne], 22-23 | 2020, mis en ligne le 30 juin 2020, consulté le 27 janvier 2025. URL : http://journals.openedition.org/gaia/972 ; DOI : https://doi.org/10.4000/gaia.972</w:t>
+                <w:t xml:space="preserve">hal-04913463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La poésie archaïque comme discours de savoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, pp.143-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07379-6.p.0143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’avènement des récits picturaux au VII siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...154 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Letoublon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toucher le corps dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.25-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId115"/>
+      <w:footerReference w:type="default" r:id="rId114"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5806,51 +5689,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D29D2D20"/>
+    <w:nsid w:val="CBEA9E74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6037,51 +5920,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-paola-castiglioni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2753-4849" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123698774" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913578v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Castiglioni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Universit&#233; Lumi&#232;re Lyon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Serio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xnd" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913586v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paola Castiglioni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/frontieres.1705" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913595v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gaia.4158" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962566v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962589v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Dubbini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913608v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014386v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15210/lepaarq.v15i29.11495" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014376v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15210/lepaarq.v15i29.13846" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014440v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Carboni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913634v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014467v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896848v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2037-4488/7899" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896862v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gaia.2015.1679" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168055v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Bellelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourdin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Santoro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.2324" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968297v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.2261" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968325v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896836v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouzadoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.2263" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014529v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014540v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056863v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962540v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968275v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014544v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968331v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056856v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gaia.2013.1595" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968340v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913563v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913525v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913505v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014573v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giuman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bernier-Farella" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056860v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lamboley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056864v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326131v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ernst" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Kossmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercuri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913200v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Berardi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Dolcetti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Desclos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962287v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariateresa Curcio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962318v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079410v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962353v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962523v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962392v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Ferri&#232;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Letoublon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962418v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962222v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326080v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968374v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913224v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014343v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056853v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056854v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056838v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056832v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045204v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962441v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gaia.2593" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962451v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962462v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gaia.469" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896871v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968186v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968178v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962579v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913338v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tassaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Marion" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913419v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913383v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913443v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913463v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise L&#233;toublon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gaia.972" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079414v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07379-6.p.0143" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079421v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-paola-castiglioni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2753-4849" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123698774" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913578v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Castiglioni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Universit&#233; Lumi&#232;re Lyon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Serio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xnd" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913595v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paola Castiglioni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gaia.4158" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913586v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/frontieres.1705" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962566v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962589v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Dubbini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913608v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014386v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15210/lepaarq.v15i29.11495" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014376v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15210/lepaarq.v15i29.13846" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014440v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Carboni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913634v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896848v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2037-4488/7899" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014467v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896862v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gaia.2015.1679" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014529v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourdin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Bellelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Santoro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968297v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.2261" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968325v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896836v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouzadoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.2263" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014540v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962540v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.2324" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056863v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968275v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014544v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968331v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056856v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gaia.2013.1595" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968340v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913563v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913505v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913525v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014573v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giuman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bernier-Farella" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056864v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056860v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lamboley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326131v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ernst" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Kossmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercuri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913200v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Berardi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Dolcetti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Desclos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962287v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariateresa Curcio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962318v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079410v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962353v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962523v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962392v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Ferri&#232;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Letoublon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962418v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962222v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326080v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913224v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968374v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014343v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056854v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056853v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056838v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056832v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045204v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962441v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gaia.2593" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962451v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962462v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gaia.469" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896871v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968178v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968186v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962579v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913338v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tassaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Marion" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913419v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913383v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913443v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913463v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise L&#233;toublon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gaia.972" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079414v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07379-6.p.0143" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079421v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>