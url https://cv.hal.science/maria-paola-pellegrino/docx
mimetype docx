--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -1028,260 +1028,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03746118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Archaeological Site of Mudhmar East (Adam, Ad-Dakhiliyah, Oman): Results from the 2019 Excavations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Jean</w:t>
+                <w:t xml:space="preserve">Antenne CNRS d’Archéorient à Jalès, activité en 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paola Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Bigot</w:t>
+                <w:t xml:space="preserve">Raddadi Afef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria de Castéja</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Oman Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22, pp.158-185</w:t>
+              <w:t xml:space="preserve">Ardèche archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03600198v1</w:t>
+                <w:t xml:space="preserve">hal-03166117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne CNRS d’Archéorient à Jalès, activité en 2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Archaeological Site of Mudhmar East (Adam, Ad-Dakhiliyah, Oman): Results from the 2019 Excavations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paola Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Barge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Paola Pellegrino</w:t>
+                <w:t xml:space="preserve">Josselin Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raddadi Afef</w:t>
+                <w:t xml:space="preserve">Louise Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Victoria de Castéja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ardèche archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Journal of Oman Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, pp.158-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03166117v1</w:t>
+                <w:t xml:space="preserve">hal-03600198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramic exchange in the northern UAE during the Late Bronze Age: preliminary results of macroscopic and petrographic analyses,</w:t>
               </w:r>
@@ -2553,51 +2553,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E10B880"/>
+    <w:nsid w:val="E8C0DB08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2784,51 +2784,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-paola-pellegrino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6489-3328" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969056v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rosak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Doar&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Furstos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Pellegrino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/oq.140" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772554v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francelin Tourtet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leschallier de Lisle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gourret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04616330v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;na Rointru" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/psas.v53i" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342680v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sheehan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khalifa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Al Ajou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Al Marzooqi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maickel van Bellegem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998757v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lidour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01732-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004942v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Kanhoush" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746118v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Decruyenaere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600198v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Pinot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bigot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria de Cast&#233;ja" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166117v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raddadi Afef" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414346v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoist" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215251v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gernez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004981v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507266v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Degli Esposti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Borgi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Abric" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Barchiesi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507207v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.1382.c19769" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000224v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.14638142.12" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355841v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria de Casteja" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Beshkani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318861v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-paola-pellegrino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6489-3328" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969056v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rosak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Doar&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Furstos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Pellegrino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/oq.140" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772554v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francelin Tourtet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leschallier de Lisle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gourret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04616330v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;na Rointru" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/psas.v53i" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342680v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sheehan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khalifa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Al Ajou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Al Marzooqi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maickel van Bellegem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998757v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lidour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01732-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004942v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Kanhoush" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746118v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Decruyenaere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raddadi Afef" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600198v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Pinot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bigot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria de Cast&#233;ja" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414346v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoist" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215251v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gernez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004981v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507266v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Degli Esposti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Borgi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Abric" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Barchiesi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507207v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.1382.c19769" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000224v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.14638142.12" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355841v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria de Casteja" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Beshkani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318861v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>