--- v1 (2026-04-11)
+++ v2 (2026-05-01)
@@ -294,636 +294,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An archive of 4000 years of human occupation in the al-ʿUlā Valley: a preliminary diachronic study of the pottery record</w:t>
+                <w:t xml:space="preserve">New insights on Bronze Age funerary monuments in the Ḥajar foothills: surveys and excavations at Bisya (Ad-Dākhilīyyah, Sultanate of Oman)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francelin Tourtet</w:t>
+                <w:t xml:space="preserve">Olivia Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaïna Rointru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paola Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gaël Gourret</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 53</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, Papers from the fifty-sixth meeting of the Seminar for Arabian Studies held in Aarhus 4–6 August 2023, 53, pp.173-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32028/psas.v53i⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04772554v1</w:t>
+                <w:t xml:space="preserve">hal-04616330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on Bronze Age funerary monuments in the Ḥajar foothills: surveys and excavations at Bisya (Ad-Dākhilīyyah, Sultanate of Oman)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An archive of 4000 years of human occupation in the al-ʿUlā Valley: a preliminary diachronic study of the pottery record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Jean</w:t>
+                <w:t xml:space="preserve">Francelin Tourtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paola Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Furstos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Renaux</w:t>
+                <w:t xml:space="preserve">Anne Leschallier de Lisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Papers from the fifty-sixth meeting of the Seminar for Arabian Studies held in Aarhus 4–6 August 2023, 53, pp.173-193. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2024, 53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616330v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Oman Border Fence Project 2021 - A Journey through the hydraulic, agricultural and funerary Landscapes of al Ain.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude typologique des bracelets en verre découverts dans l'oasis d'Al-Ula (Arabie Saoudite) : de l'époque mamelouke à la fin de l'Empire ottoman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Furstos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paola Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Sheehan</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yasmin Kanhoush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Papers from the fifty-fifth meeting of the Seminar for Arabian Studies held at Humboldt Universität, Berlin, 5–7 August 2022, 52, pp.323-337</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023, pp.92-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342680v1</w:t>
+                <w:t xml:space="preserve">hal-05004942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal-hinterland exchange during the Late Bronze Age and the Early Iron Age across the northern Ḥajar mountains: the case of marine shells at Masāfī 5 (Emirate of Fujairah, United Arab Emirates)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Oman Border Fence Project 2021 - A Journey through the hydraulic, agricultural and funerary Landscapes of al Ain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Sheehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Khalifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Al Ajou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Al Marzooqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Lidour</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maickel van Bellegem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Papers from the fifty-fifth meeting of the Seminar for Arabian Studies held at Humboldt Universität, Berlin, 5–7 August 2022, 52, pp.323-337</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998757v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude typologique des bracelets en verre découverts dans l'oasis d'Al-Ula (Arabie Saoudite) : de l'époque mamelouke à la fin de l'Empire ottoman</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cassandra Furstos</w:t>
+                <w:t xml:space="preserve">Coastal-hinterland exchange during the Late Bronze Age and the Early Iron Age across the northern Ḥajar mountains: the case of marine shells at Masāfī 5 (Emirate of Fujairah, United Arab Emirates)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lidour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paola Pellegrino</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yasmin Kanhoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (3), pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12520-023-01732-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004942v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Bronze and Iron Age animal exploitation in Masafi, Fujairah, UAE</w:t>
               </w:r>
@@ -935,51 +935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Decruyenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Mashkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lidour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Debue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1142,51 +1142,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Archaeological Site of Mudhmar East (Adam, Ad-Dakhiliyah, Oman): Results from the 2019 Excavations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paola Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1388,51 +1388,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New evidence of Iron Age ritual practices in central Oman: 2017 excavations in Mudhmar East, near Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paola Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1509,64 +1509,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Furstos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paola Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leschallier de Lisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmin Kanhoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1953,51 +1953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Decruyenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lidour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in UAE Archaeology: Proceedings of Abu Dhabi’s Archaeology Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archaeopress Publishing Ltd, pp.157-182, 2023, 9781803276731. </w:t>
@@ -2080,51 +2080,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the oasis to the great desert. Settlement Dynamics in the Hajjar Mountains Foothill (Oman). The Bisya Oasis from the Palaeolithic to the Bronze Age. Short preliminary report on the January-February 2023 campaign at Bisya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria de Casteja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2243,51 +2243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Decruyenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Mashkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lidour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyne Debue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2553,51 +2553,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E8C0DB08"/>
+    <w:nsid w:val="5C9F7FD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2784,51 +2784,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-paola-pellegrino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6489-3328" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969056v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rosak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Doar&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Furstos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Pellegrino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/oq.140" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772554v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francelin Tourtet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leschallier de Lisle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gourret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04616330v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;na Rointru" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/psas.v53i" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342680v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sheehan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khalifa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Al Ajou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Al Marzooqi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maickel van Bellegem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998757v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lidour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01732-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004942v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Kanhoush" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746118v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Decruyenaere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raddadi Afef" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600198v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Pinot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bigot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria de Cast&#233;ja" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414346v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoist" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215251v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gernez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004981v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507266v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Degli Esposti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Borgi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Abric" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Barchiesi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507207v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.1382.c19769" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000224v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.14638142.12" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355841v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria de Casteja" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Beshkani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318861v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-paola-pellegrino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6489-3328" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969056v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rosak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Doar&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Furstos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Pellegrino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/oq.140" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04616330v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;na Rointru" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/psas.v53i" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772554v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francelin Tourtet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leschallier de Lisle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gourret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004942v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Kanhoush" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342680v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sheehan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khalifa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Al Ajou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Al Marzooqi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maickel van Bellegem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998757v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lidour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01732-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746118v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Decruyenaere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raddadi Afef" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600198v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Pinot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bigot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria de Cast&#233;ja" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414346v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoist" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215251v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gernez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004981v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507266v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Degli Esposti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Borgi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Abric" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Barchiesi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507207v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.1382.c19769" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000224v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.14638142.12" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355841v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria de Casteja" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Beshkani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318861v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>