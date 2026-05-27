--- v2 (2026-05-01)
+++ v3 (2026-05-27)
@@ -553,377 +553,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude typologique des bracelets en verre découverts dans l'oasis d'Al-Ula (Arabie Saoudite) : de l'époque mamelouke à la fin de l'Empire ottoman</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Oman Border Fence Project 2021 - A Journey through the hydraulic, agricultural and funerary Landscapes of al Ain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmin Kanhoush</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peter Sheehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Khalifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Al Ajou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Al Marzooqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maickel van Bellegem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2023, pp.92-98</w:t>
+              <w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Papers from the fifty-fifth meeting of the Seminar for Arabian Studies held at Humboldt Universität, Berlin, 5–7 August 2022, 52, pp.323-337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004942v1</w:t>
+                <w:t xml:space="preserve">hal-04342680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Oman Border Fence Project 2021 - A Journey through the hydraulic, agricultural and funerary Landscapes of al Ain.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coastal-hinterland exchange during the Late Bronze Age and the Early Iron Age across the northern Ḥajar mountains: the case of marine shells at Masāfī 5 (Emirate of Fujairah, United Arab Emirates)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maickel van Bellegem</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kevin Lidour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paola Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (3), pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12520-023-01732-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04342680v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal-hinterland exchange during the Late Bronze Age and the Early Iron Age across the northern Ḥajar mountains: the case of marine shells at Masāfī 5 (Emirate of Fujairah, United Arab Emirates)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Lidour</w:t>
+                <w:t xml:space="preserve">Étude typologique des bracelets en verre découverts dans l'oasis d'Al-Ula (Arabie Saoudite) : de l'époque mamelouke à la fin de l'Empire ottoman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Furstos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paola Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmin Kanhoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023, pp.92-98</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998757v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Bronze and Iron Age animal exploitation in Masafi, Fujairah, UAE</w:t>
               </w:r>
@@ -935,51 +935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Decruyenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Mashkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lidour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Debue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1522,51 +1522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paola Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leschallier de Lisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmin Kanhoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1953,51 +1953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Decruyenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lidour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in UAE Archaeology: Proceedings of Abu Dhabi’s Archaeology Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archaeopress Publishing Ltd, pp.157-182, 2023, 9781803276731. </w:t>
@@ -2243,51 +2243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Decruyenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Mashkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lidour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyne Debue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2553,51 +2553,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C9F7FD4"/>
+    <w:nsid w:val="85191129"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2784,51 +2784,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-paola-pellegrino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6489-3328" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969056v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rosak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Doar&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Furstos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Pellegrino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/oq.140" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04616330v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;na Rointru" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/psas.v53i" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772554v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francelin Tourtet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leschallier de Lisle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gourret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004942v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Kanhoush" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342680v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sheehan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khalifa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Al Ajou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Al Marzooqi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maickel van Bellegem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998757v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lidour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01732-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746118v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Decruyenaere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raddadi Afef" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600198v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Pinot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bigot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria de Cast&#233;ja" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414346v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoist" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215251v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gernez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004981v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507266v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Degli Esposti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Borgi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Abric" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Barchiesi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507207v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.1382.c19769" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000224v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.14638142.12" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355841v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria de Casteja" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Beshkani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318861v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-paola-pellegrino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6489-3328" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969056v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rosak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Doar&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Furstos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Pellegrino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/oq.140" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04616330v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;na Rointru" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/psas.v53i" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772554v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francelin Tourtet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leschallier de Lisle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gourret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342680v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sheehan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khalifa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Al Ajou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Al Marzooqi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maickel van Bellegem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998757v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lidour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01732-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004942v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Kanhoush" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746118v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Decruyenaere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raddadi Afef" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600198v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Pinot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bigot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria de Cast&#233;ja" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414346v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoist" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215251v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gernez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004981v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507266v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Degli Esposti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Borgi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Abric" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Barchiesi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507207v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.1382.c19769" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000224v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.14638142.12" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355841v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria de Casteja" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Beshkani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318861v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>