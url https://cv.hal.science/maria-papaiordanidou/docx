--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -351,51 +351,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of combined electrical stimulation and brief muscle lengthening on torque development</w:t>
+                <w:t xml:space="preserve">Influence of stimulation parameters on torque development during the combined application of electrical nerve stimulation and muscle lengthening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Martin</w:t>
@@ -413,106 +413,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Papaiordanidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 136 (4), pp.844-852. </w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132 (4), pp.1255-1264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00671.2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/jn.00136.2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097763v1</w:t>
+                <w:t xml:space="preserve">hal-05097877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of stimulation parameters on torque development during the combined application of electrical nerve stimulation and muscle lengthening</w:t>
+                <w:t xml:space="preserve">Effect of combined electrical stimulation and brief muscle lengthening on torque development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Martin</w:t>
@@ -530,82 +530,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Papaiordanidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 132 (4), pp.1255-1264. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 136 (4), pp.844-852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/jn.00136.2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00671.2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097877v1</w:t>
+                <w:t xml:space="preserve">hal-05097763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms modulating spinal excitability after nerve stimulation inducing extra torque</w:t>
               </w:r>
@@ -1328,777 +1328,777 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromuscular Fatigue Is Not Different between Constant and Variable Frequency Stimulation</w:t>
+                <w:t xml:space="preserve">Neural and muscular mechanisms of electrically induced fatigue in patients with spinal cord injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Papaiordanidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Martin</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084740⟩</w:t>
+              <w:t xml:space="preserve">Spinal Cord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52, pp.246-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sc.2013.172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159591v1</w:t>
+                <w:t xml:space="preserve">lirmm-00952423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrically Induced Torque Decrease Reflects More Than Muscle Fatigue</w:t>
+                <w:t xml:space="preserve">Neuromuscular Fatigue Is Not Different between Constant and Variable Frequency Stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Papaiordanidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michele Vanoncini</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, pp.e84740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084740⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mus.24276⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01159592v1</w:t>
+                <w:t xml:space="preserve">hal-01159591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for muscle fatigue assessment: Online model identification techniques</w:t>
+                <w:t xml:space="preserve">Electrically Induced Torque Decrease Reflects More Than Muscle Fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Papaiordanidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Damien Stevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Guiraud</w:t>
+                <w:t xml:space="preserve">Valerie Mustacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Vanoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 50 (4), pp.556-563. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mus.24190⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 50, pp.604--607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mus.24276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00952416v1</w:t>
+                <w:t xml:space="preserve">hal-01159592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural and muscular mechanisms of electrically induced fatigue in patients with spinal cord injury</w:t>
+                <w:t xml:space="preserve">A new method for muscle fatigue assessment: Online model identification techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Papaiordanidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spinal Cord</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (4), pp.556-563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mus.24190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sc.2013.172⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00952423v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00952416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of neuromuscular changes during low-frequency electrical stimulation</w:t>
+                <w:t xml:space="preserve">Does Central Fatigue Exist Under Low-Frequency Stimulation of a Low Fatigue-Resistant Muscle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Papaiordanidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 41 (1), pp.54-62. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 110 (4), pp.815-823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mus.21427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-010-1565-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00405225v2</w:t>
+                <w:t xml:space="preserve">lirmm-00499494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Central Fatigue Exist Under Low-Frequency Stimulation of a Low Fatigue-Resistant Muscle ?</w:t>
+                <w:t xml:space="preserve">Kinetics of neuromuscular changes during low-frequency electrical stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Papaiordanidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 110 (4), pp.815-823. </w:t>
+              <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41 (1), pp.54-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-010-1565-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mus.21427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00499494v1</w:t>
+                <w:t xml:space="preserve">lirmm-00405225v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2129,90 +2129,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based fatigue assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Papaiordanidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2250,90 +2250,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torque Prediction Using Stimulus Evoked EMG and its Identification for Different Muscle Fatigue States in SCI Subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Papaiordanidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBC'10: 32nd Annual International Conference of the IEEE Engineering in Medicine and Biology Society "Merging Medical Humanism and Technology"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.3523-3526</w:t>
@@ -2457,90 +2457,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torque assessment based on evoked EMG for FES-induced muscle contractions in SCI patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Papaiordanidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Seoul, South Korea. pp.51-53</w:t>
@@ -2608,64 +2608,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Papaiordanidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference of Functional Electrical Stimulation (IFESS 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2703,51 +2703,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time course of neuromuscular changes during low-frequency electrical stimulation of human triceps surae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Papaiordanidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2798,51 +2798,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuromuscular fatigue during triceps surae low-frequency electrical stimulation in subjects with different force generating capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Papaiordanidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2912,51 +2912,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fatigue du muscle sous-lésionnel du sujet lésé médullaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3037,51 +3037,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications du tissu musculaire sous-lésionnel chez le lésé médullaire : Perspectives et applications thérapeutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3331,51 +3331,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097958v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lepers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Papaiordanidou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00383.2024" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193630v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sordet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amiez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Amiridis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Quenot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP093023" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097763v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00671.2023" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097877v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00136.2024" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04315440v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vitry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00005.2021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02407342v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00513.2019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01912288v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deley" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00463.2018" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01387198v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiichi Takamatsu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahab Rezaei-Mazinani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lonjaret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201600299" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9KWD84M9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01302972v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mustacchi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Damien Stevenot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Vanoncini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.24895" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0LZNTS3L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622341v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alexandre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Derosiere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Varray" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12478" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159591v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084740" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159592v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mustacchi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.24276" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-86FVRRFD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00952416v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Hayashibe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fattal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.24190" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JHPB5SRF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00952423v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sc.2013.172" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/lirmm-00405225v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.21427" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LQ9VZGH5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00499494v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1565-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3172G7TF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00644064v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00502330v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429410v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00413442v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00344724v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Floor Campfens" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00344670v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00344676v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531677v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ma&#239;moun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benoussaad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531683v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097958v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lepers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Papaiordanidou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00383.2024" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193630v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sordet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amiez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Amiridis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Quenot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP093023" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097877v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00136.2024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097763v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00671.2023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04315440v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vitry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00005.2021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02407342v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00513.2019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01912288v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deley" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00463.2018" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01387198v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiichi Takamatsu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahab Rezaei-Mazinani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lonjaret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201600299" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9KWD84M9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01302972v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mustacchi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Damien Stevenot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Vanoncini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.24895" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0LZNTS3L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622341v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alexandre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Derosiere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Varray" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12478" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00952423v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fattal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sc.2013.172" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159591v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084740" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159592v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mustacchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.24276" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-86FVRRFD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00952416v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Hayashibe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.24190" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JHPB5SRF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00499494v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1565-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3172G7TF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/lirmm-00405225v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.21427" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LQ9VZGH5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00644064v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00502330v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429410v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00413442v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00344724v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Floor Campfens" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00344670v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00344676v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531677v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ma&#239;moun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benoussaad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531683v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>