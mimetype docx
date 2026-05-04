--- v0 (2026-03-19)
+++ v1 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maria pellicer-rubio </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproduction management without hormones for organic livestock breeding in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Boulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (2), pp.7445. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.7445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive performance in two organic sheep farming systems differing by the number of mating sessions in and out of the breeding season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 195, pp.238-248. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2022.10.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic low BPS exposure through diet impairs in vitro embryo production parameters according to metabolic status in the ewe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desmarchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Téteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kasal-Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 229, 12 p. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2021.113096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of serum metabolome changes during the 5 weeks prior to breeding in female goat kids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Antar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 250, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2021.104572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discontinuity in the molecular neuroendocrine response to increasing daylengths in Ile-de-France ewes: Is transient Dio2 induction a key feature of circannual timing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hazlerigg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (8), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jne.12775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The kisspeptin analog C6 is a possible alternative to PMSG (pregnant mare serum gonadotropin) for triggering synchronized and fertile ovulations in the Alpine goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Georgelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (3), pp.e0214424. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0214424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une maîtrise de la reproduction sans hormones chez les petits ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Grizelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvijo Vince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (1), pp.51-66. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.1.2436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la reproduction en élevages ovins et caprins, conventionnels et biologiques : état des lieux, nouveaux outils et évaluation de leur acceptabilité (REPROBIO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Le Danvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chanvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Experton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5191169010481182E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet mâle, une méthode alternative pour la synchronisation en vue de l’insémination des petits ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90, pp.25-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melatonin from slow-release implants did not influence the gene expression of the lipopolysaccharide receptor complex in the choroid plexus of seasonally anoestrous adult ewes subjected or not to a systemic inflammatory stimulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kowalewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szczepkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jałyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 147, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2016.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of hormone-free protocols based on the &amp;quot;male effect&amp;quot; for artificial insemination in lactating goats during seasonal anoestrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Forgerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pougnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85 (5), pp.960-969. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2015.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal breeding in mammals: from basic science to applications and back</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Beltramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 78 (1), pp.324-332. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2016.04.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtriser la reproduction des petits ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Experton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Frappat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gatien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Le Danvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter Agri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet européen Flock-Reprod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tuauden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Egide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progesterone improves the maturation of male-induced preovulatory follicles in anoestrus ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Adib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lardic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 148 (4), pp.403-416. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-14-0263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The luteal outcome of anoestrus ewes induced to ovulate by the male effect is not related to the population of ovarian antral follicles before male exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Malpaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 137 (1-2), pp.23 - 30. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2012.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of aqueous extracts of Leptadenia hastata (Pers.) Decne. (Asclepediaceae) on male reproductive functions using castrated immature rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bayala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.H.N. Bassolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Belemtougri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.H. Tamboura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Journal of Medicinal Plant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), pp.180-188. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3923/rjmp.2011.180.188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive cycle of goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 124 (3-4), pp.211-219. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2010.08.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations et performances environnementales en production caprine et ovine : Expertise Elevage-Environnement à l’INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 12, pp. 29-52. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/h30x-fy29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité anti-androgénique de Leptadenia hastata (Pers.) Decne : effet compétitif des extraits aqueux de la plante et du propionate de testostérone sur des rats impubères castrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bale Bayala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Zongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Malpaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laya Sawadogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (2), pp.223-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes de maîtrise de la reproduction disponibles chez les mammifères d'élevage et leur intérêt en agriculture biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (3), pp.255-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtriser la reproduction en élevage ovin biologique : influence de facteurs d’élevage sur l’efficacité de l’effet bélier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.85-90. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/f58p-we56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection caprine : une démarche collective et évolutive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piacère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Technique de l'Insémination Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131, pp.28-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High fertility using artificial insemination during deep anoestrus after induction and synchronisation of ovulatory activity by the “male effect” in lactating goats subjected to treatment with artificial long days and progestagens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bernelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Forgerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Pougnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 109 (1-4), pp.172-188. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2007.11.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place de la maîtrise de la reproduction dans les schémas de sélection en chèvres laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Piacere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (5), pp.391-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise de la reproduction des chèvres et insémination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Piacere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Technique de l'Insémination Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130, pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of goat reproduction and insemination for genetic improvement in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Piacere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction in Domestic Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (s2), pp.379-385. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0531.2008.01188.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly synchronous and fertile reproductive activity induced by the male effect during deep anoestrus in lactating goats subjected to treatment with artificially long days followed by a natural photoperiod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bernelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Forgerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Pougnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (3-4), pp.241-258. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2006.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation in vivo de l'activité FSG et de l'oestrogénicité de l'extrait aqueux du mélange de feuilles d'Aloe buettneri, Dicliptera verticillata, Hibiscus macranthus et Justicia insularis chez la rate immature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phelix Bruno Telefo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Moundipa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicité M. Tchouanguep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Malpaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cameroon Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male-induced short oestrous and ovarian cycles in sheep and goats: a working hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjess Lassoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gley Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Monniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46 (4), pp.417-429. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2006022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hormones et promoteurs de croissance en productions animales : de la physiologie à l'évaluation du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (3), pp.151-240. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2006.19.3.3491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets oestrogéniques du macéré aqueux des feuilles de Holarrhena fl oribunda (G. Don) Dur & Schinz chez la rate ovariectomisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bale Bayala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Hamadou Tamboura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and seasonal secretion of the pancreatic lipase-related protein 2 present in goat seminal plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ferrato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Forgerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1686, pp.169-180. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbalip.2004.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive effect of the leaf extract, ADHJ, on ovarian activity and LH secretion in anoestrus adult ewe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phelix Bruno Telefo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Moundipa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Tchouanguep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Malpaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Cameroon Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of recent advances in reproductive physiology for reproductive management of goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Reproduction and Fertility. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 54, pp.129-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications des progrès récents en physiologie de la reproduction pour la conduite de la reproduction dans l'espèce caprine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (2), pp.135-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterioration of goat spermatozoa in skimmed milk-based extenders as a result of oleic acid released by the bulbourethral lipase BUSgp60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Combarnous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 112, pp.95-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterioration of goat sperm viability in milk extenders is due to a bulbourethral 60-kilodalton glycoprotein with triglyceride lipase activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Magallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Combarnous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 57, pp.1023-1031</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of male effect and automation of heat detection by promoting electronic identification by RFID tag in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boucherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bompa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'effet mâle en élevage ovin : quelles perspectives pour l'IA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Techniques Ovines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Gotein-Libarrenx, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi automatisé des chaleurs et caractérisation de l’état de cyclicité de brebis Lacaune lait maintenues hors reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi en élevages de l'état de cyclicité de brebis laitières de race Lacaune, grâce au dosage de la progestérone dans le lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Poquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillebastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi en élevages de l'état de cyclicité d'agnelles et de brebis des races ovines laitières des Pyrénées, grâce au dosage de la progestérone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vial-Novella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Somera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Halzuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Fidelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l’effet mâle en remplacement de l’eCG dans le cadre du traitement d’induction et de synchronisation des chaleurs et des ovulations chez les ovins laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The male effect as an alternative to eCG in oestrus induction and synchronization treatment in ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Besche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.880</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automate heat detection by promoting electronic identification by RFID tag in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bompa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2022, Paris, France. pp.386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi non invasif de la réponse ovulatoire des chèvres après effet bouc, par dosage de la progestérone dans le lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mailys Gaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Laclie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'élevage [IDELE]; INRAE, Dec 2022, Paris, France. pp.387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La succession de jours longs et de jours courts décroissants améliore la fertilité et le groupage des mises bas des agnelles en contre-saison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Poquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Guilibastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Noubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'élevage [IDELE]; INRAE, Dec 2022, Paris, France. pp.390-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734621v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une maîtrise de la reproduction sans hormones chez les petits ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Grizelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvijo Vince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise de la reproduction chez les petits ruminants : l’effet mâle, une alternative au traitement hormonal de synchronisation des chaleurs pour la pratique de l’insémination animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des GTV 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d’un collier accéléromètre pour la détection automatisée des chaleurs induites par traitement hormonal chez des chèvres Alpines désaisonnées et en bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'une supplémentation énergétique sur la réponse de chèvres alpines à l'effet mâle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la durée d’un traitement progestatif sur la dynamique de croissance des follicules préovulatoires induits par effet mâle chez la brebis Ile de France en anœstrus saisonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Adib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the lenght of a progesterone treatment on the growth of the preovulatory follicle induced by the ram effect in anestrous ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Adib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Scientific Meeting AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). Lyon, FRA., Sep 2012, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des périodes de mises-bas pour sécuriser des systèmes herbagers productifs et autonomes en élevage ovin allaitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du programme AGRIBIO3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du photopériodisme en élevage pour la maîtrise de la reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Congrès de la Société Francophone de Chronobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Physiologie de la Reproduction et des Comportements (0085)., Sep 2012, Loches, France. 60 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melatonin-dependent timing of seasonal reproduction: molecular basis and practical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2012, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des périodes de mises bas pour sécuriser des systèmes en production ovine biologique allaitante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sepchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontre technique ovine régionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, St Genès Campanelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flock-reprod: hormone-free non-seasonal or seasonal goat reproduction for a sustainable European goat-milk market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Avdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Barbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Branca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Colloque Scientifique de l'Association Européenne de Transfert Embryonnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Chester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme INRA de recherches en production ovine allaitante AB: de l'étude de verrous techniques à la conception de systèmes d'élevage innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France. pp.61-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des traitements photopériodiques sur le bien-être animal et sur la réponse immunitaire chez les ovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mansanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées du réseau francophone d'Immunologie des Animaux Domestiques (IAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Marcy l'Etoile, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des traitements photopériodiques sur le bien-être animal et sur la réponse immunitaire chez les ovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mansanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la saisonnalité de chèvres de race Alpine et Créole maintenues hors reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives à l'utilisation des hormones exogènes pour la maitrise de la reproduction des caprins laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Régionales de la Recherche et du Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Services déconcentrés d'appui à la recherche - Poitou-Charentes (0002)., Apr 2010, Saintes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a restrictive use of hormone on breeding and selection management in small ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lagriffoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts et limites de l'effet mâle pour la reproduction en contre-saison chez les ovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Nationales Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Saint Affrique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality of reproduction in mammals: intimate regulatory mechanisms and practical implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of goat reproduction and insemination for genetic improvement in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Piacere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International congress on animal reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0531.2008.01188.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise de la reproduction des chèvres et insémination dans le cadre du schéma de sélection sur la production laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Piacere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales des GTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise de la reproduction à contre saison chez les ovins: effets de facteurs d'élevage sur l'efficacité de l'effet mâle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recherches en Agriculture Biologique. De l'étude des verrous techniques à la conception de modèles de développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'état corporel et du niveau alimentaire sur la réponse des brebis limousines à l'effet mâle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2004 et 2005 - Département de Physiologie Animale et Système d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male-induced short oestrous and ovarian cycles in sheep and goats: a working hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lassoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gley Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Monniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium: Influence of nutrition and socio-sexual context on reproduction and survival of the young in goats and sheep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estado actual y perspectivas de la reproduccion caprina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Delgadillo-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Jornadas cientificas y 9. Internacionales de la Sociedad Espanola de Ovinotecnia y Caprinotecnia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Grenade, España. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle photoperiodique de la reproduction chez les ovins et caprins : principes et utilisation en élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Malpaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tricoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Congrès de la Société Francophone de Chronobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques alternatives aux traitements hormonaux de synchronisation des chaleurs et des ovulations : principes méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique Caprine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Chambray-les-Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARAMEL – CAractérisation de la part de RAyonnement lumineux utile aux traitements photopériodiques et à la sécrétion de MELatonine chez les caprins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Borderes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Physiologie Animale et Systèmes d'élevage INRAE 2022 (JAS PHASE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France. , pp.34, 2022, Recueil des résumés des crédits incitatifs - JAS 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la part de rayonnement lumineux utile aux traitements photopériodiques et à la sécrétion de mélatonine chez les caprins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bordères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France. ​Rencontres autour des Recherches sur les Ruminants, pp.388, 2022, 26ème Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une rotation de plusieurs boucs sexuellement actifs améliore la réponse à l’effet bouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bruneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Borderes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Weyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une alternance de 6 mois de jours longs et de jours naturels permet de réussir l’effet bouc en été sans mélatonine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de colliers-activimètres pour la détection automatisée de chaleurs induites et synchronisées par effet mâle, dans l’objectif de pratiquer l’insémination chez les caprins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exposition transitoire des chèvres à des boucs avant « effet male » interfère avec la cinétique de la réponse ovulatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Bruneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Borderes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Weyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la fertilité des chèvres à l’insémination réalisée 60h ou 65h après une synchronisation hormonale basée sur 2 injections de prostaglandine en saison sexuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López Sebastián</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Urrutia-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 24, 2019, 24èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traitements lumineux basés sur des jours « très longs » sont-ils une alternative à l’utilisation de mélatonine chez la chèvre?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delnia Ahmadpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la fertilité à l’IA après synchronisation hormonale sans progestagène ni PMSG en saison sexuelle couplée ou non à un effet bouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López Sebastián</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Urrutia-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 24, 2019, 24èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau traitement photopériodique pour synchroniser les ovulations par effet mâle en saison sexuelle sans utilisation d'hormones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delnia Ahmadpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchroniser les ovulations en saison sexuelle grâce à un nouveau traitement photopériodique combiné à l’effet mâle chez les caprins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Forgerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bruneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Borderes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Weyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 24, 2019, 24èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps de contact journalier nécessaire lors d’un effet mâle pour une reproduction efficace hors saison sexuelle chez les caprins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Forgerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Borderes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bruneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Weyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 24, 2019, 24èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serum metabolome analysis in doe kids for the identification of biomarkers of sexual precocity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Annual Conference of the European-Society-for-Domestic-Animal-Reproduction (ESDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bern, Switzerland. Wiley Online Library, Reproduction in Domestic Animals, 52 (Suppl. 3), 2017, Reproduction in Domestic Animals. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rda.13026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du délai d’insémination après traitement de synchronisation sur la réussite à l’IA chez la brebis de race Rouge de l’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.G. Merlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 2015, 22èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux outils pour réduire le recours aux hormones pour la gestion de la reproduction en élevage ovin et caprin : avis des éleveurs et des conseillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Frappat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Experton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gatien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 2015, 22èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact de l’activité sexuelle sur la croissance des chèvres existe en 1ère ainsi qu'en 2ème saison sexuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2015, 22èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The time of the anoestrous season and progesterone priming influence the growth of preovulatory follicles induced by the male effect in seasonal anestrous ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Adib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Annual Meeting of the Society for the Study of Reproduction (SSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Society for the Study of Reproduction</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Biology of Reproduction, Supplément, 2013, 46th Annual Meeting of the Society for the Study of Reproduction (SSR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étalement des mises bas : un élément de sécurisation des systèmes ovins-viande biologiques productifs et autonomes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DinABio 2013. Colloque National sur les Recherches en Agriculture Biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France. , 250 p., 2013, Recueil des résumés des présentations du colloque DinAbio 2013, 13-14 novembre 2013, Tours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement progestatif influence la durée de croissance des follicules préovulatoires induits par effet mâle chez la brebis en anoestrus saisonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Adib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Seillac, France. , 2012, 25ème Colloque Biotechnocentre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Européen : Flock-Reprod. Reproduction des chèvres sans hormones exogènes en saison ou hors saison sexuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques. Elevage Biologique - Sélection Animale, Diversité Génétique &amp; Agriculture Biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lons le Saunier, France. 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des hormones en élevage : les développements zootechniques et les préocupations de santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormones, santé publique et environnement. Rapport sur la science et la technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Numéro 28, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Rapport sur la Science et la Technologie, 978-2-86883-895-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir les cycles courts infertiles induits par « effet mâle » sans utilisation d’hormones chez les petits ruminants : influence d’une supplémentation alimentaire en acides gras polyinsaturés n-3 (SYNCHROMEGA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE, UMR Physiologie de la Reproduction et des Comportements. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion innovante de la reproduction caprine et pratique de l’effet mâle (MALEFIC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE, UMR Physiologie de la Reproduction et des Comportements. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of animal reproduction in small ruminants: seasonality - photoperiod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dufourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] auto-saisine. 2014, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet FLOCK-REPROD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 243520, Instituto Nacional de Investigación y Tecnología Agraria y Alimentaria (INIA); Instituto Nacional dos Recursos Biológicos (INRB); Università degli Studi di Sassari (UniSS); VEF; Ovidius University of Constanta; Aristotle University of Thessaloniki. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet FLOCK-REPROD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 243520, Instituto Nacional de Investigación y Tecnología Agraria y Alimentaria (INIA); Instituto Nacional dos Recursos Biológicos (INRB); Università degli Studi di Sassari (UniSS); VEF; Ovidius University of Constanta; Aristotle University of Thessaloniki. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet FLOCK-REPROD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 243520, Instituto Nacional de Investigación y Tecnología Agraria y Alimentaria (INIA); Instituto Nacional dos Recursos Biológicos (INRB); Università degli Studi di Sassari (UniSS); VEF; Ovidius University of Constanta; Aristotle University of Thessaloniki. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId312"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maria pellicer-rubio </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproduction management without hormones for organic livestock breeding in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Boulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (2), pp.7445. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.7445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive performance in two organic sheep farming systems differing by the number of mating sessions in and out of the breeding season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 195, pp.238-248. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2022.10.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic low BPS exposure through diet impairs in vitro embryo production parameters according to metabolic status in the ewe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desmarchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Téteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kasal-Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 229, 12 p. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2021.113096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of serum metabolome changes during the 5 weeks prior to breeding in female goat kids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Antar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 250, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2021.104572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discontinuity in the molecular neuroendocrine response to increasing daylengths in Ile-de-France ewes: Is transient Dio2 induction a key feature of circannual timing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hazlerigg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (8), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jne.12775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The kisspeptin analog C6 is a possible alternative to PMSG (pregnant mare serum gonadotropin) for triggering synchronized and fertile ovulations in the Alpine goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Georgelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (3), pp.e0214424. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0214424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une maîtrise de la reproduction sans hormones chez les petits ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Grizelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvijo Vince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (1), pp.51-66. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.1.2436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la reproduction en élevages ovins et caprins, conventionnels et biologiques : état des lieux, nouveaux outils et évaluation de leur acceptabilité (REPROBIO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Le Danvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chanvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Experton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5191169010481182E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet mâle, une méthode alternative pour la synchronisation en vue de l’insémination des petits ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90, pp.25-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melatonin from slow-release implants did not influence the gene expression of the lipopolysaccharide receptor complex in the choroid plexus of seasonally anoestrous adult ewes subjected or not to a systemic inflammatory stimulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kowalewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szczepkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jałyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 147, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2016.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of hormone-free protocols based on the &amp;quot;male effect&amp;quot; for artificial insemination in lactating goats during seasonal anoestrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Forgerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pougnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85 (5), pp.960-969. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2015.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal breeding in mammals: from basic science to applications and back</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Beltramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 78 (1), pp.324-332. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2016.04.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtriser la reproduction des petits ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Experton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Frappat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gatien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Le Danvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter Agri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet européen Flock-Reprod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tuauden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Egide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progesterone improves the maturation of male-induced preovulatory follicles in anoestrus ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Adib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lardic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 148 (4), pp.403-416. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-14-0263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The luteal outcome of anoestrus ewes induced to ovulate by the male effect is not related to the population of ovarian antral follicles before male exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Malpaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 137 (1-2), pp.23 - 30. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2012.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive cycle of goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 124 (3-4), pp.211-219. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2010.08.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations et performances environnementales en production caprine et ovine : Expertise Elevage-Environnement à l’INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 12, pp. 29-52. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/h30x-fy29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité anti-androgénique de Leptadenia hastata (Pers.) Decne : effet compétitif des extraits aqueux de la plante et du propionate de testostérone sur des rats impubères castrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bale Bayala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Zongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Malpaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laya Sawadogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (2), pp.223-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of aqueous extracts of Leptadenia hastata (Pers.) Decne. (Asclepediaceae) on male reproductive functions using castrated immature rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bayala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.H.N. Bassolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Belemtougri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.H. Tamboura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Journal of Medicinal Plant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), pp.180-188. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3923/rjmp.2011.180.188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes de maîtrise de la reproduction disponibles chez les mammifères d'élevage et leur intérêt en agriculture biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (3), pp.255-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtriser la reproduction en élevage ovin biologique : influence de facteurs d’élevage sur l’efficacité de l’effet bélier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.85-90. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/f58p-we56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection caprine : une démarche collective et évolutive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piacère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Technique de l'Insémination Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131, pp.28-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High fertility using artificial insemination during deep anoestrus after induction and synchronisation of ovulatory activity by the “male effect” in lactating goats subjected to treatment with artificial long days and progestagens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bernelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Forgerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Pougnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 109 (1-4), pp.172-188. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2007.11.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place de la maîtrise de la reproduction dans les schémas de sélection en chèvres laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Piacere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (5), pp.391-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise de la reproduction des chèvres et insémination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Piacere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Technique de l'Insémination Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130, pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of goat reproduction and insemination for genetic improvement in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Piacere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction in Domestic Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (s2), pp.379-385. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0531.2008.01188.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly synchronous and fertile reproductive activity induced by the male effect during deep anoestrus in lactating goats subjected to treatment with artificially long days followed by a natural photoperiod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bernelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Forgerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Pougnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (3-4), pp.241-258. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2006.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation in vivo de l'activité FSG et de l'oestrogénicité de l'extrait aqueux du mélange de feuilles d'Aloe buettneri, Dicliptera verticillata, Hibiscus macranthus et Justicia insularis chez la rate immature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phelix Bruno Telefo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Moundipa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicité M. Tchouanguep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Malpaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cameroon Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hormones et promoteurs de croissance en productions animales : de la physiologie à l'évaluation du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (3), pp.151-240. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2006.19.3.3491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets oestrogéniques du macéré aqueux des feuilles de Holarrhena fl oribunda (G. Don) Dur & Schinz chez la rate ovariectomisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bale Bayala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Hamadou Tamboura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male-induced short oestrous and ovarian cycles in sheep and goats: a working hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjess Lassoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gley Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Monniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46 (4), pp.417-429. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2006022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and seasonal secretion of the pancreatic lipase-related protein 2 present in goat seminal plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ferrato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Forgerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1686, pp.169-180. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbalip.2004.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive effect of the leaf extract, ADHJ, on ovarian activity and LH secretion in anoestrus adult ewe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phelix Bruno Telefo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Moundipa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Tchouanguep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Malpaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Cameroon Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of recent advances in reproductive physiology for reproductive management of goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Reproduction and Fertility. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 54, pp.129-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications des progrès récents en physiologie de la reproduction pour la conduite de la reproduction dans l'espèce caprine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (2), pp.135-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterioration of goat spermatozoa in skimmed milk-based extenders as a result of oleic acid released by the bulbourethral lipase BUSgp60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Combarnous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 112, pp.95-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterioration of goat sperm viability in milk extenders is due to a bulbourethral 60-kilodalton glycoprotein with triglyceride lipase activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Magallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Combarnous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 57, pp.1023-1031</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi automatisé des chaleurs et caractérisation de l’état de cyclicité de brebis Lacaune lait maintenues hors reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'effet mâle en élevage ovin : quelles perspectives pour l'IA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Techniques Ovines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Gotein-Libarrenx, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi en élevages de l'état de cyclicité de brebis laitières de race Lacaune, grâce au dosage de la progestérone dans le lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Poquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillebastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi en élevages de l'état de cyclicité d'agnelles et de brebis des races ovines laitières des Pyrénées, grâce au dosage de la progestérone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vial-Novella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Somera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Halzuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Fidelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l’effet mâle en remplacement de l’eCG dans le cadre du traitement d’induction et de synchronisation des chaleurs et des ovulations chez les ovins laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of male effect and automation of heat detection by promoting electronic identification by RFID tag in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boucherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bompa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The male effect as an alternative to eCG in oestrus induction and synchronization treatment in ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Besche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.880</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi non invasif de la réponse ovulatoire des chèvres après effet bouc, par dosage de la progestérone dans le lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mailys Gaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Laclie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'élevage [IDELE]; INRAE, Dec 2022, Paris, France. pp.387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La succession de jours longs et de jours courts décroissants améliore la fertilité et le groupage des mises bas des agnelles en contre-saison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Poquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Guilibastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Noubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'élevage [IDELE]; INRAE, Dec 2022, Paris, France. pp.390-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734621v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automate heat detection by promoting electronic identification by RFID tag in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bompa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2022, Paris, France. pp.386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une maîtrise de la reproduction sans hormones chez les petits ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Grizelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvijo Vince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise de la reproduction chez les petits ruminants : l’effet mâle, une alternative au traitement hormonal de synchronisation des chaleurs pour la pratique de l’insémination animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des GTV 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d’un collier accéléromètre pour la détection automatisée des chaleurs induites par traitement hormonal chez des chèvres Alpines désaisonnées et en bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'une supplémentation énergétique sur la réponse de chèvres alpines à l'effet mâle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the lenght of a progesterone treatment on the growth of the preovulatory follicle induced by the ram effect in anestrous ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Adib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Scientific Meeting AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). Lyon, FRA., Sep 2012, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du photopériodisme en élevage pour la maîtrise de la reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Congrès de la Société Francophone de Chronobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Physiologie de la Reproduction et des Comportements (0085)., Sep 2012, Loches, France. 60 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des périodes de mises-bas pour sécuriser des systèmes herbagers productifs et autonomes en élevage ovin allaitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du programme AGRIBIO3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melatonin-dependent timing of seasonal reproduction: molecular basis and practical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2012, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la durée d’un traitement progestatif sur la dynamique de croissance des follicules préovulatoires induits par effet mâle chez la brebis Ile de France en anœstrus saisonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Adib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flock-reprod: hormone-free non-seasonal or seasonal goat reproduction for a sustainable European goat-milk market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Avdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Barbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Branca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Colloque Scientifique de l'Association Européenne de Transfert Embryonnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Chester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme INRA de recherches en production ovine allaitante AB: de l'étude de verrous techniques à la conception de systèmes d'élevage innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France. pp.61-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des traitements photopériodiques sur le bien-être animal et sur la réponse immunitaire chez les ovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mansanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées du réseau francophone d'Immunologie des Animaux Domestiques (IAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Marcy l'Etoile, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des traitements photopériodiques sur le bien-être animal et sur la réponse immunitaire chez les ovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mansanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la saisonnalité de chèvres de race Alpine et Créole maintenues hors reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des périodes de mises bas pour sécuriser des systèmes en production ovine biologique allaitante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sepchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontre technique ovine régionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, St Genès Campanelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives à l'utilisation des hormones exogènes pour la maitrise de la reproduction des caprins laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Régionales de la Recherche et du Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Services déconcentrés d'appui à la recherche - Poitou-Charentes (0002)., Apr 2010, Saintes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a restrictive use of hormone on breeding and selection management in small ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lagriffoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality of reproduction in mammals: intimate regulatory mechanisms and practical implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts et limites de l'effet mâle pour la reproduction en contre-saison chez les ovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Nationales Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Saint Affrique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of goat reproduction and insemination for genetic improvement in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Piacere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International congress on animal reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0531.2008.01188.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise de la reproduction des chèvres et insémination dans le cadre du schéma de sélection sur la production laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Piacere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales des GTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise de la reproduction à contre saison chez les ovins: effets de facteurs d'élevage sur l'efficacité de l'effet mâle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recherches en Agriculture Biologique. De l'étude des verrous techniques à la conception de modèles de développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'état corporel et du niveau alimentaire sur la réponse des brebis limousines à l'effet mâle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2004 et 2005 - Département de Physiologie Animale et Système d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male-induced short oestrous and ovarian cycles in sheep and goats: a working hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lassoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gley Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Monniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium: Influence of nutrition and socio-sexual context on reproduction and survival of the young in goats and sheep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estado actual y perspectivas de la reproduccion caprina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Delgadillo-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Jornadas cientificas y 9. Internacionales de la Sociedad Espanola de Ovinotecnia y Caprinotecnia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Grenade, España. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle photoperiodique de la reproduction chez les ovins et caprins : principes et utilisation en élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Malpaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tricoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Congrès de la Société Francophone de Chronobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques alternatives aux traitements hormonaux de synchronisation des chaleurs et des ovulations : principes méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique Caprine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Chambray-les-Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARAMEL – CAractérisation de la part de RAyonnement lumineux utile aux traitements photopériodiques et à la sécrétion de MELatonine chez les caprins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Borderes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Physiologie Animale et Systèmes d'élevage INRAE 2022 (JAS PHASE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France. , pp.34, 2022, Recueil des résumés des crédits incitatifs - JAS 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la part de rayonnement lumineux utile aux traitements photopériodiques et à la sécrétion de mélatonine chez les caprins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bordères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France. ​Rencontres autour des Recherches sur les Ruminants, pp.388, 2022, 26ème Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une rotation de plusieurs boucs sexuellement actifs améliore la réponse à l’effet bouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bruneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Borderes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Weyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une alternance de 6 mois de jours longs et de jours naturels permet de réussir l’effet bouc en été sans mélatonine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de colliers-activimètres pour la détection automatisée de chaleurs induites et synchronisées par effet mâle, dans l’objectif de pratiquer l’insémination chez les caprins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exposition transitoire des chèvres à des boucs avant « effet male » interfère avec la cinétique de la réponse ovulatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Bruneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Borderes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Weyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la fertilité des chèvres à l’insémination réalisée 60h ou 65h après une synchronisation hormonale basée sur 2 injections de prostaglandine en saison sexuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López Sebastián</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Urrutia-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 24, 2019, 24èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traitements lumineux basés sur des jours « très longs » sont-ils une alternative à l’utilisation de mélatonine chez la chèvre?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delnia Ahmadpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la fertilité à l’IA après synchronisation hormonale sans progestagène ni PMSG en saison sexuelle couplée ou non à un effet bouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López Sebastián</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Urrutia-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 24, 2019, 24èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau traitement photopériodique pour synchroniser les ovulations par effet mâle en saison sexuelle sans utilisation d'hormones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delnia Ahmadpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchroniser les ovulations en saison sexuelle grâce à un nouveau traitement photopériodique combiné à l’effet mâle chez les caprins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Forgerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bruneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Borderes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Weyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 24, 2019, 24èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps de contact journalier nécessaire lors d’un effet mâle pour une reproduction efficace hors saison sexuelle chez les caprins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Forgerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Borderes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bruneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Weyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 24, 2019, 24èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serum metabolome analysis in doe kids for the identification of biomarkers of sexual precocity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Annual Conference of the European-Society-for-Domestic-Animal-Reproduction (ESDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bern, Switzerland. Wiley Online Library, Reproduction in Domestic Animals, 52 (Suppl. 3), 2017, Reproduction in Domestic Animals. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rda.13026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du délai d’insémination après traitement de synchronisation sur la réussite à l’IA chez la brebis de race Rouge de l’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.G. Merlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 2015, 22èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux outils pour réduire le recours aux hormones pour la gestion de la reproduction en élevage ovin et caprin : avis des éleveurs et des conseillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Frappat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Experton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gatien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 2015, 22èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact de l’activité sexuelle sur la croissance des chèvres existe en 1ère ainsi qu'en 2ème saison sexuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2015, 22èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The time of the anoestrous season and progesterone priming influence the growth of preovulatory follicles induced by the male effect in seasonal anestrous ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Adib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Annual Meeting of the Society for the Study of Reproduction (SSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Society for the Study of Reproduction</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Biology of Reproduction, Supplément, 2013, 46th Annual Meeting of the Society for the Study of Reproduction (SSR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étalement des mises bas : un élément de sécurisation des systèmes ovins-viande biologiques productifs et autonomes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DinABio 2013. Colloque National sur les Recherches en Agriculture Biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France. , 250 p., 2013, Recueil des résumés des présentations du colloque DinAbio 2013, 13-14 novembre 2013, Tours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement progestatif influence la durée de croissance des follicules préovulatoires induits par effet mâle chez la brebis en anoestrus saisonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Adib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Seillac, France. , 2012, 25ème Colloque Biotechnocentre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Européen : Flock-Reprod. Reproduction des chèvres sans hormones exogènes en saison ou hors saison sexuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques. Elevage Biologique - Sélection Animale, Diversité Génétique &amp; Agriculture Biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lons le Saunier, France. 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des hormones en élevage : les développements zootechniques et les préocupations de santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormones, santé publique et environnement. Rapport sur la science et la technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Numéro 28, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Rapport sur la Science et la Technologie, 978-2-86883-895-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir les cycles courts infertiles induits par « effet mâle » sans utilisation d’hormones chez les petits ruminants : influence d’une supplémentation alimentaire en acides gras polyinsaturés n-3 (SYNCHROMEGA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE, UMR Physiologie de la Reproduction et des Comportements. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion innovante de la reproduction caprine et pratique de l’effet mâle (MALEFIC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE, UMR Physiologie de la Reproduction et des Comportements. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of animal reproduction in small ruminants: seasonality - photoperiod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dufourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] auto-saisine. 2014, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet FLOCK-REPROD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 243520, Instituto Nacional de Investigación y Tecnología Agraria y Alimentaria (INIA); Instituto Nacional dos Recursos Biológicos (INRB); Università degli Studi di Sassari (UniSS); VEF; Ovidius University of Constanta; Aristotle University of Thessaloniki. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet FLOCK-REPROD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 243520, Instituto Nacional de Investigación y Tecnología Agraria y Alimentaria (INIA); Instituto Nacional dos Recursos Biológicos (INRB); Università degli Studi di Sassari (UniSS); VEF; Ovidius University of Constanta; Aristotle University of Thessaloniki. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet FLOCK-REPROD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 243520, Instituto Nacional de Investigación y Tecnología Agraria y Alimentaria (INIA); Instituto Nacional dos Recursos Biológicos (INRB); Università degli Studi di Sassari (UniSS); VEF; Ovidius University of Constanta; Aristotle University of Thessaloniki. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId312"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970588v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Pellicer-Rubio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Boulot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bidan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7445" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03860084v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Laignel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Thomas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2022.10.035" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500231v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kasal-Hoc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cogni&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.113096" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273340v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boissard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Antar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2021.104572" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623253v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dardente" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hazlerigg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.12775" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088631v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Decourt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Georgelin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214424" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626004v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Grizelj" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvijo Vince" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.1.2436" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833640v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Le Danvic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chanvallon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Experton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191169010481182E12" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619192v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624224v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kowalewska" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szczepkowska" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Herman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ja&#322;y&#324;ski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2016.11.018" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574911v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Forgerit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pougnard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bonn&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2015.11.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406200v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.04.045" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637278v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dartois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frappat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629643v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tuauden" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129855v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Adib" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lardic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-14-0263" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129714v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baril" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malpaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2012.11.010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN986X87-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129513v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bayala" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.H.N. Bassol&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belemtougri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Tamboura" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/rjmp.2011.180.188" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129563v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leboeuf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2010.08.029" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3P6S1SM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394406v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h30x-fy29" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129561v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bale Bayala" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Zongo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laya Sawadogo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667431v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tournadre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667400v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/f58p-we56" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656284v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Delgadillo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Manfredi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piac&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664639v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bernelas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Pougnard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2007.11.026" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVLM6TNG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659666v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piacere" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659323v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668571v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2008.01188.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-75VJHR62-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657581v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2006.03.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129169v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phelix Bruno Telefo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moundipa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licit&#233; M. Tchouanguep" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900626v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjess Lassoued" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gley Khaldi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006022" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667574v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2006.19.3.3491" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129136v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Hamadou Tamboura" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zongo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Traor&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671586v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sias" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferrato" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillouet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2004.09.008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129160v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Moundipa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Tchouanguep" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695914v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leboeuf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Maurel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Roy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694092v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695556v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combarnous" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698198v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magallon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981760v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fassier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boucherot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913626v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Boissieu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913161v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hardy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109101v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Poquet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loubiere" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guizard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coutant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillebastre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109100v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vial-Novella" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Somera" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Halzuet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fidelle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Laine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913197v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913575v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Besche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039640v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Huau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ricard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734666v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Gaudet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Laclie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734621v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Guilibastre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Noubel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738370v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790546v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743845v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talbot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ranger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745944v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Bouvier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749225v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746540v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195367v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745072v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745344v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Collet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189480v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sepchat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748068v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avdi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Barbas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Branca" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019773v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cabaret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747167v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mansanet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749138v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748766v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278829v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758464v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere Palhi&#232;re" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bouix" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lagriffoul" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751180v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752175v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thi&#233;ry" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819824v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758379v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755971v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753066v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755874v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lassoued" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825411v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Delgadillo-Sanchez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762228v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tricoire" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759924v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927555v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Borderes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927837v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bord&#232;res" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128873v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bruneteau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Weyers" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128907v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128822v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128898v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Bruneteau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738358v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez Sebasti&#225;n" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Urrutia-Lopez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Johnson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128652v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delnia Ahmadpour" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738369v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128642v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738368v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737555v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595688v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.13026" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744120v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Merlande" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743481v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frappat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Experton" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gatien" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dartois" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739583v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4087" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745430v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ssr.org/13Meeting.shtml" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195366v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747153v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824763v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guillouet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173447v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andr&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Briant" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academie-sciences.fr/archivage_site/activite/rapport/r2008.htm" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132673v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132617v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607726v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Gaunand" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dufourny" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798020v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rault" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boue" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808511v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808507v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970588v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Pellicer-Rubio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Boulot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bidan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7445" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03860084v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Laignel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Thomas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2022.10.035" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500231v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kasal-Hoc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cogni&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.113096" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273340v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boissard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Antar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2021.104572" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623253v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dardente" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hazlerigg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.12775" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088631v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Decourt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Georgelin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214424" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626004v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Grizelj" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvijo Vince" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.1.2436" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833640v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Le Danvic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chanvallon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Experton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191169010481182E12" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619192v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624224v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kowalewska" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szczepkowska" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Herman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ja&#322;y&#324;ski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2016.11.018" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574911v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Forgerit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pougnard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bonn&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2015.11.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406200v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.04.045" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637278v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dartois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frappat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629643v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tuauden" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129855v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Adib" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lardic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-14-0263" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129714v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baril" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malpaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2012.11.010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN986X87-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129563v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leboeuf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2010.08.029" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3P6S1SM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394406v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h30x-fy29" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129561v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bale Bayala" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Zongo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laya Sawadogo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129513v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bayala" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.H.N. Bassol&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belemtougri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Tamboura" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/rjmp.2011.180.188" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667431v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tournadre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667400v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/f58p-we56" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656284v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Delgadillo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Manfredi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piac&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664639v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bernelas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Pougnard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2007.11.026" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVLM6TNG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659666v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piacere" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659323v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668571v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2008.01188.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-75VJHR62-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657581v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2006.03.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129169v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phelix Bruno Telefo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moundipa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licit&#233; M. Tchouanguep" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667574v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2006.19.3.3491" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129136v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Hamadou Tamboura" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zongo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Traor&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900626v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjess Lassoued" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gley Khaldi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006022" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671586v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sias" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferrato" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillouet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2004.09.008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129160v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Moundipa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Tchouanguep" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695914v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leboeuf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Maurel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Roy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694092v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695556v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combarnous" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698198v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magallon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913161v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hardy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913626v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gil" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Boissieu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109101v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Poquet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loubiere" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guizard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coutant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillebastre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109100v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vial-Novella" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Somera" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Halzuet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fidelle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Laine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913197v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981760v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fassier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boucherot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913575v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Besche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734666v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Gaudet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Laclie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734621v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Guilibastre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Noubel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039640v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Huau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ricard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738370v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790546v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743845v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talbot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ranger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745944v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Bouvier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746540v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745072v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195367v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745344v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Collet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749225v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748068v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avdi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Barbas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Branca" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019773v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cabaret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747167v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mansanet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749138v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748766v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189480v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sepchat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278829v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758464v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere Palhi&#232;re" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bouix" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lagriffoul" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752175v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thi&#233;ry" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751180v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819824v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758379v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755971v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753066v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755874v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lassoued" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825411v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Delgadillo-Sanchez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762228v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tricoire" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759924v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927555v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Borderes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927837v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bord&#232;res" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128873v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bruneteau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Weyers" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128907v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128822v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128898v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Bruneteau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738358v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez Sebasti&#225;n" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Urrutia-Lopez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Johnson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128652v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delnia Ahmadpour" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738369v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128642v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738368v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737555v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595688v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.13026" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744120v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Merlande" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743481v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frappat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Experton" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gatien" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dartois" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739583v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4087" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745430v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ssr.org/13Meeting.shtml" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195366v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747153v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824763v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guillouet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173447v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andr&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Briant" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academie-sciences.fr/archivage_site/activite/rapport/r2008.htm" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132673v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132617v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607726v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Gaunand" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dufourny" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798020v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rault" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boue" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808511v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808507v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>