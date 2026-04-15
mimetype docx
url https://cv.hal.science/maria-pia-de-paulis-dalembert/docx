--- v0 (2026-03-24)
+++ v1 (2026-04-15)
@@ -1035,224 +1035,224 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (23)</w:t>
+        <w:t xml:space="preserve">Ouvrages (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rivolta di Caporetto, il confino, l’Europa. Storia e scrittura in Curzio Malaparte</w:t>
+                <w:t xml:space="preserve">Goliarda Sapienza tra le arti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ada Tosatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Pia De Paulis, Ada Tosatti (a cura di). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Franco Cesati Editore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 290 p., 2025, Strumenti di letteratura italiana, n. 126, Franco Musarra, 979-12-5496-244-2</w:t>
+              <w:t xml:space="preserve">, 297 p., 2026, Quaderni della Rassegna, 979-12-5496-360-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05020795v1</w:t>
+                <w:t xml:space="preserve">hal-05575145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’universo narrativo di Helena Janeczek tra impegno e invenzione. Storia, memoria e tempo presente</w:t>
+                <w:t xml:space="preserve">La rivolta di Caporetto, il confino, l’Europa. Storia e scrittura in Curzio Malaparte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Cesati Editore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 290 p., 2025, Strumenti di letteratura italiana, n. 126, Franco Musarra, 979-12-5496-244-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adelia Lucattini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-03814907v1</w:t>
+                <w:t xml:space="preserve">hal-05020795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curzio Malaparte e la cultura europea. Cartografia dei palinsesti letterari</w:t>
               </w:r>
@@ -1307,539 +1307,556 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03918136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senza traumi? Le ferite della storia e del presente nella creazione letteraria e artistica italiana del nuovo millennio</w:t>
+                <w:t xml:space="preserve">L’universo narrativo di Helena Janeczek tra impegno e invenzione. Storia, memoria e tempo presente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ada Tosatti</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adelia Lucattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franco Cesati Editore</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 268 p., 2021</w:t>
+                <w:t xml:space="preserve">Ketty Zanforlini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franco Cesati Editore. , 166 p., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03815037v1</w:t>
+                <w:t xml:space="preserve">hal-03814907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rileggere Bufalino. Temi e forme di un'opera plurale</w:t>
+                <w:t xml:space="preserve">Senza traumi? Le ferite della storia e del presente nella creazione letteraria e artistica italiana del nuovo millennio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ada Tosatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Paino</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2 (2021) (41), 316 p., 2021</w:t>
+                <w:t xml:space="preserve">Franco Cesati Editore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 268 p., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03904863v1</w:t>
+                <w:t xml:space="preserve">hal-03815037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1918-2018. Cento anni della Grande Guerra in Italia, Torino, Accademia University Press, « BHM »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rileggere Bufalino. Temi e forme di un'opera plurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Paino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Pia De Paulis, Marina Paino. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Belviso</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+                <w:t xml:space="preserve">Université Sorbonne Nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2 (2021) (41), 316 p., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833546v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dire i traumi dell’Italia del Novecento. Dall’esperienza alla creazione letteraria e artistica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1918-2018. Cento anni della Grande Guerra in Italia, Torino, Accademia University Press, « BHM »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Belviso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Franco Cesati Editore, 170, 384 p., 2020, (Quaderni della Rassegna), 978-88-7667-822-6</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03815032v1</w:t>
+                <w:t xml:space="preserve">hal-03833546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1918-2018. Cento anni della Grande Guerra in Italia</w:t>
+                <w:t xml:space="preserve">Dire i traumi dell’Italia del Novecento. Dall’esperienza alla creazione letteraria e artistica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accademia University Press</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brigitte Le Gouez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franco Cesati Editore, 170, 384 p., 2020, (Quaderni della Rassegna), 978-88-7667-822-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814994v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curzio Malaparte. Il trauma infinito della Grande Guerra,</w:t>
+                <w:t xml:space="preserve">1918-2018. Cento anni della Grande Guerra in Italia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Belviso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accademia University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franco Cesati Editore</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.4000/books.aaccademia.9139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814926v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce d’Eramo. Un’opera plurale crocevia dei saperi</w:t>
               </w:r>
@@ -1851,51 +1868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lucas Fiorato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Tosatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sapienza Università Editrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 401 p., 2019</w:t>
             </w:r>
           </w:p>
@@ -1916,1177 +1933,1248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cahier Malaparte</w:t>
+                <w:t xml:space="preserve">Curzio Malaparte. Il trauma infinito della Grande Guerra,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions de l'Herne</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 335 p., 2018</w:t>
+                <w:t xml:space="preserve">Franco Cesati Editore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 164 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03815774v1</w:t>
+                <w:t xml:space="preserve">hal-03814926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il trauma di Caporetto. Storia letteratura e arti</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cahier Malaparte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Pia De Paulis. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Giacone</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Frncesca Belviso, Maria Pia De Paulis, Alessandro Giacone. Accademia University Press, 2018</w:t>
+                <w:t xml:space="preserve">Editions de l'Herne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 335 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03825561v1</w:t>
+                <w:t xml:space="preserve">hal-03815774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il trauma di Caporetto. Storia, letteratura e arti</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Il trauma di Caporetto. Storia letteratura e arti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Belviso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Giacone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frncesca Belviso, Maria Pia De Paulis, Alessandro Giacone. Accademia University Press, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03814970v1</w:t>
+                <w:t xml:space="preserve">hal-03825561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassani nel suo secolo</w:t>
+                <w:t xml:space="preserve">Il trauma di Caporetto. Storia, letteratura e arti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Belviso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Giacone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accademia University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 344 p., 2018, BHM. La Biblioteca di ‘Historia Magistra’, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Pozzi Editore</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.4000/books.aaccademia.4262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815796v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuovi realismi: il caso italiano. Definizioni, questioni, prospettive</w:t>
+                <w:t xml:space="preserve">Bassani nel suo secolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Amrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, pp. 424, 2016, 9788898-716302</w:t>
+                <w:t xml:space="preserve">Giorgio Pozzi Editore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 426 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01412970v1</w:t>
+                <w:t xml:space="preserve">hal-03815796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il romanzo di Ferrara de Giorgio Bassani. Réalisme et réécritures littéraires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Nuovi realismi: il caso italiano. Definizioni, questioni, prospettive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Maria Pia De Paulis-Dalembert. </w:t>
+              <w:t xml:space="preserve">Maria Pia De Paulis-Dalembert, Silvia Contarini, Ada Tosatti. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris, Presses Sorbonne Nouvelle</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp. 234, 2015, 978-2-87854-668-2</w:t>
+                <w:t xml:space="preserve">Massa, Transeuropa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 424, 2016, 9788898-716302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412986v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il teatro di Dario Fo tra Storia, politica e società</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Il romanzo di Ferrara de Giorgio Bassani. Réalisme et réécritures littéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Pia De Paulis-Dalembert. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firenze, Franco Cesati Editore</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp. 150, 2014, 978-88-7667-510-2</w:t>
+                <w:t xml:space="preserve">Paris, Presses Sorbonne Nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 234, 2015, 978-2-87854-668-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01412713v1</w:t>
+                <w:t xml:space="preserve">hal-01412986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire et réalités dans le roman policier italien contemporain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Il teatro di Dario Fo tra Storia, politica e società</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toulouse, Presses universitaires du Mirail</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp. 260, 2013, 978-2-8107-0279-4</w:t>
+                <w:t xml:space="preserve">Firenze, Franco Cesati Editore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 150, 2014, 978-88-7667-510-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01412959v1</w:t>
+                <w:t xml:space="preserve">hal-01412713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sicile(s) d’aujourd’hui</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Histoire et réalités dans le roman policier italien contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris, Presses Sorbonne Nouvelle</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp. 228, 2011, 978-2-87854-552-4</w:t>
+                <w:t xml:space="preserve">Toulouse, Presses universitaires du Mirail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 260, 2013, 978-2-8107-0279-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01413032v1</w:t>
+                <w:t xml:space="preserve">hal-01412959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Italie en « jaune » et « noir ». La littérature policière de 1990 à nos jours</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Sicile(s) d’aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Maria Pia De Paulis-Dalembert. </w:t>
+              <w:t xml:space="preserve">Dominique Budor, Maria Pia De Paulis-Dalembert. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris, Presses Sorbonne Nouvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp. 289, 2010, 978-2-87854-488-6</w:t>
+              <w:t xml:space="preserve">, pp. 228, 2011, 978-2-87854-552-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717056v1</w:t>
+                <w:t xml:space="preserve">hal-01413032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Papini. Culture et identité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">L’Italie en « jaune » et « noir ». La littérature policière de 1990 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Pia De Paulis-Dalembert. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toulouse, Presses Universitaires du Mirail</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.188, 2007, 978-2-85816-904-7</w:t>
+                <w:t xml:space="preserve">Paris, Presses Sorbonne Nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 289, 2010, 978-2-87854-488-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717023v1</w:t>
+                <w:t xml:space="preserve">hal-01717056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Italie entre le XXe et le XXIe siècle : la transition infinie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Giovanni Papini. Culture et identité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris, Presses Sorbonne Nouvelle</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp. 188, 2006</w:t>
+                <w:t xml:space="preserve">Toulouse, Presses Universitaires du Mirail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.188, 2007, 978-2-85816-904-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717117v1</w:t>
+                <w:t xml:space="preserve">hal-01717023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’Italie entre le XXe et le XXIe siècle : la transition infinie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Pia De Paulis-Dalembert. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris, Presses Sorbonne Nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 188, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Autour de Montale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maria Pia De Paulis-Dalembert, Mariella Colin. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris, Presses Sorbonne Nouvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 62, Chroniques italiennes, pp. 174, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (42)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La scrittura del confino di Curzio Malaparte a Lipari: un confronto con i Tristia di Ovidio</w:t>
+                <w:t xml:space="preserve">«Oggi rinasco o forse nasco per la prima volta». Lettere aperte alla madre o il filo di Goliarda nel labirinto del passato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Maria Pia De Paulis. </w:t>
+              <w:t xml:space="preserve">Maria Pia De Paulis, Ada Tosatti (a cura di). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Curzio Malaparte e la cultura europea. Cartografia dei palinsesti letterari</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+              <w:t xml:space="preserve">Goliarda Sapienza tra le arti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Goliarda Sapienza tra le arti (270), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Cesati Editore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 85-110, 2022, https://www.francocesatieditore.com/catalogo/curzio-malaparte-e-la-cultura-europea/</w:t>
+              <w:t xml:space="preserve">, p. 83-119, 2026, Quaderni della Rassegna, 979-12-5496-360-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03918180v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduzione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3106,3486 +3194,3572 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Cesati Editore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 9-21, 2022, 979-12-5496-026-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03918154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduzione a Senza traumi?</w:t>
+                <w:t xml:space="preserve">La scrittura del confino di Curzio Malaparte a Lipari: un confronto con i Tristia di Ovidio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Maria Pia De Paulis, Ada Tosatti. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Pia De Paulis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Senza traumi? Le ferite della storia e del presente nella creazione letteraria e artistica italiana del nuovo millennio</w:t>
+              <w:t xml:space="preserve">Curzio Malaparte e la cultura europea. Cartografia dei palinsesti letterari</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Cesati Editore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 11-19, 2021</w:t>
+              <w:t xml:space="preserve">, p. 85-110, 2022, https://www.francocesatieditore.com/catalogo/curzio-malaparte-e-la-cultura-europea/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03816099v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traumi, tracce e postmemoria: la scrittura dell’estremo negli anni Zero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maria Pia De Paulis, Ada Tosatti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Senza traumi? Le ferite della storia e del presente nella creazione letteraria e artistica italiana del nuovo millennio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Cesati Editore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 23-51., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduzione à 1918-2018. Cento anni della Grande Guerra in Italia</w:t>
+                <w:t xml:space="preserve">Introduzione a Senza traumi?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Maria Pia De Paulis, Francesca Belviso. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ada Tosatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Pia De Paulis, Ada Tosatti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1918-2018. Cento anni della Grande Guerra in Italia</w:t>
+              <w:t xml:space="preserve">Senza traumi? Le ferite della storia e del presente nella creazione letteraria e artistica italiana del nuovo millennio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Cesati Editore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 11-19, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815822v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1946-1949: l’Italia, la Francia e l’Europa del dopoguerra. Il Diario di uno straniero a Parigi e dintorni</w:t>
+                <w:t xml:space="preserve">Introduzione à 1918-2018. Cento anni della Grande Guerra in Italia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Beatrice Baglivo, Beatrice Manetti, Emmanuel Mattiato et Barbara Meazzi. </w:t>
+              <w:t xml:space="preserve">Maria Pia De Paulis, Francesca Belviso. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Curzio Malaparte e la ricerca dell’identità europea</w:t>
+              <w:t xml:space="preserve">1918-2018. Cento anni della Grande Guerra in Italia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accademia University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. VII-XXIX., 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.aaccademia.9139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires Savoie Mont Blanc</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03815826v1</w:t>
+                <w:t xml:space="preserve">hal-03815822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduzione a Dire i traumi dell’Italia del Novecento</w:t>
+                <w:t xml:space="preserve">1946-1949: l’Italia, la Francia e l’Europa del dopoguerra. Il Diario di uno straniero a Parigi e dintorni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Maria Pia De Paulis, Viviana Agostini-Ouafi, Sarah Amrani, Brigitte le Gouez. </w:t>
+              <w:t xml:space="preserve">Beatrice Baglivo, Beatrice Manetti, Emmanuel Mattiato et Barbara Meazzi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dire i traumi dell’Italia del Novecento. Dall’esperienza alla creazione letteraria e artistica</w:t>
+              <w:t xml:space="preserve">Curzio Malaparte e la ricerca dell’identità europea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Savoie Mont Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 397-423., 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franco Cesati Editore</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03816107v1</w:t>
+                <w:t xml:space="preserve">hal-03815826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dal silenzio alla parola: questioni e forme per dire il trauma</w:t>
+                <w:t xml:space="preserve">Introduzione a Dire i traumi dell’Italia del Novecento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maria Pia De Paulis, Viviana Agostini-Ouafi, Sarah Amrani, Brigitte le Gouez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dire i traumi dell’Italia del Novecento. Dall’esperienza alla creazione letteraria e artistica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Cesati Editore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 23-50, 2020</w:t>
+              <w:t xml:space="preserve">, p. 11-20, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03816109v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface à l’ouvrage de Ludovica Cantarutti, Récit per Albert Camus</w:t>
+                <w:t xml:space="preserve">Dal silenzio alla parola: questioni e forme per dire il trauma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Pia De Paulis, Viviana Agostini-Ouafi, Sarah Amrani, Brigitte le Gouez. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Récit per Albert Camus</w:t>
+              <w:t xml:space="preserve">Dire i traumi dell’Italia del Novecento. Dall’esperienza alla creazione letteraria e artistica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aracne Editrice</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, p. 9-13., 2019</w:t>
+                <w:t xml:space="preserve">Franco Cesati Editore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 23-50, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815801v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dire il fallimento del “sogno della ribellione violenta. La poetica della discontinuità in Nucleo Zero</w:t>
+                <w:t xml:space="preserve">Préface à l’ouvrage de Ludovica Cantarutti, Récit per Albert Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Luce D’Eramo. Un’opera plurale crocevia dei saperi</w:t>
+              <w:t xml:space="preserve">Récit per Albert Camus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, p. 227-248, 2019</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aracne Editrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 9-13., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03816111v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ritirata del Friuli di Ardengo Soffici :un trauma tra scrittura di sé e scrittura della Storia</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dire il fallimento del “sogno della ribellione violenta. La poetica della discontinuità in Nucleo Zero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Pia De Paulis, Corinne Lucas-Fiorato, Ada Tosatti. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il trauma di Caporetto. Storia, letteratura e arti</w:t>
+              <w:t xml:space="preserve">Luce D’Eramo. Un’opera plurale crocevia dei saperi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sapienza Università Editrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 227-248, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.aaccademia.4364⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01717422v1</w:t>
+                <w:t xml:space="preserve">hal-03816111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulle “soglie”: la scrittura totale di Malaparte tra testo e paratesto</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Maria Pia De Paulis-Dalembert. </w:t>
+                <w:t xml:space="preserve">Malaparte et la littérature : de la théorie à la praxis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Pia De Paulis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Curzio Malaparte. Esperienza e scrittura</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, web 35 Chroniques italiennes (1/2018), , pp.235-269, 2018</w:t>
+              <w:t xml:space="preserve">Cahier de l'Herne Malaparte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de l'Herne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 235-240., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717020v1</w:t>
+                <w:t xml:space="preserve">hal-03815805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Papini: letteratura e attività letteraria sul fronte interno</w:t>
+                <w:t xml:space="preserve">Malaparte. Perspectives d’une mosaïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Autre front / Il fronte interno. Art, culture et propagande dans les villes italiennes de l’arrière</w:t>
+              <w:t xml:space="preserve">Cahier de l'Herne Malaparte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, p. 25-38, 2018</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de l'Herne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 11-15., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03816129v1</w:t>
+                <w:t xml:space="preserve">hal-03815802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Grande Guerre… pour en finir</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La ritirata del Friuli di Ardengo Soffici :un trauma tra scrittura di sé e scrittura della Storia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier de l'Herne Malaparte</w:t>
+              <w:t xml:space="preserve">Il trauma di Caporetto. Storia, letteratura e arti</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accademia University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.aaccademia.4364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815804v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esperienza e scrittura. Una specularità artistica</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Sulle “soglie”: la scrittura totale di Malaparte tra testo e paratesto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maria Pia De Paulis-Dalembert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Curzio Malaparte. Esperienza e scrittura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, web 35 (1/2018), , pp.1-20, 2018</w:t>
+              <w:t xml:space="preserve">, web 35 Chroniques italiennes (1/2018), , pp.235-269, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717018v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malaparte. Perspectives d’une mosaïque</w:t>
+                <w:t xml:space="preserve">Giovanni Papini: letteratura e attività letteraria sul fronte interno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Manuela Bertone, Barbara Meazzi. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier de l'Herne Malaparte</w:t>
+              <w:t xml:space="preserve">L’Autre front / Il fronte interno. Art, culture et propagande dans les villes italiennes de l’arrière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, p. 11-15., 2018</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Université Côte d'Azur, Les Cahiers de la Méditerranée, n° 97/1, décembre 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 25-38, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815802v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malaparte et la littérature : de la théorie à la praxis</w:t>
+                <w:t xml:space="preserve">La Grande Guerre… pour en finir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maria Pia De Paulis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier de l'Herne Malaparte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions de l'Herne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 235-240., 2018</w:t>
+              <w:t xml:space="preserve">, p. 91-92., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815805v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lacerba (agosto 1914-maggio 1915) : la percezione del nemico tra geopolitica e mito</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Esperienza e scrittura. Una specularità artistica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alessandro Baldacci. </w:t>
+              <w:t xml:space="preserve">Maria Pia De Paulis-Dalembert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dal nemico alla coralità: immagini ed esperienze dell’altro nelle rappresentazioni della guerra degli ultimi cento anni</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp. 29-37, 2017</w:t>
+              <w:t xml:space="preserve">Curzio Malaparte. Esperienza e scrittura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, web 35 (1/2018), , pp.1-20, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717401v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il palinsesto letterario del Romanzo di Ferrara</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Antonello Perli. </w:t>
+                <w:t xml:space="preserve">Lacerba (agosto 1914-maggio 1915) : la percezione del nemico tra geopolitica e mito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alessandro Baldacci. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il tempo dello spirito. Saggi per il centenario della nascita di Giorgio Bassani</w:t>
+              <w:t xml:space="preserve">Dal nemico alla coralità: immagini ed esperienze dell’altro nelle rappresentazioni della guerra degli ultimi cento anni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firenze, LoGisma Editore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 29-37, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edizioni Sinestesie</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03815810v1</w:t>
+                <w:t xml:space="preserve">hal-01717401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poesia, Ars, Veritas</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Sarah Amrani ; Maria Pia De Paulis-Dalembert. </w:t>
+                <w:t xml:space="preserve">Il palinsesto letterario del Romanzo di Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antonello Perli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bassani nel suo secolo</w:t>
+              <w:t xml:space="preserve">Il tempo dello spirito. Saggi per il centenario della nascita di Giorgio Bassani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edizioni Sinestesie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 81-101, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Pozzi Editore</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01513484v1</w:t>
+                <w:t xml:space="preserve">hal-03815810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ritratto di un’epoca, ritratto di sé : Di là dal cuore</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Maria Pia De Paulis, Sarah Amrani. </w:t>
+                <w:t xml:space="preserve">Poesia, Ars, Veritas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sarah Amrani ; Maria Pia De Paulis-Dalembert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bassani nel suo secolo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Pozzi Editore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 133-159, 2017</w:t>
+              <w:t xml:space="preserve">, pp.9-24, 2017, Bassaniana, 9788896117743</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03816135v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il palinsesto letterario del Romanzo di Ferrara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">XIV, , pp.81-101, 2017, Il tempo dello spirito. Saggi per il centenario della nascita di Giorgio Bassani</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la ville carton-pâte au “sublime métropolitain” : Milan symbole de la modernité urbaine dans l’œuvre noire de Giorgio Scerbanenco</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Francesco D’Antonio, Myriam Chopin </w:t>
+                <w:t xml:space="preserve">Ritratto di un’epoca, ritratto di sé : Di là dal cuore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Pia De Paulis, Sarah Amrani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La théâtralisation de l’espace urbain </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paris, Orizons, pp. 59-75, 2017, 979-10-309-0119-1</w:t>
+              <w:t xml:space="preserve">Bassani nel suo secolo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Pozzi Editore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 133-159, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01429577v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I savi artifici delle voci</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Manuela Bertone, Barbara Meazzi. </w:t>
+                <w:t xml:space="preserve">De la ville carton-pâte au “sublime métropolitain” : Milan symbole de la modernité urbaine dans l’œuvre noire de Giorgio Scerbanenco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francesco D’Antonio, Myriam Chopin </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Curiosa di mestiere. Saggi su Dacia Maraini</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, p. 17-30., 2017</w:t>
+              <w:t xml:space="preserve">La théâtralisation de l’espace urbain </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, Orizons, pp. 59-75, 2017, 979-10-309-0119-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815811v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I savi artifici delle voci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Manuela Bertone; Barbara Meazzi. </w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Manuela Bertone, Barbara Meazzi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Curiosa di mestiere. Saggi su Dacia Maraini</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ETS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 17-30., 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edizioni ETS</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01430903v1</w:t>
+                <w:t xml:space="preserve">hal-03815811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non si paga ! Non si paga ! Modernità di una commedia sul tragico quotidiano</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">I savi artifici delle voci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Silvia Contarini, Monica Jansen, Stefania Ricciardi. </w:t>
+              <w:t xml:space="preserve">Manuela Bertone; Barbara Meazzi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le culture del precariato. Pensiero, azione, narrazione</w:t>
+              <w:t xml:space="preserve">Curiosa di mestiere. Saggi su Dacia Maraini</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edizioni ETS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verona, Ombre corte</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01413058v1</w:t>
+                <w:t xml:space="preserve">hal-01430903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire la réalité : la poétique de l’indicible à l’épreuve de la symbolisation littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maria Pia De Paulis-Dalembert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il romanzo di Ferrara de Giorgio Bassani. Réalisme et réécritures littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris, Presses Sorbonne Nouvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 7-34, 2015, 978-2-87854-668-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Punition maternelle, expiation filiale, violence sur autrui. Une symbolique non résolue au croisement des genres narratifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Non si paga ! Non si paga ! Modernità di una commedia sul tragico quotidiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Philippe Audegean, Valeria Giannetti-Karsenti. </w:t>
+              <w:t xml:space="preserve">Silvia Contarini, Monica Jansen, Stefania Ricciardi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scénographies de la punition dans la culture italienne moderne et contemporaine</w:t>
+              <w:t xml:space="preserve">Le culture del precariato. Pensiero, azione, narrazione</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verona, Ombre corte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 175-189, 2015, 9788897-522973</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris, Presses Sorbonne Nouvelle</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01413464v1</w:t>
+                <w:t xml:space="preserve">hal-01413058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Histoire en jeu : Aigues-Mortes, 1893 / “Sale août” de Serge Valletti, 2010</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Punition maternelle, expiation filiale, violence sur autrui. Une symbolique non résolue au croisement des genres narratifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Audegean, Valeria Giannetti-Karsenti. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’événement à l’épreuve des arts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, 2013, 978-2878546064</w:t>
+              <w:t xml:space="preserve">Scénographies de la punition dans la culture italienne moderne et contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris, Presses Sorbonne Nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.171-187, 2014, 978-2-87854-622-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05056842v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mots et images : le bombardement de Guernica</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’Histoire en jeu : Aigues-Mortes, 1893 / “Sale août” de Serge Valletti, 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Landron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Billi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Brizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Budor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'événement à l'épreuve des arts</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp. 51-66, 2013, 9782878546064</w:t>
+              <w:t xml:space="preserve">L’événement à l’épreuve des arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, 2013, 978-2878546064</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413475v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05056842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faits divers occultés et devoir de mémoire chez Camilleri: La strage dimenticata et Le pecore e il pastore</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Mots et images : le bombardement de Guernica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Véronique Abbruzzetti et Anne Boulé. </w:t>
+              <w:t xml:space="preserve">Dominique Budor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecritures italiennes du fait divers</w:t>
+              <w:t xml:space="preserve">L'événement à l'épreuve des arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris, Presses Sorbonne Nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 51-66, 2013, 9782878546064</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01413486v1</w:t>
+                <w:t xml:space="preserve">hal-01413475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Sicile entre mémoire et devenir</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Faits divers occultés et devoir de mémoire chez Camilleri: La strage dimenticata et Le pecore e il pastore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dominique Budor, Maria Pia De Paulis-Dalembert. </w:t>
+              <w:t xml:space="preserve">Véronique Abbruzzetti et Anne Boulé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sicile(s) d'aujourd'hui</w:t>
+              <w:t xml:space="preserve">Ecritures italiennes du fait divers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-192, 2012, 978-2-87854-571-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris, Presses Sorbonne Nouvelle</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01416017v1</w:t>
+                <w:t xml:space="preserve">hal-01413486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palerme &amp;quot;noire&amp;quot; et je(u) littéraire: la trilogie de Santo Piazzese</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">La Sicile entre mémoire et devenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dominique Budor et Maria Pia De Paulis-Dalembert. </w:t>
+              <w:t xml:space="preserve">Dominique Budor, Maria Pia De Paulis-Dalembert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sicile(s) d'aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris, Presses Sorbonne Nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.203-206, 2011, 978-2-87854-552-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris, Presses Sorbonne Nouvelle</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01413491v1</w:t>
+                <w:t xml:space="preserve">hal-01416017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giornale di guerra e di prigionia : discontinuità narrativa e totalità del dir(si). Per una guerra interiore a futura memoria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Palerme &amp;quot;noire&amp;quot; et je(u) littéraire: la trilogie de Santo Piazzese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Christophe Mileschi. </w:t>
+              <w:t xml:space="preserve">Dominique Budor et Maria Pia De Paulis-Dalembert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les écrivains italiens et la Grande Guerre</w:t>
+              <w:t xml:space="preserve">Sicile(s) d'aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris, Presses Sorbonne Nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.97-111, 2011, 9782878545524</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrativa, Presses universitaires de Paris Ouest, 2010</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01719657v1</w:t>
+                <w:t xml:space="preserve">hal-01413491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrado Augias, Quella mattina di luglio (1995) : la capitolazione del fascismo tra finzione poliziesca e realtà storica</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Giornale di guerra e di prigionia : discontinuità narrativa e totalità del dir(si). Per una guerra interiore a futura memoria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Monica Jansen, Yasmina Khamal </w:t>
+              <w:t xml:space="preserve">Christophe Mileschi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memoria in noir</w:t>
+              <w:t xml:space="preserve">Les écrivains italiens et la Grande Guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narrativa, Presses universitaires de Paris Ouest, 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 43-62, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruxelles, P.I.E. Peter Lang, 2010</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01719649v1</w:t>
+                <w:t xml:space="preserve">hal-01719657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oblio della storia e pena sociale in Macaronì di Francesco Guccini e Loriano Macchiavelli</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Corrado Augias, Quella mattina di luglio (1995) : la capitolazione del fascismo tra finzione poliziesca e realtà storica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Claudio Milanesi </w:t>
+              <w:t xml:space="preserve">Monica Jansen, Yasmina Khamal </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il romanzo poliziesco. La storia, la memoria. Italia</w:t>
+              <w:t xml:space="preserve">Memoria in noir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruxelles, P.I.E. Peter Lang, 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.157-177, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bologna, Astraea Editrice &amp; Centre aixois d’études romanes</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01719665v1</w:t>
+                <w:t xml:space="preserve">hal-01719649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les manifestes futuristes de Marinetti entre français et italien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Oblio della storia e pena sociale in Macaronì di Francesco Guccini e Loriano Macchiavelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cécile Berger, Antonella Capra et Jean Nimis. </w:t>
+              <w:t xml:space="preserve">Claudio Milanesi </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux du plurilinguisme dans la littérature italienne</w:t>
+              <w:t xml:space="preserve">Il romanzo poliziesco. La storia, la memoria. Italia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bologna, Astraea Editrice &amp; Centre aixois d’études romanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 31-48, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toulouse, Presses de l’Université Toulouse-Le Mirail</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01719672v1</w:t>
+                <w:t xml:space="preserve">hal-01719665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malaparte, un écrivain impérialiste ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Les manifestes futuristes de Marinetti entre français et italien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Philippe Foro, Alberto Bianco </w:t>
+              <w:t xml:space="preserve">Cécile Berger, Antonella Capra et Jean Nimis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Idée impériale et impérialisme dans l’Italie fasciste</w:t>
+              <w:t xml:space="preserve">Les enjeux du plurilinguisme dans la littérature italienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toulouse, Presses de l’Université Toulouse-Le Mirail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 341-357, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toulouse, Presses de l’université Toulouse-Le Mirail</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01719680v1</w:t>
+                <w:t xml:space="preserve">hal-01719672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’écriture fragmentaire à l’achèvement impossible : &amp;quot;La Terra Promessa&amp;quot; de Giuseppe Ungaretti</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Malaparte, un écrivain impérialiste ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dominique Budor, Denis Ferraris. </w:t>
+              <w:t xml:space="preserve">Philippe Foro, Alberto Bianco </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Objets inachevés de l’écriture</w:t>
+              <w:t xml:space="preserve">Idée impériale et impérialisme dans l’Italie fasciste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toulouse, Presses de l’université Toulouse-Le Mirail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 21-48, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris, Presses Sorbonne Nouvelle</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01719725v1</w:t>
+                <w:t xml:space="preserve">hal-01719680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Francia e i Francesi nel secolo XX osservati da un Italiano : Giuseppe Prezzolini</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">De l’écriture fragmentaire à l’achèvement impossible : &amp;quot;La Terra Promessa&amp;quot; de Giuseppe Ungaretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yves Panafieu. </w:t>
+              <w:t xml:space="preserve">Dominique Budor, Denis Ferraris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’altérité française. Stéréotypes et représentation italienne de l’altérité française</w:t>
+              <w:t xml:space="preserve">Objets inachevés de l’écriture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris, Presses Sorbonne Nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.201-221, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rennes, Presses de l’Université Rennes 2</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01719733v1</w:t>
+                <w:t xml:space="preserve">hal-01719725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pescara à l’orée du XXe siècle : la “ville-jardin” de l’architecture liberty</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">La Francia e i Francesi nel secolo XX osservati da un Italiano : Giuseppe Prezzolini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Luc Nardone. </w:t>
+              <w:t xml:space="preserve">Yves Panafieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">D’Adriatique et d’Italie</w:t>
+              <w:t xml:space="preserve">L’altérité française. Stéréotypes et représentation italienne de l’altérité française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rennes, Presses de l’Université Rennes 2</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 171-181, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toulouse, Presses de l’Université Toulouse-Le Mirail</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01719744v1</w:t>
+                <w:t xml:space="preserve">hal-01719733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pescara à l’orée du XXe siècle : la “ville-jardin” de l’architecture liberty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Luc Nardone. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D’Adriatique et d’Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toulouse, Presses de l’Université Toulouse-Le Mirail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 97-136, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rassegna bibliografica de La Voce (1908-1916)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Diana Rüesch e Bruno Somalvico </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Voce e l’Europa. Il movimento fiorentino de La Voce. Dall’identità culturale italiana all’identità culturale europea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roma, Presidenza del Consiglio dei Ministri, Dipartimento per l’informazione e l’editoria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 501-540, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6595,1224 +6769,1224 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liste e costruzione narrativa: la sfida di Gesualdo Bufalino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finzioni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, vol. 4 (7), pp. 148-167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.6092/issn.2785-2288/20453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GIOVANNI PAPINI: VITA E SCRITTURA DURANTE LA GRANDE GUERRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques italiennes (Imprimé)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2023 (web 45 (2/2023)), pp. 255-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GIUSEPPE PREZZOLINI E «LA VOCE»: DALL’IDEALISMO MILITANTE ALL’INTERVENTISMO ANTITEDESCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques italiennes (Imprimé)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, série web 43, pp. 259-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esperienza e poetica del trauma di guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques italiennes (Imprimé)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2 (2021) (41 Rileggere Bufalino. Temi e forme di un'opera plurale), p. 21-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rappresentazione del nemico tedesco tra Zivilisation e Kultur nella propaganda di Papini e Soffici (Lacerba agosto 1914-maggio 1915)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques italiennes (Imprimé)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 30, pp.86-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il viaggio di Johan Padan. L’affabulazione di un giullare per un mondo nuovo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Pinocchio nelle riscritture artistiche di Lorenzo Mattotti e Enzo d’Alò</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Avatars du conte au XXe et XXIe siècles, 8, https://preo.u-bourgogne.fr/textesetcontextes/index.php?id=411</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416027v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pinocchio nelle riscritture artistiche di Lorenzo Mattotti e Enzo d’Alò</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Il viaggio di Johan Padan. L’affabulazione di un giullare per un mondo nuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Italies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Voyages de papier. Hommage à Brigitte Urbani, 17/18, pp.713-730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/italies.4944⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412562v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sapore/ sapere nell’universo immaginario di Camilleri-Montalbano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques italiennes (Imprimé)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, NOURRIR / SE NOURRIR DANS LA CULTURE ITALIENNE - XVIe-XXIe SIECLES, 21, pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Due imperi… mancati : dal disimpegno di Perelà alla riconquista della Storia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques italiennes (Imprimé)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 17, pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. T. Marinetti : la réécriture de l’imaginaire symboliste et futuriste entre le français et l’italien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques italiennes (Imprimé)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, n° 12 (4/2007), série web, pp.1-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poesia (1905-1909) ou la reformulation d’une organisation moderne de la culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques italiennes (Imprimé)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, n° 50/51, pp. 5-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le letture francesi di Camillo Sbarbaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il Lettore di Provincia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, Ravenna, a. XXIV, fasc. 84, settembre 1992, pp. 31-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studi montaliani in Francia : opere di critica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, n° 270, 3e trim. 1989, pp. 37-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montale fu lettore di Mallarmé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, n° 8, janvier 1989, pp. 79-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il primo Montale e Mallarmé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, n° 260, 1° trim. 1987, pp. 133-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studi montaliani in Francia : le traduzioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, n° 263, 4e trim. 1987, pp. 83-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quale poesia per il futuro ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, n° 262, 3e trim. 1987, pp. 157-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7822,526 +7996,526 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritratto di un’epoca, ritratto di sé : Di là dal cuore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bassani dans son siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sarah Amrani; Maria Pia De Paulis-Dalembert, Feb 2016, Université Sorbonne Nouvelle-Paris 3, France. pp.133-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La poetica della discontinuità in Nucleo Zero : dire il fallimento del “sogno della ribellione violenta” nel tempo presente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Luce D’Eramo. Une œuvre plurielle à la croisée des savoirs et des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ada Tosatti; Maria Pia De Paulis-Dalembert, Jun 2016, Université Sorbonne Nouvelle-Paris 3, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovani Papini : letteratura e scrittura di guerra nel fronte interno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Autre front/ il fronte interno : le conflit sans combats dans les villes italiennes de l’arrière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Manuela Bertone; Barbara Meazzi; Serge Milan; Francesca Sensini, Nov 2016, Université Nice Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Voce (agosto 1914-giugno 1915) : l’interventismo di Giuseppe Prezzolini dall’idealismo militante all’antigermanesimo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Italiens et la Grande Guerre 1914-1918/2015-2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stefano Magni, Nov 2015, Université AMU, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Voce (agosto 1914-giugno 1915) : l’interventismo di Giuseppe Prezzolini dall’idealismo militante all’antigermanesimo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Italiens et la Grande Guerre 1914-1918/2015-2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stefano Magni, Nov 2015, Université d'Aix-Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lacerba (agosto 1914-maggio 1915) : la percezione del nemico tra geopolitica e mito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dal nemico alla coralità: immagini ed esperienze dell’altro nelle rappresentazioni della guerra degli ultimi cento anni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alessandro Baldacci, Oct 2014, Université de Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la ville carton-pâte au “sublime métropolitain” : Milan symbole de la modernité urbaine dans l’œuvre noire de Giorgio Scerbanenco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La théâtralisation de l’espace urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Francesco D’Antonio; Myriam Chopin-Pagotto, Nov 2012, Université de Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId167"/>
+      <w:footerReference w:type="default" r:id="rId170"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8409,51 +8583,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="172742A8"/>
+    <w:nsid w:val="EAAD7490"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8557,51 +8731,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FDEBEAB7"/>
+    <w:nsid w:val="C381CA85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8705,51 +8879,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="CE1F7D4E"/>
+    <w:nsid w:val="74286B10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8853,51 +9027,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C1D89EEF"/>
+    <w:nsid w:val="CE9A903F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9001,51 +9175,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="C91AF3A2"/>
+    <w:nsid w:val="E6B84C68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9149,51 +9323,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="66349EF8"/>
+    <w:nsid w:val="55D9F35D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9297,51 +9471,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="D45EC3B8"/>
+    <w:nsid w:val="9CB4B24B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9445,51 +9619,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="98373BD5"/>
+    <w:nsid w:val="E3CD7529"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9697,51 +9871,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-pia-de-paulis-dalembert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5445-8891" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110915054" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/42140544" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000046516257" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-05020795v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia De Paulis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francocesatieditore.com/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814907v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelia Lucattini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketty Zanforlini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03918136v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francocesatieditore.com/catalogo/curzio-malaparte-e-la-cultura-europea/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815037v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Tosatti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francocesatieditore.com/catalogo/senza-traumi/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03904863v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Paino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/chroniques-italiennes-recherche-par-numero-page-1-441707.kjsp?RH=1488359347838" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03833546v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Belviso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815032v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Agostini-Ouafi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amrani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Gouez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814994v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/aaccademia/9139" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.aaccademia.9139" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814926v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francocesatieditore.com/catalogo/curzio-malaparte-il-trauma-infinito-della-grande-guerra/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815010v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lucas Fiorato" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editricesapienza.it/node/7894" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03815774v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelherne.com/publication/cahier-curzio-malaparte/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03825561v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giacone" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814970v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/aaccademia/4262?lang=fr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.aaccademia.4262" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03815796v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.giorgiopozzieditore.it/collane/bassaniana/65-bassani-nel-suo-secolo-a-cura-di-sarah-amrani-e-maria-pia-de-paulis-dalembert.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01412970v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia de Paulis-Dalembert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.transeuropaedizioni.it/dettaglio_libro.php?id_libro=230" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01412986v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/il-romanzo-di-ferrara-de-giorgio-bassani-realisme-et-reecritures-litteraires" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01412713v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.francocesatieditore.com/catalogo/il-teatro-di-dario-fo-tra-storia-politica-e-societa/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01412959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Histoire-et-realites-dans-le-roman~.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01413032v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/siciles-daujourdhui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01717056v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psn/7190" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01717023v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Giovanni-PAPINI~.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01717117v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/litalie-entre-le-xxe-et-le-xxie-siecle-la-transition-infinie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01717048v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/62-autour-de-montale" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03918180v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03918154v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03816099v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03815813v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03815822v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/aaccademia/9139?lang=fr" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03815826v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100838700&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03816107v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francocesatieditore.com/catalogo/dire-i-traumi-dellitalia-del-novecento/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03816109v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03815801v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aracneeditrice.it/index.php/pubblicazione.html?item=9788825528220" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03816111v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01717422v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/aaccademia/4364" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.aaccademia.4364" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01717020v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03816129v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/cdlm.9710" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03815804v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01717018v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03815802v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03815805v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01717401v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.logisma.it/saggi.htm" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03815810v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arborsapientiae.com/libro/20359/il-tempo-dello-spirito-saggi-per-il-centenario-della-nascita-di-giorgio-bassani-rivista-sinestesie-anno-xiv-2016.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01513484v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.giorgiopozzieditore.it/collane/bassaniana/65-bassani-nel-suo-secolo-a-cura-di-sarah-amrani-e-maria-pia-de-paulis-dalembert.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03816135v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431209v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429577v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03815811v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edizioniets.com/scheda.asp?n=9788846750075" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01430903v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edizioniets.com/index.asp" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01413058v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ombrecorte.it/more.asp?id=416&amp;amp;tipo=novita" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01413046v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01413464v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psn/7429" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056842v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Landron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Billi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brizzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Budor" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01413475v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/levenement-lepreuve-des-arts" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01413486v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/15-ecritures-italiennes-du-fait-divers-mirabile-medieval-fatto-di-cronaca-contemporain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01416017v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psn/7263" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01413491v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psn/7245" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01719657v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.parisnanterre.fr/?p=1383" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01719649v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books/about/Memoria_in_noir.html?id=bWTCPl2-hskC&amp;amp;redir_esc=y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01719665v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.it/romanzo-poliziesco-storia-memoria/dp/8895649273" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01719672v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://laboratorio.univ-tlse2.fr/accueil-il-laboratorio/publications/publications-papier/n-11-les-enjeux-du-plurilinguisme-dans-la-litterature-italienne-198496.kjsp?RH=PubPapie_Laboratorio" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01719680v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://laboratorio.univ-tlse2.fr/accueil-il-laboratorio/publications/publications-papier/n-9-idee-imperiale-et-imperialisme-dans-l-italie-fasciste-198489.kjsp?RH=PubPapie_Laboratorio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01719725v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psn/9894" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01719733v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books/about/L_alt%C3%A9rit%C3%A9_fran%C3%A7aise.html?id=2HZcAgAACAAJ&amp;amp;redir_esc=y" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01719744v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://laboratorio.univ-tlse2.fr/accueil-il-laboratorio/publications/publications-papier/n-1-d-adriatique-et-d-italie-198461.kjsp?RH=PubPapie_Laboratorio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01717386v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books/about/La_Voce_e_l_Europa.html?id=6clEnQAACAAJ&amp;amp;redir_esc=y" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04748664v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2785-2288/20453" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04568267v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04242150v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03815799v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01416022v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01416027v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.4944" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01412562v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01416029v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01719613v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727200v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727204v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727199v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727208v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727206v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727213v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727210v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727212v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01430876v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01430867v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01430862v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01718963v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01430919v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01430930v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01430963v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-pia-de-paulis-dalembert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5445-8891" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110915054" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/42140544" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000046516257" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-05575145v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia De Paulis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Tosatti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francocesatieditore.com/catalogo/goliarda-sapienza-fra-le-arti/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-05020795v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francocesatieditore.com/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03918136v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francocesatieditore.com/catalogo/curzio-malaparte-e-la-cultura-europea/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814907v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelia Lucattini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketty Zanforlini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815037v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francocesatieditore.com/catalogo/senza-traumi/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03904863v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Paino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/chroniques-italiennes-recherche-par-numero-page-1-441707.kjsp?RH=1488359347838" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03833546v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Belviso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815032v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Agostini-Ouafi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amrani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Gouez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814994v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/aaccademia/9139" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.aaccademia.9139" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815010v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lucas Fiorato" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editricesapienza.it/node/7894" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814926v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francocesatieditore.com/catalogo/curzio-malaparte-il-trauma-infinito-della-grande-guerra/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03815774v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelherne.com/publication/cahier-curzio-malaparte/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03825561v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giacone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814970v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/aaccademia/4262?lang=fr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.aaccademia.4262" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03815796v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.giorgiopozzieditore.it/collane/bassaniana/65-bassani-nel-suo-secolo-a-cura-di-sarah-amrani-e-maria-pia-de-paulis-dalembert.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01412970v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia de Paulis-Dalembert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.transeuropaedizioni.it/dettaglio_libro.php?id_libro=230" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01412986v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/il-romanzo-di-ferrara-de-giorgio-bassani-realisme-et-reecritures-litteraires" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01412713v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.francocesatieditore.com/catalogo/il-teatro-di-dario-fo-tra-storia-politica-e-societa/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01412959v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Histoire-et-realites-dans-le-roman~.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01413032v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/siciles-daujourdhui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01717056v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psn/7190" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01717023v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Giovanni-PAPINI~.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01717117v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/litalie-entre-le-xxe-et-le-xxie-siecle-la-transition-infinie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01717048v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/62-autour-de-montale" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-05575157v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03918154v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03918180v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03815813v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03816099v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03815822v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/aaccademia/9139?lang=fr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03815826v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100838700&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03816107v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francocesatieditore.com/catalogo/dire-i-traumi-dellitalia-del-novecento/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03816109v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03815801v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aracneeditrice.it/index.php/pubblicazione.html?item=9788825528220" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03816111v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03815805v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03815802v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01717422v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/aaccademia/4364" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.aaccademia.4364" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01717020v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03816129v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/cdlm.9710" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03815804v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01717018v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01717401v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.logisma.it/saggi.htm" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03815810v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arborsapientiae.com/libro/20359/il-tempo-dello-spirito-saggi-per-il-centenario-della-nascita-di-giorgio-bassani-rivista-sinestesie-anno-xiv-2016.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01513484v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.giorgiopozzieditore.it/collane/bassaniana/65-bassani-nel-suo-secolo-a-cura-di-sarah-amrani-e-maria-pia-de-paulis-dalembert.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431209v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03816135v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429577v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03815811v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edizioniets.com/scheda.asp?n=9788846750075" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01430903v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edizioniets.com/index.asp" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01413046v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01413058v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ombrecorte.it/more.asp?id=416&amp;amp;tipo=novita" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01413464v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psn/7429" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056842v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Landron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Billi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brizzi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Budor" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01413475v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/levenement-lepreuve-des-arts" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01413486v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/15-ecritures-italiennes-du-fait-divers-mirabile-medieval-fatto-di-cronaca-contemporain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01416017v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psn/7263" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01413491v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psn/7245" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01719657v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.parisnanterre.fr/?p=1383" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01719649v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books/about/Memoria_in_noir.html?id=bWTCPl2-hskC&amp;amp;redir_esc=y" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01719665v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.it/romanzo-poliziesco-storia-memoria/dp/8895649273" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01719672v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://laboratorio.univ-tlse2.fr/accueil-il-laboratorio/publications/publications-papier/n-11-les-enjeux-du-plurilinguisme-dans-la-litterature-italienne-198496.kjsp?RH=PubPapie_Laboratorio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01719680v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://laboratorio.univ-tlse2.fr/accueil-il-laboratorio/publications/publications-papier/n-9-idee-imperiale-et-imperialisme-dans-l-italie-fasciste-198489.kjsp?RH=PubPapie_Laboratorio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01719725v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psn/9894" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01719733v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books/about/L_alt%C3%A9rit%C3%A9_fran%C3%A7aise.html?id=2HZcAgAACAAJ&amp;amp;redir_esc=y" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01719744v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://laboratorio.univ-tlse2.fr/accueil-il-laboratorio/publications/publications-papier/n-1-d-adriatique-et-d-italie-198461.kjsp?RH=PubPapie_Laboratorio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01717386v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books/about/La_Voce_e_l_Europa.html?id=6clEnQAACAAJ&amp;amp;redir_esc=y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04748664v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2785-2288/20453" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04568267v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04242150v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03815799v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01416022v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01412562v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01416027v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.4944" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01416029v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01719613v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727200v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727204v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727199v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727208v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727206v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727213v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727210v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727212v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01430876v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01430867v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01430862v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01718963v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01430919v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01430930v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01430963v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>