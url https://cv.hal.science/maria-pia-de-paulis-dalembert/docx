--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -1232,1111 +1232,1111 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curzio Malaparte e la cultura europea. Cartografia dei palinsesti letterari</w:t>
+                <w:t xml:space="preserve">L’universo narrativo di Helena Janeczek tra impegno e invenzione. Storia, memoria e tempo presente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Maria Pia De Paulis. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franco Cesati Editore</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 524 p., 2022, 979-12-5496-026-4</w:t>
+                <w:t xml:space="preserve">Adelia Lucattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketty Zanforlini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franco Cesati Editore. , 166 p., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03918136v1</w:t>
+                <w:t xml:space="preserve">hal-03814907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’universo narrativo di Helena Janeczek tra impegno e invenzione. Storia, memoria e tempo presente</w:t>
+                <w:t xml:space="preserve">Curzio Malaparte e la cultura europea. Cartografia dei palinsesti letterari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Pia De Paulis. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Cesati Editore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 524 p., 2022, 979-12-5496-026-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adelia Lucattini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-03814907v1</w:t>
+                <w:t xml:space="preserve">hal-03918136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senza traumi? Le ferite della storia e del presente nella creazione letteraria e artistica italiana del nuovo millennio</w:t>
+                <w:t xml:space="preserve">Rileggere Bufalino. Temi e forme di un'opera plurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franco Cesati Editore</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 268 p., 2021</w:t>
+                <w:t xml:space="preserve">Marina Paino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Pia De Paulis, Marina Paino. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université Sorbonne Nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2 (2021) (41), 316 p., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03815037v1</w:t>
+                <w:t xml:space="preserve">hal-03904863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rileggere Bufalino. Temi e forme di un'opera plurale</w:t>
+                <w:t xml:space="preserve">Senza traumi? Le ferite della storia e del presente nella creazione letteraria e artistica italiana del nuovo millennio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ada Tosatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Cesati Editore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 268 p., 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Paino</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-03904863v1</w:t>
+                <w:t xml:space="preserve">hal-03815037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1918-2018. Cento anni della Grande Guerra in Italia, Torino, Accademia University Press, « BHM »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1918-2018. Cento anni della Grande Guerra in Italia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Belviso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accademia University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.aaccademia.9139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833546v1</w:t>
+                <w:t xml:space="preserve">hal-03814994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dire i traumi dell’Italia del Novecento. Dall’esperienza alla creazione letteraria e artistica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Le Gouez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franco Cesati Editore, 170, 384 p., 2020, (Quaderni della Rassegna), 978-88-7667-822-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1918-2018. Cento anni della Grande Guerra in Italia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1918-2018. Cento anni della Grande Guerra in Italia, Torino, Accademia University Press, « BHM »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Belviso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.aaccademia.9139⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03814994v1</w:t>
+                <w:t xml:space="preserve">hal-03833546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luce d’Eramo. Un’opera plurale crocevia dei saperi</w:t>
+                <w:t xml:space="preserve">Curzio Malaparte. Il trauma infinito della Grande Guerra,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Lucas Fiorato</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">, 401 p., 2019</w:t>
+                <w:t xml:space="preserve">Franco Cesati Editore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 164 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03815010v1</w:t>
+                <w:t xml:space="preserve">hal-03814926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curzio Malaparte. Il trauma infinito della Grande Guerra,</w:t>
+                <w:t xml:space="preserve">Luce d’Eramo. Un’opera plurale crocevia dei saperi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lucas Fiorato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ada Tosatti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franco Cesati Editore</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 164 p., 2019</w:t>
+                <w:t xml:space="preserve">Sapienza Università Editrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 401 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814926v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cahier Malaparte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Il trauma di Caporetto. Storia letteratura e arti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Belviso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Maria Pia De Paulis. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions de l'Herne</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 335 p., 2018</w:t>
+                <w:t xml:space="preserve">Alessandro Giacone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frncesca Belviso, Maria Pia De Paulis, Alessandro Giacone. Accademia University Press, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03815774v1</w:t>
+                <w:t xml:space="preserve">hal-03825561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il trauma di Caporetto. Storia letteratura e arti</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Il trauma di Caporetto. Storia, letteratura e arti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Belviso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Giacone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Giacone</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accademia University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 344 p., 2018, BHM. La Biblioteca di ‘Historia Magistra’, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.aaccademia.4262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03825561v1</w:t>
+                <w:t xml:space="preserve">hal-03814970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il trauma di Caporetto. Storia, letteratura e arti</w:t>
+                <w:t xml:space="preserve">Cahier Malaparte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Pia De Paulis. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de l'Herne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 335 p., 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accademia University Press</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-03814970v1</w:t>
+                <w:t xml:space="preserve">hal-03815774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassani nel suo secolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Amrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Pozzi Editore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 426 p., 2017</w:t>
             </w:r>
           </w:p>
@@ -3138,479 +3138,470 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05575157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduzione</w:t>
+                <w:t xml:space="preserve">La scrittura del confino di Curzio Malaparte a Lipari: un confronto con i Tristia di Ovidio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maria Pia De Paulis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Curzio Malaparte e la cultura europea. Cartografia dei palinsesti letterari</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Cesati Editore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 9-21, 2022, 979-12-5496-026-4</w:t>
+              <w:t xml:space="preserve">, p. 85-110, 2022, https://www.francocesatieditore.com/catalogo/curzio-malaparte-e-la-cultura-europea/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03918154v1</w:t>
+                <w:t xml:space="preserve">hal-03918180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La scrittura del confino di Curzio Malaparte a Lipari: un confronto con i Tristia di Ovidio</w:t>
+                <w:t xml:space="preserve">Introduzione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maria Pia De Paulis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Curzio Malaparte e la cultura europea. Cartografia dei palinsesti letterari</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Cesati Editore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 85-110, 2022, https://www.francocesatieditore.com/catalogo/curzio-malaparte-e-la-cultura-europea/</w:t>
+              <w:t xml:space="preserve">, p. 9-21, 2022, 979-12-5496-026-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03918180v1</w:t>
+                <w:t xml:space="preserve">hal-03918154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traumi, tracce e postmemoria: la scrittura dell’estremo negli anni Zero</w:t>
+                <w:t xml:space="preserve">Introduzione a Senza traumi?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ada Tosatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maria Pia De Paulis, Ada Tosatti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Senza traumi? Le ferite della storia e del presente nella creazione letteraria e artistica italiana del nuovo millennio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Cesati Editore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 23-51., 2021</w:t>
+              <w:t xml:space="preserve">, p. 11-19, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03815813v1</w:t>
+                <w:t xml:space="preserve">hal-03816099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduzione a Senza traumi?</w:t>
+                <w:t xml:space="preserve">Traumi, tracce e postmemoria: la scrittura dell’estremo negli anni Zero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ada Tosatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maria Pia De Paulis, Ada Tosatti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Senza traumi? Le ferite della storia e del presente nella creazione letteraria e artistica italiana del nuovo millennio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Cesati Editore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 11-19, 2021</w:t>
+              <w:t xml:space="preserve">, p. 23-51., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03816099v1</w:t>
+                <w:t xml:space="preserve">hal-03815813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduzione à 1918-2018. Cento anni della Grande Guerra in Italia</w:t>
+                <w:t xml:space="preserve">Introduzione a Dire i traumi dell’Italia del Novecento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Maria Pia De Paulis, Francesca Belviso. </w:t>
+              <w:t xml:space="preserve">Maria Pia De Paulis, Viviana Agostini-Ouafi, Sarah Amrani, Brigitte le Gouez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1918-2018. Cento anni della Grande Guerra in Italia</w:t>
+              <w:t xml:space="preserve">Dire i traumi dell’Italia del Novecento. Dall’esperienza alla creazione letteraria e artistica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accademia University Press</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Franco Cesati Editore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 11-20, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03815822v1</w:t>
+                <w:t xml:space="preserve">hal-03816107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1946-1949: l’Italia, la Francia e l’Europa del dopoguerra. Il Diario di uno straniero a Parigi e dintorni</w:t>
               </w:r>
@@ -3676,113 +3667,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduzione a Dire i traumi dell’Italia del Novecento</w:t>
+                <w:t xml:space="preserve">Introduzione à 1918-2018. Cento anni della Grande Guerra in Italia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Maria Pia De Paulis, Viviana Agostini-Ouafi, Sarah Amrani, Brigitte le Gouez. </w:t>
+              <w:t xml:space="preserve">Maria Pia De Paulis, Francesca Belviso. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dire i traumi dell’Italia del Novecento. Dall’esperienza alla creazione letteraria e artistica</w:t>
+              <w:t xml:space="preserve">1918-2018. Cento anni della Grande Guerra in Italia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franco Cesati Editore</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accademia University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. VII-XXIX., 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.aaccademia.9139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03816107v1</w:t>
+                <w:t xml:space="preserve">hal-03815822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dal silenzio alla parola: questioni e forme per dire il trauma</w:t>
               </w:r>
@@ -3795,51 +3795,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maria Pia De Paulis, Viviana Agostini-Ouafi, Sarah Amrani, Brigitte le Gouez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dire i traumi dell’Italia del Novecento. Dall’esperienza alla creazione letteraria e artistica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Cesati Editore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 23-50, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3848,1178 +3848,1178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface à l’ouvrage de Ludovica Cantarutti, Récit per Albert Camus</w:t>
+                <w:t xml:space="preserve">Dire il fallimento del “sogno della ribellione violenta. La poetica della discontinuità in Nucleo Zero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Pia De Paulis, Corinne Lucas-Fiorato, Ada Tosatti. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Récit per Albert Camus</w:t>
+              <w:t xml:space="preserve">Luce D’Eramo. Un’opera plurale crocevia dei saperi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, p. 9-13., 2019</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sapienza Università Editrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 227-248, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03815801v1</w:t>
+                <w:t xml:space="preserve">hal-03816111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dire il fallimento del “sogno della ribellione violenta. La poetica della discontinuità in Nucleo Zero</w:t>
+                <w:t xml:space="preserve">Préface à l’ouvrage de Ludovica Cantarutti, Récit per Albert Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Luce D’Eramo. Un’opera plurale crocevia dei saperi</w:t>
+              <w:t xml:space="preserve">Récit per Albert Camus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, p. 227-248, 2019</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aracne Editrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 9-13., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03816111v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malaparte et la littérature : de la théorie à la praxis</w:t>
+                <w:t xml:space="preserve">Giovanni Papini: letteratura e attività letteraria sul fronte interno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Maria Pia De Paulis. </w:t>
+              <w:t xml:space="preserve">Manuela Bertone, Barbara Meazzi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier de l'Herne Malaparte</w:t>
+              <w:t xml:space="preserve">L’Autre front / Il fronte interno. Art, culture et propagande dans les villes italiennes de l’arrière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, p. 235-240., 2018</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Université Côte d'Azur, Les Cahiers de la Méditerranée, n° 97/1, décembre 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 25-38, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03815805v1</w:t>
+                <w:t xml:space="preserve">hal-03816129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malaparte. Perspectives d’une mosaïque</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sulle “soglie”: la scrittura totale di Malaparte tra testo e paratesto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Pia De Paulis-Dalembert. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier de l'Herne Malaparte</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, p. 11-15., 2018</w:t>
+              <w:t xml:space="preserve">Curzio Malaparte. Esperienza e scrittura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, web 35 Chroniques italiennes (1/2018), , pp.235-269, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815802v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ritirata del Friuli di Ardengo Soffici :un trauma tra scrittura di sé e scrittura della Storia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il trauma di Caporetto. Storia, letteratura e arti</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accademia University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.aaccademia.4364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulle “soglie”: la scrittura totale di Malaparte tra testo e paratesto</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Maria Pia De Paulis-Dalembert. </w:t>
+                <w:t xml:space="preserve">La Grande Guerre… pour en finir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Pia De Paulis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Curzio Malaparte. Esperienza e scrittura</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, web 35 Chroniques italiennes (1/2018), , pp.235-269, 2018</w:t>
+              <w:t xml:space="preserve">Cahier de l'Herne Malaparte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de l'Herne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 91-92., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717020v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Papini: letteratura e attività letteraria sul fronte interno</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Manuela Bertone, Barbara Meazzi. </w:t>
+                <w:t xml:space="preserve">Esperienza e scrittura. Una specularità artistica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Pia De Paulis-Dalembert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Autre front / Il fronte interno. Art, culture et propagande dans les villes italiennes de l’arrière</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Curzio Malaparte. Esperienza e scrittura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, web 35 (1/2018), , pp.1-20, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses de l'Université Côte d'Azur, Les Cahiers de la Méditerranée, n° 97/1, décembre 2018</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03816129v1</w:t>
+                <w:t xml:space="preserve">hal-01717018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Grande Guerre… pour en finir</w:t>
+                <w:t xml:space="preserve">Malaparte. Perspectives d’une mosaïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier de l'Herne Malaparte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions de l'Herne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 91-92., 2018</w:t>
+              <w:t xml:space="preserve">, p. 11-15., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03815804v1</w:t>
+                <w:t xml:space="preserve">hal-03815802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esperienza e scrittura. Una specularità artistica</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Maria Pia De Paulis-Dalembert. </w:t>
+                <w:t xml:space="preserve">Malaparte et la littérature : de la théorie à la praxis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Pia De Paulis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Curzio Malaparte. Esperienza e scrittura</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, web 35 (1/2018), , pp.1-20, 2018</w:t>
+              <w:t xml:space="preserve">Cahier de l'Herne Malaparte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de l'Herne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 235-240., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717018v1</w:t>
+                <w:t xml:space="preserve">hal-03815805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lacerba (agosto 1914-maggio 1915) : la percezione del nemico tra geopolitica e mito</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Alessandro Baldacci. </w:t>
+                <w:t xml:space="preserve">Il palinsesto letterario del Romanzo di Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antonello Perli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dal nemico alla coralità: immagini ed esperienze dell’altro nelle rappresentazioni della guerra degli ultimi cento anni</w:t>
+              <w:t xml:space="preserve">Il tempo dello spirito. Saggi per il centenario della nascita di Giorgio Bassani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firenze, LoGisma Editore</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp. 29-37, 2017</w:t>
+                <w:t xml:space="preserve">Edizioni Sinestesie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 81-101, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717401v1</w:t>
+                <w:t xml:space="preserve">hal-03815810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il palinsesto letterario del Romanzo di Ferrara</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Antonello Perli. </w:t>
+                <w:t xml:space="preserve">Poesia, Ars, Veritas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sarah Amrani ; Maria Pia De Paulis-Dalembert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il tempo dello spirito. Saggi per il centenario della nascita di Giorgio Bassani</w:t>
+              <w:t xml:space="preserve">Bassani nel suo secolo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edizioni Sinestesie</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, p. 81-101, 2017</w:t>
+                <w:t xml:space="preserve">Giorgio Pozzi Editore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-24, 2017, Bassaniana, 9788896117743</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03815810v1</w:t>
+                <w:t xml:space="preserve">hal-01513484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poesia, Ars, Veritas</w:t>
+                <w:t xml:space="preserve">Lacerba (agosto 1914-maggio 1915) : la percezione del nemico tra geopolitica e mito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sarah Amrani ; Maria Pia De Paulis-Dalembert. </w:t>
+              <w:t xml:space="preserve">Alessandro Baldacci. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bassani nel suo secolo</w:t>
+              <w:t xml:space="preserve">Dal nemico alla coralità: immagini ed esperienze dell’altro nelle rappresentazioni della guerra degli ultimi cento anni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Pozzi Editore</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.9-24, 2017, Bassaniana, 9788896117743</w:t>
+                <w:t xml:space="preserve">Firenze, LoGisma Editore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 29-37, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01513484v1</w:t>
+                <w:t xml:space="preserve">hal-01717401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il palinsesto letterario del Romanzo di Ferrara</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">XIV, , pp.81-101, 2017, Il tempo dello spirito. Saggi per il centenario della nascita di Giorgio Bassani</w:t>
+                <w:t xml:space="preserve">Ritratto di un’epoca, ritratto di sé : Di là dal cuore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Pia De Paulis, Sarah Amrani. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bassani nel suo secolo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Pozzi Editore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 133-159, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431209v1</w:t>
+                <w:t xml:space="preserve">hal-03816135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ritratto di un’epoca, ritratto di sé : Di là dal cuore</w:t>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">, p. 133-159, 2017</w:t>
+                <w:t xml:space="preserve">Il palinsesto letterario del Romanzo di Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">XIV, , pp.81-101, 2017, Il tempo dello spirito. Saggi per il centenario della nascita di Giorgio Bassani</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03816135v1</w:t>
+                <w:t xml:space="preserve">hal-01431209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la ville carton-pâte au “sublime métropolitain” : Milan symbole de la modernité urbaine dans l’œuvre noire de Giorgio Scerbanenco</w:t>
               </w:r>
@@ -5244,199 +5244,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire la réalité : la poétique de l’indicible à l’épreuve de la symbolisation littéraire</w:t>
+                <w:t xml:space="preserve">Non si paga ! Non si paga ! Modernità di una commedia sul tragico quotidiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Maria Pia De Paulis-Dalembert. </w:t>
+              <w:t xml:space="preserve">Silvia Contarini, Monica Jansen, Stefania Ricciardi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il romanzo di Ferrara de Giorgio Bassani. Réalisme et réécritures littéraires</w:t>
+              <w:t xml:space="preserve">Le culture del precariato. Pensiero, azione, narrazione</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp. 7-34, 2015, 978-2-87854-668-2</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verona, Ombre corte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 175-189, 2015, 9788897-522973</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01413046v1</w:t>
+                <w:t xml:space="preserve">hal-01413058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non si paga ! Non si paga ! Modernità di una commedia sul tragico quotidiano</w:t>
+                <w:t xml:space="preserve">Écrire la réalité : la poétique de l’indicible à l’épreuve de la symbolisation littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Silvia Contarini, Monica Jansen, Stefania Ricciardi. </w:t>
+              <w:t xml:space="preserve">Maria Pia De Paulis-Dalembert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le culture del precariato. Pensiero, azione, narrazione</w:t>
+              <w:t xml:space="preserve">Il romanzo di Ferrara de Giorgio Bassani. Réalisme et réécritures littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris, Presses Sorbonne Nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 7-34, 2015, 978-2-87854-668-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verona, Ombre corte</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01413058v1</w:t>
+                <w:t xml:space="preserve">hal-01413046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Punition maternelle, expiation filiale, violence sur autrui. Une symbolique non résolue au croisement des genres narratifs</w:t>
               </w:r>
@@ -5799,199 +5799,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Sicile entre mémoire et devenir</w:t>
+                <w:t xml:space="preserve">Palerme &amp;quot;noire&amp;quot; et je(u) littéraire: la trilogie de Santo Piazzese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dominique Budor, Maria Pia De Paulis-Dalembert. </w:t>
+              <w:t xml:space="preserve">Dominique Budor et Maria Pia De Paulis-Dalembert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sicile(s) d'aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris, Presses Sorbonne Nouvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.203-206, 2011, 978-2-87854-552-4</w:t>
+              <w:t xml:space="preserve">, pp.97-111, 2011, 9782878545524</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01416017v1</w:t>
+                <w:t xml:space="preserve">hal-01413491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palerme &amp;quot;noire&amp;quot; et je(u) littéraire: la trilogie de Santo Piazzese</w:t>
+                <w:t xml:space="preserve">La Sicile entre mémoire et devenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dominique Budor et Maria Pia De Paulis-Dalembert. </w:t>
+              <w:t xml:space="preserve">Dominique Budor, Maria Pia De Paulis-Dalembert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sicile(s) d'aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris, Presses Sorbonne Nouvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.97-111, 2011, 9782878545524</w:t>
+              <w:t xml:space="preserve">, pp.203-206, 2011, 978-2-87854-552-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01413491v1</w:t>
+                <w:t xml:space="preserve">hal-01416017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giornale di guerra e di prigionia : discontinuità narrativa e totalità del dir(si). Per una guerra interiore a futura memoria</w:t>
               </w:r>
@@ -7135,174 +7135,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pinocchio nelle riscritture artistiche di Lorenzo Mattotti e Enzo d’Alò</w:t>
+                <w:t xml:space="preserve">Il viaggio di Johan Padan. L’affabulazione di un giullare per un mondo nuovo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Italies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Voyages de papier. Hommage à Brigitte Urbani, 17/18, pp.713-730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/italies.4944⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01412562v1</w:t>
+                <w:t xml:space="preserve">hal-01416027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il viaggio di Johan Padan. L’affabulazione di un giullare per un mondo nuovo</w:t>
+                <w:t xml:space="preserve">Pinocchio nelle riscritture artistiche di Lorenzo Mattotti e Enzo d’Alò</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Avatars du conte au XXe et XXIe siècles, 8, https://preo.u-bourgogne.fr/textesetcontextes/index.php?id=411</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/italies.4944⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01416027v1</w:t>
+                <w:t xml:space="preserve">hal-01412562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sapore/ sapere nell’universo immaginario di Camilleri-Montalbano</w:t>
               </w:r>
@@ -7627,303 +7627,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studi montaliani in Francia : opere di critica</w:t>
+                <w:t xml:space="preserve">Montale fu lettore di Mallarmé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, n° 270, 3e trim. 1989, pp. 37-69</w:t>
+              <w:t xml:space="preserve">Italique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, n° 8, janvier 1989, pp. 79-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727208v1</w:t>
+                <w:t xml:space="preserve">hal-01727206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montale fu lettore di Mallarmé ?</w:t>
+                <w:t xml:space="preserve">Studi montaliani in Francia : opere di critica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, n° 8, janvier 1989, pp. 79-90</w:t>
+              <w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, n° 270, 3e trim. 1989, pp. 37-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727206v1</w:t>
+                <w:t xml:space="preserve">hal-01727208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il primo Montale e Mallarmé</w:t>
+                <w:t xml:space="preserve">Studi montaliani in Francia : le traduzioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1987, n° 260, 1° trim. 1987, pp. 133-152</w:t>
+              <w:t xml:space="preserve">, 1987, n° 263, 4e trim. 1987, pp. 83-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727213v1</w:t>
+                <w:t xml:space="preserve">hal-01727210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studi montaliani in Francia : le traduzioni</w:t>
+                <w:t xml:space="preserve">Il primo Montale e Mallarmé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia de Paulis-Dalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1987, n° 263, 4e trim. 1987, pp. 83-104</w:t>
+              <w:t xml:space="preserve">, 1987, n° 260, 1° trim. 1987, pp. 133-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727210v1</w:t>
+                <w:t xml:space="preserve">hal-01727213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quale poesia per il futuro ?</w:t>
               </w:r>
@@ -8583,51 +8583,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EAAD7490"/>
+    <w:nsid w:val="25B0C13C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8731,51 +8731,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C381CA85"/>
+    <w:nsid w:val="E80FD05C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8879,51 +8879,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="74286B10"/>
+    <w:nsid w:val="A8FE99CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9027,51 +9027,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CE9A903F"/>
+    <w:nsid w:val="FDB56634"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9175,51 +9175,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E6B84C68"/>
+    <w:nsid w:val="1C0440E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9323,51 +9323,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="55D9F35D"/>
+    <w:nsid w:val="B79C193B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9471,51 +9471,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="9CB4B24B"/>
+    <w:nsid w:val="F9B1A864"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9619,51 +9619,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="E3CD7529"/>
+    <w:nsid w:val="F3B46563"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9871,51 +9871,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-pia-de-paulis-dalembert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5445-8891" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110915054" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/42140544" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000046516257" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-05575145v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia De Paulis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Tosatti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francocesatieditore.com/catalogo/goliarda-sapienza-fra-le-arti/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-05020795v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francocesatieditore.com/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03918136v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francocesatieditore.com/catalogo/curzio-malaparte-e-la-cultura-europea/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814907v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelia Lucattini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketty Zanforlini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815037v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francocesatieditore.com/catalogo/senza-traumi/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03904863v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Paino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/chroniques-italiennes-recherche-par-numero-page-1-441707.kjsp?RH=1488359347838" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03833546v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Belviso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815032v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Agostini-Ouafi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amrani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Gouez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814994v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/aaccademia/9139" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.aaccademia.9139" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815010v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lucas Fiorato" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editricesapienza.it/node/7894" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814926v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francocesatieditore.com/catalogo/curzio-malaparte-il-trauma-infinito-della-grande-guerra/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03815774v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelherne.com/publication/cahier-curzio-malaparte/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03825561v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giacone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814970v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/aaccademia/4262?lang=fr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.aaccademia.4262" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03815796v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.giorgiopozzieditore.it/collane/bassaniana/65-bassani-nel-suo-secolo-a-cura-di-sarah-amrani-e-maria-pia-de-paulis-dalembert.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01412970v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia de Paulis-Dalembert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.transeuropaedizioni.it/dettaglio_libro.php?id_libro=230" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01412986v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/il-romanzo-di-ferrara-de-giorgio-bassani-realisme-et-reecritures-litteraires" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01412713v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.francocesatieditore.com/catalogo/il-teatro-di-dario-fo-tra-storia-politica-e-societa/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01412959v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Histoire-et-realites-dans-le-roman~.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01413032v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/siciles-daujourdhui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01717056v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psn/7190" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01717023v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Giovanni-PAPINI~.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01717117v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/litalie-entre-le-xxe-et-le-xxie-siecle-la-transition-infinie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01717048v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/62-autour-de-montale" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-05575157v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03918154v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03918180v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03815813v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03816099v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03815822v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/aaccademia/9139?lang=fr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03815826v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100838700&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03816107v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francocesatieditore.com/catalogo/dire-i-traumi-dellitalia-del-novecento/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03816109v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03815801v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aracneeditrice.it/index.php/pubblicazione.html?item=9788825528220" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03816111v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03815805v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03815802v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01717422v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/aaccademia/4364" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.aaccademia.4364" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01717020v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03816129v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/cdlm.9710" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03815804v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01717018v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01717401v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.logisma.it/saggi.htm" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03815810v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arborsapientiae.com/libro/20359/il-tempo-dello-spirito-saggi-per-il-centenario-della-nascita-di-giorgio-bassani-rivista-sinestesie-anno-xiv-2016.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01513484v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.giorgiopozzieditore.it/collane/bassaniana/65-bassani-nel-suo-secolo-a-cura-di-sarah-amrani-e-maria-pia-de-paulis-dalembert.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431209v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03816135v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429577v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03815811v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edizioniets.com/scheda.asp?n=9788846750075" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01430903v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edizioniets.com/index.asp" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01413046v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01413058v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ombrecorte.it/more.asp?id=416&amp;amp;tipo=novita" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01413464v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psn/7429" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056842v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Landron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Billi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brizzi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Budor" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01413475v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/levenement-lepreuve-des-arts" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01413486v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/15-ecritures-italiennes-du-fait-divers-mirabile-medieval-fatto-di-cronaca-contemporain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01416017v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psn/7263" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01413491v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psn/7245" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01719657v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.parisnanterre.fr/?p=1383" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01719649v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books/about/Memoria_in_noir.html?id=bWTCPl2-hskC&amp;amp;redir_esc=y" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01719665v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.it/romanzo-poliziesco-storia-memoria/dp/8895649273" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01719672v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://laboratorio.univ-tlse2.fr/accueil-il-laboratorio/publications/publications-papier/n-11-les-enjeux-du-plurilinguisme-dans-la-litterature-italienne-198496.kjsp?RH=PubPapie_Laboratorio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01719680v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://laboratorio.univ-tlse2.fr/accueil-il-laboratorio/publications/publications-papier/n-9-idee-imperiale-et-imperialisme-dans-l-italie-fasciste-198489.kjsp?RH=PubPapie_Laboratorio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01719725v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psn/9894" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01719733v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books/about/L_alt%C3%A9rit%C3%A9_fran%C3%A7aise.html?id=2HZcAgAACAAJ&amp;amp;redir_esc=y" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01719744v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://laboratorio.univ-tlse2.fr/accueil-il-laboratorio/publications/publications-papier/n-1-d-adriatique-et-d-italie-198461.kjsp?RH=PubPapie_Laboratorio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01717386v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books/about/La_Voce_e_l_Europa.html?id=6clEnQAACAAJ&amp;amp;redir_esc=y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04748664v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2785-2288/20453" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04568267v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04242150v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03815799v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01416022v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01412562v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01416027v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.4944" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01416029v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01719613v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727200v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727204v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727199v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727208v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727206v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727213v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727210v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727212v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01430876v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01430867v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01430862v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01718963v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01430919v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01430930v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01430963v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-pia-de-paulis-dalembert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5445-8891" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110915054" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/42140544" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000046516257" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-05575145v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia De Paulis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Tosatti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francocesatieditore.com/catalogo/goliarda-sapienza-fra-le-arti/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-05020795v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francocesatieditore.com/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814907v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelia Lucattini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketty Zanforlini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03918136v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francocesatieditore.com/catalogo/curzio-malaparte-e-la-cultura-europea/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03904863v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Paino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/chroniques-italiennes-recherche-par-numero-page-1-441707.kjsp?RH=1488359347838" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815037v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francocesatieditore.com/catalogo/senza-traumi/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814994v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Belviso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/aaccademia/9139" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.aaccademia.9139" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815032v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Agostini-Ouafi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amrani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Gouez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03833546v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814926v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francocesatieditore.com/catalogo/curzio-malaparte-il-trauma-infinito-della-grande-guerra/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815010v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lucas Fiorato" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editricesapienza.it/node/7894" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03825561v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giacone" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814970v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/aaccademia/4262?lang=fr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.aaccademia.4262" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03815774v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelherne.com/publication/cahier-curzio-malaparte/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03815796v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.giorgiopozzieditore.it/collane/bassaniana/65-bassani-nel-suo-secolo-a-cura-di-sarah-amrani-e-maria-pia-de-paulis-dalembert.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01412970v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia de Paulis-Dalembert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.transeuropaedizioni.it/dettaglio_libro.php?id_libro=230" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01412986v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/il-romanzo-di-ferrara-de-giorgio-bassani-realisme-et-reecritures-litteraires" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01412713v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.francocesatieditore.com/catalogo/il-teatro-di-dario-fo-tra-storia-politica-e-societa/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01412959v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Histoire-et-realites-dans-le-roman~.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01413032v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/siciles-daujourdhui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01717056v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psn/7190" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01717023v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Giovanni-PAPINI~.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01717117v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/litalie-entre-le-xxe-et-le-xxie-siecle-la-transition-infinie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01717048v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/62-autour-de-montale" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-05575157v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03918180v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03918154v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03816099v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03815813v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03816107v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francocesatieditore.com/catalogo/dire-i-traumi-dellitalia-del-novecento/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03815826v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100838700&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03815822v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/aaccademia/9139?lang=fr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03816109v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03816111v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03815801v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aracneeditrice.it/index.php/pubblicazione.html?item=9788825528220" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03816129v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/cdlm.9710" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01717020v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01717422v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/aaccademia/4364" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.aaccademia.4364" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03815804v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01717018v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03815802v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03815805v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03815810v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arborsapientiae.com/libro/20359/il-tempo-dello-spirito-saggi-per-il-centenario-della-nascita-di-giorgio-bassani-rivista-sinestesie-anno-xiv-2016.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01513484v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.giorgiopozzieditore.it/collane/bassaniana/65-bassani-nel-suo-secolo-a-cura-di-sarah-amrani-e-maria-pia-de-paulis-dalembert.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01717401v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.logisma.it/saggi.htm" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03816135v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431209v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429577v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03815811v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edizioniets.com/scheda.asp?n=9788846750075" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01430903v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edizioniets.com/index.asp" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01413058v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ombrecorte.it/more.asp?id=416&amp;amp;tipo=novita" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01413046v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01413464v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psn/7429" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056842v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Landron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Billi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brizzi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Budor" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01413475v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/levenement-lepreuve-des-arts" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01413486v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/15-ecritures-italiennes-du-fait-divers-mirabile-medieval-fatto-di-cronaca-contemporain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01413491v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psn/7245" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01416017v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psn/7263" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01719657v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.parisnanterre.fr/?p=1383" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01719649v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books/about/Memoria_in_noir.html?id=bWTCPl2-hskC&amp;amp;redir_esc=y" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01719665v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.it/romanzo-poliziesco-storia-memoria/dp/8895649273" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01719672v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://laboratorio.univ-tlse2.fr/accueil-il-laboratorio/publications/publications-papier/n-11-les-enjeux-du-plurilinguisme-dans-la-litterature-italienne-198496.kjsp?RH=PubPapie_Laboratorio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01719680v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://laboratorio.univ-tlse2.fr/accueil-il-laboratorio/publications/publications-papier/n-9-idee-imperiale-et-imperialisme-dans-l-italie-fasciste-198489.kjsp?RH=PubPapie_Laboratorio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01719725v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psn/9894" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01719733v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books/about/L_alt%C3%A9rit%C3%A9_fran%C3%A7aise.html?id=2HZcAgAACAAJ&amp;amp;redir_esc=y" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01719744v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://laboratorio.univ-tlse2.fr/accueil-il-laboratorio/publications/publications-papier/n-1-d-adriatique-et-d-italie-198461.kjsp?RH=PubPapie_Laboratorio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01717386v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books/about/La_Voce_e_l_Europa.html?id=6clEnQAACAAJ&amp;amp;redir_esc=y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04748664v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2785-2288/20453" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04568267v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04242150v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03815799v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01416022v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01416027v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.4944" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01412562v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01416029v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01719613v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727200v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727204v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727199v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727206v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727208v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727210v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727213v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727212v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01430876v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01430867v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01430862v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01718963v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01430919v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01430930v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01430963v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>