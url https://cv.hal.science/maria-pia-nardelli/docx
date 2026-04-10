--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -368,334 +368,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05209068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Calibration of Benthic Foraminifera Elemental Ratios from the Northeastern Atlantic</w:t>
+                <w:t xml:space="preserve">High-resolution 3D images of sediment cores as powerful tool for exploring foraminiferal microhabitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Sepulcre</w:t>
+                <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Tribondeau</w:t>
+                <w:t xml:space="preserve">N Vanderesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Bassinot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M Moller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Guilhermic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse12050736⟩</w:t>
+              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 191, pp.102394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2024.102394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04573458v1</w:t>
+                <w:t xml:space="preserve">hal-04700039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution 3D images of sediment cores as powerful tool for exploring foraminiferal microhabitats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the Calibration of Benthic Foraminifera Elemental Ratios from the Northeastern Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sepulcre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
+                <w:t xml:space="preserve">Marion Tribondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Vanderesse</w:t>
+                <w:t xml:space="preserve">Franck Bassinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Mojtahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Moller</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria-Pia Nardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 191, pp.102394. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (5), pp.736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2024.102394⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jmse12050736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700039v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological patterns of benthic foraminiferal communities driven by seasonal and spatial environmental gradients in an Arctic fjord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Guilhermic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -785,51 +785,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term response of benthic foraminifera to fine-sediment depositional events simulated in microcosm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Guilhermic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -902,51 +902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early taphonomy of benthic foraminifera in Storfjorden ‘sea‐ice factory’: the agglutinated/calcareous ratio as a proxy for brine persistence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Fossile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1045,51 +1045,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of modern environmental gradients on foraminiferal faunas in the inner Kongsfjorden (Svalbard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Fossile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Howa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1179,51 +1179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic foraminifera as tracers of brine production in the Storfjorden &amp;quot;sea ice factory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Fossile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbia Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1428,563 +1428,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02874010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic foraminiferal assemblages in the Cap de Creus canyon and adjacent open slope: Potential influence of dense shelf water cascading and open-ocean convection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Benthic foraminiferal ultrastructural alteration induced by heavy metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Frontalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bonnot</w:t>
+                <w:t xml:space="preserve">Daniele Curzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mea</w:t>
+                <w:t xml:space="preserve">Ana Martín González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pusceddu</w:t>
+                <w:t xml:space="preserve">Anna Sabbatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 136, pp.31 - 43. </w:t>
+              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 138, pp.83-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2018.04.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2017.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01933564v1</w:t>
+                <w:t xml:space="preserve">hal-02442500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing Foram-AMBI for biomonitoring in the Mediterranean: Species assignments to ecological categories</w:t>
+                <w:t xml:space="preserve">Experimental calibration of manganese incorporation in foraminiferal calcite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frans Jorissen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Christine Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahuva Almogi-Labin</w:t>
+                <w:t xml:space="preserve">Édouard Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Barras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luisa Bergamin</w:t>
+                <w:t xml:space="preserve">Jassin Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2017.12.006⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 237, pp.49-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442476v1</w:t>
+                <w:t xml:space="preserve">hal-02421393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental calibration of manganese incorporation in foraminiferal calcite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Developing Foram-AMBI for biomonitoring in the Mediterranean: Species assignments to ecological categories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans Jorissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahuva Almogi-Labin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jassin Petersen</w:t>
+                <w:t xml:space="preserve">Luisa Bergamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 237, pp.49-64. </w:t>
+              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.06.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2017.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421393v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic foraminiferal ultrastructural alteration induced by heavy metals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benthic foraminiferal assemblages in the Cap de Creus canyon and adjacent open slope: Potential influence of dense shelf water cascading and open-ocean convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio Frontalini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
+                <w:t xml:space="preserve">A. Sabbatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Curzi</w:t>
+                <w:t xml:space="preserve">E. Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Martín González</w:t>
+                <w:t xml:space="preserve">M. Mea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Sabbatini</w:t>
+                <w:t xml:space="preserve">A. Pusceddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 138, pp.83-89. </w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 136, pp.31 - 43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2017.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2018.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442500v1</w:t>
+                <w:t xml:space="preserve">hal-01933564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEQUESTERED CHLOROPLASTS IN THE BENTHIC FORAMINIFER HAYNESINA GERMANICA : CELLULAR ORGANIZATION, OXYGEN FLUXES AND POTENTIAL ECOLOGICAL IMPLICATIONS</w:t>
               </w:r>
@@ -2022,51 +2022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Le Kieffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jauffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Foraminiferal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 47 (3), pp.268-278. </w:t>
@@ -2117,77 +2117,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does macrofaunal bioturbation influence the vertical distribution of living benthic foraminifera?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Romero-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2238,51 +2238,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc incorporation in the miliolid foraminifer Pseudotriloculina rotunda under laboratory conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Malferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2290,51 +2290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ferretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bartolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sabbatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Micropaleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 126, pp.42-49. </w:t>
@@ -2506,64 +2506,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence for foraminiferal calcification under anoxia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2640,64 +2640,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Soft-shelled Monothalamous Taxa to Foraminiferal Assemblages in the Adriatic Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sabbatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2757,64 +2757,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Chronic Exposure of the Foraminifer Pseudotriloculina rotunda to Zinc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sabbatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Negri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2865,77 +2865,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical Note: Determination of the metabolically active fraction of benthic foraminifera by means of Fluorescent In Situ Hybridization (FISH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Borrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sabbatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G M Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Sbaffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2986,64 +2986,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living benthic foraminiferal assemblages along a latitudinal transect at 1000m depth off the Portuguese margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Jorissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pusceddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3143,51 +3143,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI assisted detection of foraminifera in µCT-scanned sediment cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanderesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3402,51 +3402,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difficult life under a tidal glacier terminus : interseasonal responses of benthic foraminifera close to the Kronebreen glacier front</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Guilhermic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3514,51 +3514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal and interannual variability of benthic foraminiferal faunas under the influence of a tidal glacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Guilhermic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3758,570 +3758,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haploops settlements may be indicators of shallow pockmarks activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+                <w:t xml:space="preserve">Methane, pockmarks and Haploops, a biogeochemical connexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Champilou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reynaud Marine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Murat</w:t>
+                <w:t xml:space="preserve">Nicols A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Mojtahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on « Pockmarks and benthic ecosystems » - Thematic Days of SGF</w:t>
+              <w:t xml:space="preserve">Workshop on « Pockmarks and benthic ecosystems »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02499124v1</w:t>
+                <w:t xml:space="preserve">hal-02499118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pockmarks-haploop relationship in south Britanny. Special SGF Workshop on « Pockmarks and benthic ecosystems »,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Haploops settlements may be indicators of shallow pockmarks activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Champilou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynaud Marine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
+                <w:t xml:space="preserve">J.M. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reynaud Marine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Pockmarks and benthic ecosystems - THematic days of SGF</w:t>
+              <w:t xml:space="preserve">Workshop on « Pockmarks and benthic ecosystems » - Thematic Days of SGF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499097v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First record of foraminiferal faunas associated to Haploops on the french Atlantic coasts</w:t>
+                <w:t xml:space="preserve">The pockmarks-haploop relationship in south Britanny. Special SGF Workshop on « Pockmarks and benthic ecosystems »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Champilou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frans Jorissen</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynaud Marine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on « Pockmarks and benthic ecosystems » - Thematic Days of SGF</w:t>
+              <w:t xml:space="preserve">Workshop on Pockmarks and benthic ecosystems - THematic days of SGF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02499112v1</w:t>
+                <w:t xml:space="preserve">hal-02499097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methane, pockmarks and Haploops, a biogeochemical connexion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First record of foraminiferal faunas associated to Haploops on the french Atlantic coasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Champilou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans Jorissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on « Pockmarks and benthic ecosystems »</w:t>
+              <w:t xml:space="preserve">Workshop on « Pockmarks and benthic ecosystems » - Thematic Days of SGF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499118v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic foraminifera in the Storfjorden “sea-ice factory” as tracers of brine production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Fossile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbia Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4383,527 +4383,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic foraminifera as proxies of brine shelf waters (Svalbard, Norway)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arbia Jouini</w:t>
+                <w:t xml:space="preserve">Benthic foraminiferal dissolution index for marine sediments in the Svalbard (Storfjorden)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Mojtahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Howa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lansard</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Lansard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du climat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Orsay, France</w:t>
+              <w:t xml:space="preserve">Arctic frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Tromso, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02872790v1</w:t>
+                <w:t xml:space="preserve">hal-04306362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic foraminiferal dissolution index for marine sediments in the Svalabard (Storfjorden)</w:t>
+                <w:t xml:space="preserve">Reconstructing historical changes in sea-ice production at Storfjorden (Svalbard): benthic foraminifera as proxies of brine shelf waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Mojtahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbia Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Howa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Michel</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arctic Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2018, Tromso, Norway</w:t>
+              <w:t xml:space="preserve">, 2018, Tromso, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499173v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing historical changes in sea-ice production at Storfjorden (Svalbard): benthic foraminifera as proxies of brine shelf waters</w:t>
+                <w:t xml:space="preserve">Benthic foraminiferal dissolution index for marine sediments in the Svalabard (Storfjorden)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Mojtahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbia Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Howa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lansard</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Lansard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arctic Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Tromso, Norway</w:t>
+              <w:t xml:space="preserve">, Jan 2018, Tromso, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02872435v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic foraminiferal dissolution index for marine sediments in the Svalbard (Storfjorden)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Jouini</w:t>
+                <w:t xml:space="preserve">Benthic foraminifera as proxies of brine shelf waters (Svalbard, Norway)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Fossile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbia Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Howa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Michel</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arctic frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Tromso, Norway</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du climat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306362v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of benthic foraminifera elemental ratios from the Northeastern Atlantic</w:t>
               </w:r>
@@ -4915,77 +4915,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sepulcre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tribondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bassinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Mojtahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
@@ -5008,333 +5008,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental calibration of Mn incorporation in foraminiferal calcite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental calibration of Mn incorporation in foraminiferal calcite. The Batsheva de Rothschild</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Barras</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jassin Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMS Foraminifera and Nannofossil Groups Joint Spring Meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Angers, France</w:t>
+              <w:t xml:space="preserve">The Batsheva de Rothschild Workshop : Live foraminifera as a new model system for monitoring and reconstructing marine environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Eilat, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02872428v1</w:t>
+                <w:t xml:space="preserve">hal-02872438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental calibration of Mn incorporation in foraminiferal calcite. The Batsheva de Rothschild</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental calibration of Mn incorporation in foraminiferal calcite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Barras</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jassin Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Batsheva de Rothschild Workshop : Live foraminifera as a new model system for monitoring and reconstructing marine environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Eilat, Israel</w:t>
+              <w:t xml:space="preserve">TMS Foraminifera and Nannofossil Groups Joint Spring Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02872438v1</w:t>
+                <w:t xml:space="preserve">hal-02872428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relationship between food supply to the deep sea and sediment niche differentiation; implications for the ecology and microhabitat of Glomospira charoides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark-D. Phipps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Jorissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Workshop on Agglutinated Foraminifera</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Cluj-Napoca, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5391,90 +5391,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foraminifères estuariens de la façade atlantique française : Guide de détermination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans Jorissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie P.A. Fouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent M.P. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5701,269 +5701,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival, Reproduction and Calcification of Three Benthic Foraminiferal Species in Response to Experimentally Induced Hypoxia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Barras</w:t>
+                <w:t xml:space="preserve">Foraminifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sabbatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Morigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dewi Langlet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alessandra Negri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approaches to Study Living Foraminifera</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Mediterranean Sea: its history and present challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-6704-1_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01972344v1</w:t>
+                <w:t xml:space="preserve">hal-02442519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foraminifera</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Survival, Reproduction and Calcification of Three Benthic Foraminiferal Species in Response to Experimentally Induced Hypoxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dewi Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jung-Hyun Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Mediterranean Sea: its history and present challenges</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Approaches to Study Living Foraminifera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.163-193, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442519v1</w:t>
+                <w:t xml:space="preserve">hal-01972344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId163"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6118,51 +6118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244250v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guilhermic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Howa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Metzger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couasnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109472" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209068v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Schweizer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Moigne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gr&#233;goire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.70020" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573458v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sepulcre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tribondeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Pia Nardelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12050736" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700039v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Nardelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vanderesse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2024.102394" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703053v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pusceddu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12691" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216794v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-3329-2023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696734v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Fossile" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12592" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306327v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Poprawski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2022.102117" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539484v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Jouini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lansard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1933-2020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874010v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Champilou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reynaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Maillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.105961" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01933564v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabbatini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mea" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pusceddu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2018.04.010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442476v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Jorissen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahuva Almogi-Labin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barras" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Bergamin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2017.12.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421393v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jassin Petersen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.06.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442500v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Frontalini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Curzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mart&#237;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sabbatini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2017.10.009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442536v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cesbron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Geslin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Kieffre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jauffrais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gsjfr.47.3.268" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467098v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gestin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ramirez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11929" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453013v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malferrari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferretti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartolini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2016.06.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442538v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thibault de Chanvalon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Metzger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cesbron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Knoery" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-6219-2015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442467v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Filipsson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-4029-2014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388899v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morigi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Negri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/16890027AP.13.0016.1113" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388895v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442542v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Borrelli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G M Luna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sbaffi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2075-2011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278054v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Morigi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dell'Anno" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244231v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanderesse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Karpinski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288440v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poirier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mallet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Camus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306353v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pusceddu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306354v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589534v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dupuy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499124v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaud Marine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rousset" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499097v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499112v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499118v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicols A" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872805v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872790v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499173v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lansard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872435v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306362v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jouini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872447v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sepulcre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tribondeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872428v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872438v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278262v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark-D. Phipps" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04871327v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P.A. Fouet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M.P. Bouchet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14197874" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306352v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972344v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewi Langlet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Hyun Kim" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442519v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Negri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6704-1_13" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244250v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guilhermic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Howa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Metzger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couasnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109472" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209068v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Schweizer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Moigne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gr&#233;goire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.70020" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700039v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Nardelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vanderesse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2024.102394" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573458v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sepulcre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tribondeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Pia Nardelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12050736" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703053v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pusceddu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12691" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216794v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-3329-2023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696734v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Fossile" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12592" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306327v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Poprawski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2022.102117" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539484v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Jouini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lansard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1933-2020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874010v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Champilou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reynaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Maillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.105961" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442500v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Frontalini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Curzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mart&#237;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sabbatini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2017.10.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421393v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jassin Petersen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.06.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442476v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Jorissen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahuva Almogi-Labin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Bergamin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2017.12.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01933564v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabbatini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mea" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pusceddu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2018.04.010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442536v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cesbron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Geslin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Kieffre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jauffrais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gsjfr.47.3.268" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467098v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gestin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ramirez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11929" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453013v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malferrari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferretti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartolini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2016.06.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442538v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thibault de Chanvalon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Metzger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cesbron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Knoery" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-6219-2015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442467v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Filipsson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-4029-2014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388899v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morigi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Negri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/16890027AP.13.0016.1113" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388895v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442542v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Borrelli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G M Luna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sbaffi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2075-2011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278054v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Morigi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dell'Anno" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244231v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanderesse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Karpinski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288440v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poirier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mallet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Camus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306353v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pusceddu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306354v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589534v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dupuy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499118v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicols A" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499124v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaud Marine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rousset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499097v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499112v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872805v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306362v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jouini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lansard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872435v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499173v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872790v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872447v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sepulcre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tribondeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872438v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872428v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278262v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark-D. Phipps" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04871327v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P.A. Fouet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M.P. Bouchet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14197874" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306352v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442519v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Negri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6704-1_13" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972344v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewi Langlet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Hyun Kim" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>