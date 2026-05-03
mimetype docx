--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -368,334 +368,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05209068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution 3D images of sediment cores as powerful tool for exploring foraminiferal microhabitats</w:t>
+                <w:t xml:space="preserve">Assessing the Calibration of Benthic Foraminifera Elemental Ratios from the Northeastern Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
+                <w:t xml:space="preserve">Sophie Sepulcre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Vanderesse</w:t>
+                <w:t xml:space="preserve">Marion Tribondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Moller</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Franck Bassinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Mojtahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Pia Nardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2024.102394⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (5), pp.736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse12050736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700039v1</w:t>
+                <w:t xml:space="preserve">hal-04573458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Calibration of Benthic Foraminifera Elemental Ratios from the Northeastern Atlantic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-resolution 3D images of sediment cores as powerful tool for exploring foraminiferal microhabitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Tribondeau</w:t>
+                <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Bassinot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Meryem Mojtahid</w:t>
+                <w:t xml:space="preserve">N Vanderesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Pia Nardelli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M Moller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Guilhermic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (5), pp.736. </w:t>
+              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 191, pp.102394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmse12050736⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2024.102394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573458v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological patterns of benthic foraminiferal communities driven by seasonal and spatial environmental gradients in an Arctic fjord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Guilhermic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -785,51 +785,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term response of benthic foraminifera to fine-sediment depositional events simulated in microcosm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Guilhermic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -902,51 +902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early taphonomy of benthic foraminifera in Storfjorden ‘sea‐ice factory’: the agglutinated/calcareous ratio as a proxy for brine persistence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Fossile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1045,51 +1045,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of modern environmental gradients on foraminiferal faunas in the inner Kongsfjorden (Svalbard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Fossile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Howa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1179,51 +1179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic foraminifera as tracers of brine production in the Storfjorden &amp;quot;sea ice factory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Fossile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbia Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1447,51 +1447,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic foraminiferal ultrastructural alteration induced by heavy metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Frontalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Curzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1594,51 +1594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1715,51 +1715,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing Foram-AMBI for biomonitoring in the Mediterranean: Species assignments to ecological categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Jorissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahuva Almogi-Labin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1836,51 +1836,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic foraminiferal assemblages in the Cap de Creus canyon and adjacent open slope: Potential influence of dense shelf water cascading and open-ocean convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sabbatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2022,51 +2022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Le Kieffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jauffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Foraminiferal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 47 (3), pp.268-278. </w:t>
@@ -2143,51 +2143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Romero-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2238,51 +2238,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc incorporation in the miliolid foraminifer Pseudotriloculina rotunda under laboratory conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Malferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2506,51 +2506,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence for foraminiferal calcification under anoxia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2653,51 +2653,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Soft-shelled Monothalamous Taxa to Foraminiferal Assemblages in the Adriatic Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sabbatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2757,51 +2757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Chronic Exposure of the Foraminifer Pseudotriloculina rotunda to Zinc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sabbatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2891,51 +2891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sabbatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G M Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Sbaffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2986,51 +2986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living benthic foraminiferal assemblages along a latitudinal transect at 1000m depth off the Portuguese margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Jorissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3143,51 +3143,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI assisted detection of foraminifera in µCT-scanned sediment cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanderesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3402,51 +3402,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difficult life under a tidal glacier terminus : interseasonal responses of benthic foraminifera close to the Kronebreen glacier front</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Guilhermic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3514,51 +3514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal and interannual variability of benthic foraminiferal faunas under the influence of a tidal glacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Guilhermic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3758,570 +3758,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methane, pockmarks and Haploops, a biogeochemical connexion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Édouard Metzger</w:t>
+                <w:t xml:space="preserve">Haploops settlements may be indicators of shallow pockmarks activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Champilou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicols A</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Barras</w:t>
+                <w:t xml:space="preserve">Reynaud Marine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on « Pockmarks and benthic ecosystems »</w:t>
+              <w:t xml:space="preserve">Workshop on « Pockmarks and benthic ecosystems » - Thematic Days of SGF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02499118v1</w:t>
+                <w:t xml:space="preserve">hal-02499124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haploops settlements may be indicators of shallow pockmarks activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The pockmarks-haploop relationship in south Britanny. Special SGF Workshop on « Pockmarks and benthic ecosystems »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Champilou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reynaud Marine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on « Pockmarks and benthic ecosystems » - Thematic Days of SGF</w:t>
+              <w:t xml:space="preserve">Workshop on Pockmarks and benthic ecosystems - THematic days of SGF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499124v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pockmarks-haploop relationship in south Britanny. Special SGF Workshop on « Pockmarks and benthic ecosystems »,</w:t>
+                <w:t xml:space="preserve">First record of foraminiferal faunas associated to Haploops on the french Atlantic coasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Champilou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Reynaud Marine</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans Jorissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Pockmarks and benthic ecosystems - THematic days of SGF</w:t>
+              <w:t xml:space="preserve">Workshop on « Pockmarks and benthic ecosystems » - Thematic Days of SGF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02499097v1</w:t>
+                <w:t xml:space="preserve">hal-02499112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First record of foraminiferal faunas associated to Haploops on the french Atlantic coasts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methane, pockmarks and Haploops, a biogeochemical connexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Champilou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicols A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Mojtahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frans Jorissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on « Pockmarks and benthic ecosystems » - Thematic Days of SGF</w:t>
+              <w:t xml:space="preserve">Workshop on « Pockmarks and benthic ecosystems »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499112v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic foraminifera in the Storfjorden “sea-ice factory” as tracers of brine production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Fossile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbia Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4383,527 +4383,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic foraminiferal dissolution index for marine sediments in the Svalbard (Storfjorden)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Jouini</w:t>
+                <w:t xml:space="preserve">Benthic foraminifera as proxies of brine shelf waters (Svalbard, Norway)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Fossile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbia Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Howa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Michel</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arctic frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Tromso, Norway</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du climat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306362v1</w:t>
+                <w:t xml:space="preserve">hal-02872790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing historical changes in sea-ice production at Storfjorden (Svalbard): benthic foraminifera as proxies of brine shelf waters</w:t>
+                <w:t xml:space="preserve">Benthic foraminiferal dissolution index for marine sediments in the Svalabard (Storfjorden)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Mojtahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbia Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Howa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lansard</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Lansard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arctic Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Tromso, Norway</w:t>
+              <w:t xml:space="preserve">, Jan 2018, Tromso, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02872435v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic foraminiferal dissolution index for marine sediments in the Svalabard (Storfjorden)</w:t>
+                <w:t xml:space="preserve">Reconstructing historical changes in sea-ice production at Storfjorden (Svalbard): benthic foraminifera as proxies of brine shelf waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Mojtahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbia Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Howa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Michel</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arctic Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2018, Tromso, Norway</w:t>
+              <w:t xml:space="preserve">, 2018, Tromso, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499173v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic foraminifera as proxies of brine shelf waters (Svalbard, Norway)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arbia Jouini</w:t>
+                <w:t xml:space="preserve">Benthic foraminiferal dissolution index for marine sediments in the Svalbard (Storfjorden)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Mojtahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Howa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lansard</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Lansard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du climat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Orsay, France</w:t>
+              <w:t xml:space="preserve">Arctic frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Tromso, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02872790v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of benthic foraminifera elemental ratios from the Northeastern Atlantic</w:t>
               </w:r>
@@ -4915,77 +4915,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sepulcre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tribondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bassinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Mojtahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
@@ -5040,51 +5040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jassin Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5165,51 +5165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jassin Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5277,51 +5277,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relationship between food supply to the deep sea and sediment niche differentiation; implications for the ecology and microhabitat of Glomospira charoides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark-D. Phipps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Jorissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5720,51 +5720,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foraminifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sabbatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Morigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5863,51 +5863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dewi Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jung-Hyun Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6118,51 +6118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244250v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guilhermic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Howa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Metzger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couasnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109472" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209068v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Schweizer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Moigne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gr&#233;goire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.70020" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700039v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Nardelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vanderesse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2024.102394" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573458v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sepulcre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tribondeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Pia Nardelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12050736" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703053v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pusceddu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12691" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216794v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-3329-2023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696734v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Fossile" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12592" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306327v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Poprawski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2022.102117" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539484v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Jouini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lansard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1933-2020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874010v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Champilou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reynaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Maillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.105961" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442500v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Frontalini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Curzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mart&#237;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sabbatini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2017.10.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421393v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jassin Petersen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.06.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442476v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Jorissen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahuva Almogi-Labin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Bergamin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2017.12.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01933564v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabbatini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mea" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pusceddu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2018.04.010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442536v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cesbron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Geslin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Kieffre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jauffrais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gsjfr.47.3.268" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467098v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gestin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ramirez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11929" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453013v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malferrari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferretti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartolini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2016.06.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442538v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thibault de Chanvalon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Metzger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cesbron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Knoery" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-6219-2015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442467v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Filipsson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-4029-2014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388899v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morigi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Negri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/16890027AP.13.0016.1113" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388895v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442542v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Borrelli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G M Luna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sbaffi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2075-2011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278054v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Morigi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dell'Anno" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244231v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanderesse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Karpinski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288440v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poirier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mallet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Camus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306353v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pusceddu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306354v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589534v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dupuy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499118v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicols A" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499124v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaud Marine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rousset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499097v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499112v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872805v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306362v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jouini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lansard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872435v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499173v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872790v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872447v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sepulcre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tribondeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872438v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872428v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278262v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark-D. Phipps" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04871327v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P.A. Fouet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M.P. Bouchet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14197874" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306352v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442519v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Negri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6704-1_13" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972344v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewi Langlet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Hyun Kim" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244250v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guilhermic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Howa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Metzger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couasnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109472" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209068v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Schweizer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Moigne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gr&#233;goire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.70020" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573458v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sepulcre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tribondeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Pia Nardelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12050736" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700039v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Nardelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vanderesse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2024.102394" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703053v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pusceddu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12691" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216794v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-3329-2023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696734v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Fossile" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12592" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306327v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Poprawski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2022.102117" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539484v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Jouini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lansard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1933-2020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874010v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Champilou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reynaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Maillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.105961" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442500v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Frontalini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Curzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mart&#237;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sabbatini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2017.10.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421393v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jassin Petersen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.06.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442476v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Jorissen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahuva Almogi-Labin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Bergamin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2017.12.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01933564v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabbatini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mea" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pusceddu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2018.04.010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442536v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cesbron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Geslin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Kieffre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jauffrais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gsjfr.47.3.268" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467098v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gestin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ramirez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11929" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453013v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malferrari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferretti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartolini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2016.06.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442538v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thibault de Chanvalon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Metzger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cesbron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Knoery" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-6219-2015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442467v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Filipsson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-4029-2014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388899v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morigi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Negri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/16890027AP.13.0016.1113" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388895v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442542v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Borrelli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G M Luna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sbaffi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2075-2011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278054v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Morigi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dell'Anno" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244231v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanderesse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Karpinski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288440v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poirier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mallet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Camus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306353v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pusceddu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306354v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589534v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dupuy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499124v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaud Marine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rousset" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499097v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499112v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499118v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicols A" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872805v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872790v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499173v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lansard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872435v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306362v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jouini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872447v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sepulcre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tribondeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872438v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872428v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278262v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark-D. Phipps" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04871327v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P.A. Fouet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M.P. Bouchet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14197874" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306352v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442519v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Negri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6704-1_13" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972344v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewi Langlet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Hyun Kim" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>