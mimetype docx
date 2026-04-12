--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maria Pietrzak-David </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time emulator for parallel connected dual-PMSM sensorless control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoune Sahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Kheloui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Power Electronics and Drive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (3), pp.1390-1404. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/ijpeds.v12.i3.pp1390-1404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment for a solar energy system based on reuse components for developing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bunthern Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 208, pp.1459-1468. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.10.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment and Sensitivity Analysis for a Renewable Energy System based on Reuse Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bunthern Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 208, pp.1459-1468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTPV Flux-Weakening Strategy for PMSM High Speed Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Sepulchre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Porte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (6), pp.6081-6089. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2018.2856841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wireless On-line Temperature Monitoring System for Rotating Electrical Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Hoa Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95 (2), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-016-3808-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low voltage ride-through strategies for doubly fed induction machine pumped storage system under grid faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Damdoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Debbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95, pp.248-262. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2016.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control strategy of a dual induction motor : Anti-slip control application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Debbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36, pp.58-71. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2014.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mono inverter Multi parallel PMSM - Structure and Control strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Electric Power Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (3), pp.288-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mono inverter multi-parallel permanent magnet synchronous motor:structure and control strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Electric Power Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 5, pp. 288-294. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-epa.2010.0180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Copper Loss and Power Distribution Control Strategies of Double-Inverter-Fed Wound-Rotor Induction Machines Using Energetic Macroscopic Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouscayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (3), pp.642-651. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2009.2025414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromechanical Multi-machine System for Railway. Modelling, Analysis and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ben Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (1), pp.P5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFIM vector control sensitivity with current sensor faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (1), pp.139-155. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321641011008019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande coopérative des systèmes monoconvertisseurs multimachines synchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Tribune des Jeunes Chercheurs, 6 (87-90)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande cooperative des systèmes monoconvertisseur multimachines synchrones pour une application aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.87-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration de la commande d’une machine asynchrone à double alimentation en présence de défaut de bus continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khojet El Khil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. De Fornel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de génie électrique, Rige</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (4-5), pp.487-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed control strategy of a doubly fed induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Engineering (Archiv fur elektrotechnik)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 90 (51), pp.337-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Direct Torque Control of Doubly Fed Induction Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54 (5), pp.2482-2490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations Systèmes Multi-Machines (SMM) de machines polyphasées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Semail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Meibody-Tabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations Systèmes Multi-Machines (SMM) de machines polyphasées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8 (2), pp.221-239. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.8.221-239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control structures for multi-machine multi-converter systems with upstream coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bouscayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B de Fornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Hautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 63 (3-5), pp.261-270. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-4754(03)00074-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d'une modulation avec référence à valeur moyenne variable dans un ensemble convertisseur-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouscayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Fornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Foch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 4 (6), pp.1069-1084. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1994187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00249167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frugal innovation for sustainable rural electrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bunthern Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrin Phok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'20 ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel configuration of a three-phase induction generator for single-phase load: simulations and experimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bunthern Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal. pp.5807-5813</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Motor Vibration Monitoring with MEMS Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Hoa Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Akacha Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 21st European Conference on Power Electronics and Applications (EPE '19 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Genova, Italy. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE.2019.8914948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Flux-Weakening Strategy with MTPV for High-Speed IPMSM for Vehicle Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Sepulchre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Porte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Electrical Systems for Aircraft, Railway, Ship Propulsion and Road Vehicles &amp; International Transportation Electrification Conference (ESARS-ITEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. 7 p., </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESARS-ITEC.2016.7841413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorless Tolerant Fault Control for Dual Permanent Magnet Synchronous Motor Drive with Global FPGA Emulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoune Sahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Kheloui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 20th European Conference on Power Electronics and Applications (EPE'18 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Flux-Weakening Strategy with MTPV for High-Speed IPMSM for Vehicle Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Sepulchre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Control of Power and Energy Systems CPES 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan. pp.616-621, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.11.772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation frugale pour l'électrification rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bunthern Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Chi Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaoc-Dzung Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTPV for Continuous Flux-Weakening Strategy Control Law for IPMSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Sepulchre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Symposium on Power Electronics, Electrical Drives, Automation and Motion (SPEEDAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amalfi, Italy. pp.1221-1226, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPEEDAM.2018.8445329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Structure of Single-phase Generator from Three-phase Induction Machine : Modeling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bunthern Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd Annual Conference of the IEEE Industrial Electronics Society (IECON), Oct. 29-Nov. 01, 2017, Beijing (CHINA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Beijing, China. pp.7653-7659, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2017.8217341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of Life Cycle Assessment for the Reuse of Components in a Renewable Energy System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bunthern Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference on Sustainable Development of Energy, Water and Environment Systems – SDEWES Conference, Oct. 4-8, 2017, Dubrovnik (CROATIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New High Speed PMSM Flux-Weakening Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopold Sepulchre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Porte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Electrical Machines and Systems (ICEMS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Chiba, Japan. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current and Speed Sensor FDIR for a DFIM Grid Connected Variable Speed Pumped Storage System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Damdoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Conference on Power Electronics and Applications (EPE'17 ECCE Europe), Sept. 11-14, 2017, Warsaw (POLAND)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Warsaw, Poland. p.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’électricité d’origine renouvelable à partir de composants recyclés et analyse du cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bunthern Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Azzaro-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONférence FRancophone sur l'Eco-Conception et le développement durable en Génie Electrique (CONFREGE 2016), 27-29 Juin 2016, Genève, SWITZERLAND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GA based reconstruction method of MEMS accelerometer signal for electrical actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Akacha-Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Hoa Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mrabet-Bellaaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Power Electronics and Applications (EPE'16 ECCE Europe), Sept. 5-9, 2016, Karlsruhe (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Karlsruhe, Germany. p.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the digital control of a high speed PMSM for vehicle application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Sepulchre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Eleventh International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Monte Carlo, Monaco. 9 p., </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2016.7476346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sliding Mode Control for DFIM Electric Marine Thruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Debbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Damdoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Electrical Systems for Aircraft, Railway, Ship Propulsion and Road Vehicles (ESARS-ITEC), Nov. 2-4, 2016, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France. p.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable electricity production with some wasted second-life components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phok Chrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isie'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Santa Clara, CA, USA, United States. pp.574-579, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2016.7744953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment for the Reuse of Components in a Renewable Energy System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bunthern Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on Sustainable Development of Energy, Water and Environment Systems (SDEWES 2016), Sept. 4-9, 2016, Lisbon (PORTUGAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Life of Power Supply Unit as Charge Controller in PV System and Environmental Benefit Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bunthern Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dagues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 42nd Annual Conference of IEEE Industrial Electronics Society (IECON 2016), Oct. 24-27, Firenze (ITALY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of Wireless Sensor Network Node for Rotating Electrical Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Hoa Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Computers and Communication (ISCC 2016), Jun. 27-30, 2016, Messina (ITALY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Messina, Italy. pp.738-742, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2016.7543824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doubly fed induction machine pumped storage system : Laboratory set-up and grid synchronization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Damdoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Mediterranean Electrotechnical Conference (MELECON'16), April 18-20, 2016, Lemesos (CYPRUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lemesos, Cyprus. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MELCON.2016.7495344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimal control strategy for innovative electric naval propulsion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Debbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Ecological Vehicles and Renewable Energies (EVER) 2015, March 31-April 2, 2015, Monte Carlo (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Monte Carlo, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2015.7113029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Noise Reduction in VSI-DFIM for Electrical Naval Propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Debbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual Conference of the IEEE-Industrial-Electronics-Society (IECON 2015), Nov. 9-12, 2015, Yokohama (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Yokohama, Japan. pp.4531-4537, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2015.7392806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements on Experimental Modeling of the Losses in Induction Machine with Taguchi Orthogonal Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phok Chrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dagues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual Conference of the IEEE Industrial Electronics Society, IECON 2015, Nov. 9-12, 2015, Yokohama (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Yokohama, Japan. pp.4836-4841, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2015.7392857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of 3-phase Induction Machine as Single Phase Generator for Electricity Generation from Renewable Energies in Rural Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phok Chrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dagues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Electric Machines and Drives Conference (IEMDC), May 10-13, 2015, Cœur d'Alene (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cœur d'Alene, United States. pp.405-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC-Servomotor Velocities Calculation by MEMS Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Akacha-Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Hoa Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mrabet-Bellaaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Automation, Control, Engineering and Computer Science, ACECS Conference Proceedings, March 22-24, 2015, Sousse (TUNISIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware in loop methodologies for the control of dual-PMSM connected in parallel: FPGA implementation and experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoune Sahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Kheloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 17th European Conference on Power Electronics and Applications (EPE'15 ECCE-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Genève, Switzerland. 10 p., </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2015.7309461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility Study of Wireless Communication for the Double Fed Inductin Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Hoa Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Fuzzy Systems and Knowledge Discovery (FSKD'15), Aug. 15-17, 2015, Zhangjiaiie (CHINA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Zhangjiaiie, China. pp.2117-2121, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FSKD.2015.7382278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of MEMS Accelerometer Outputs in Mobile Fields by Using Allan Variance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Akacha-Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Hoa Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mrabet-Bellaaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Modelling, Identification and Control(ICMIC 2015), Dec. 18-20, 2015, Sousse (TUNISIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sousse, Tunisia. pp.15790950, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMIC.2015.7409419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torque ripple minimization of SMC drive for an innovative electric naval propulsion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Debbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cussac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Power Electronics and Applications, EPE 2015 ECCE Europe, Sept. 08-10, 2015, Genève, (SWITZERLAND)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Genève, Switzerland. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration Monitoring Based on MEMS Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Akacha-Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Hoa Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mrabet-Bellaaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th international conference on Sciences and Techniques of Automatic control &amp; computer engineering (IEEE STA'2015), Dec. 21-23, 2015, Monastir (TUNISIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFIM Drive For Dynamic Marine Model propeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Debbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2014: 11th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems, Valence, SPAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control reconfiguration strategy for Doubly Fed Induction Machine pumped storage unit under balanced grid faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Damdoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Debbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM'14), Nov. 3-6, 2014, Tunis (TUNISIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Tunis, Tunisia. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM.2014.7076981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of grid parameter variation on DFIM pump turbine system operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Damdoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on Modelling and Simulation of Electric Machines, Converters and Systems (ElectrIMACS 2014), May 19-22, 2014, Valencia (SPAIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control System for Doubly Fed Induction Machine in Electrical Naval Propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Debbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE Conference, Lille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Simulation to Real-Time Control of DDTC-SVM for DFIM Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Debbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMSM 2013 : IEEE 11th International Workshop of Electronics, Control, Measurement, Signals and their application to Mechatronics, Toulouse, France,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel tolerant fault DFIM drive for naval propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Debbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2013 : 39th Annual Conference of the IEEE Industrial Electronics Society, Vienne, AUSTRIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vienne, Austria. pp.3006-11, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2013.6699609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDY OF MOTOR PARAMETER IMPACTS IN A MULTI MOTOR MONO INVERTER SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labo Chhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference of IMACS, ELECTRIMACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Cergy-Pontoise, France. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-4754(13)00141-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of open-phase degradation in a mono-inverter double PMSM system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labo Chhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2011 - 37th Annual Conference of IEEE Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Melbourne, Australia. pp.486-491, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2011.6119359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of dual motors control strategies on Railway Traction System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ben Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESARS'12: International conference on Electrical Systems for Aircraft, Railway and Ship propulsion, Bologne, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical redundancy for service continuity of Doubly Fed Induction Machine speed drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Debbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2012: XXth International Conference on Electrical Machines, Marseille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental test bench for a distributed railway traction mechanical load emulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2012: 38th Annual Conference of the IEEE Industrial Electronics Society, Montréal, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2012.6388725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mono inverter-double permanent magnet synchronous motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labo Chhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R3ASC 2012 - 5th International Conference on Recent Advances in Aerospace Actuation Systems and Components</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.170-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding mode observer for mono-inverter bi-motors railway traction system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ben Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD 2011: 8th International Multi-Conference on Systems, Signals and Devices, Sousse, Tunisia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PWM voltage source inverter rating with the power distribution law for a DFIM speed drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khojet El Khil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2011: IEEE International Symposium on Industrial Electronics, Gdansk, POLAND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Gdansk, Poland. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2011.5984243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service continuity of an IM distributed railway traction with a speed sensor fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2011: 14th European Conference on Power Electronics and Applications, Birmingham, UNITED KINGDOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Continuity of an Induction Machine Railway Traction System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Grandpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2010: the XIX International Conference on Electrical Machines, Rome, ITALY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICELMACH.2010.5608206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Synthesis of one Bogie Induction Railway Traction System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ben Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2009: 13th European Conference on Power Electronics and Applications, Barcelone,SPAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mono inverter dual parallel PMSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2008 - 34th Annual Conference of IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Orlando, United States. pp.268-273, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2008.4757964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541091v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotor Position Sensor Fault Detection Isolation and Reconfiguration of a Doubly Fed Induction Machine Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2009: 13th European Conference on Power Electronics and Applications, Barcelone,SPAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de contrôle d'un système bimachine synchrone monoconvertisseur : connection en parallèle sur un onduleur mutualisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF'2009 : Electronique du futur, Compiègne, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de contrôle de 2 machines synchrones branchées en parallèle sur le même onduleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence EF 2009, UTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Reconfiguration of a Doubly Fed Induction Motor Drive with Current Sensor Fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs’2008: 9th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems, Québec City, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Québec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of the Current Input-Output Decoupling Vector Control of the DFIM versus Current Sensor Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE-PEMC 2008 : 13th International Power Electronics and Motion Control Conference, Poznan, Poland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et modélisation de la charge mécanique d’une chaîne de traction ferroviaire à propulsion asynchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ben Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEEDT’08 : 2nd International Conference on Electrical Engineering Design and Technologies, Hammamet, Tunisia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of an Asymmetrical Rotor on a Vector Controlled Doubly Fed Induction Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ghosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. De Fornel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2008: the XVIII International Conference on Electrical Machines, Vilamoura, Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vilamoura, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Control of Electromechanical Multi-machine System for Railway Traction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ben Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEEDT’08 : 2nd International Conference on Electrical Engineering Design and Technologies, Hammamet, Tunisia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution de la vitesse d’une MADA en vue de la reconfiguration de sa commande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khojet El Khil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. De Fornel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JTEA’2008 : 5ème Conférence Internationale d’Electrotechnique et d’Automatique, Hammamet, TUNISIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Several Control Strategy Managements for Multi-Machine Induction Drive Applied in Railway Traction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ben Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STA’2008, The Ninth International Conference on Sciences and Techniques of Automatic Control &amp; Computer Engineering Sousse, Tunisia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic macroscopic representation and Inversion-based control of Double-Inverter-Fed Wound-Rotor induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouscayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2008 : 9th International conference on Modeling and Simulation of Electric machines, Converters and systems, Québec, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorless Field Oriented Control of Doubly Fed Induction Speed Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khojet El Khil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. De Fornel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocon 2007 : The International Conference on "Computer as a tool", Warsaw, Poland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Warsaw, Poland. pp.1888 - 1895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine asynchrone et la traction électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CMCU : Traction électrique ferroviaire, Tunis, TUNISIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loop-shaping H&#8734; control for a doubly fed induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. De Fornel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2007: 12th European Conference on Power Electronics and Applications, Aalborg, Denmark</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Aalborg, Denmark. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration de la commande en présence d’un défaut capteur de courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF'2007 : Electronique du futur, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed sensitivity H&#8734 Control of Doubly Fed Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. De Fornel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2007: IEEE International Symposium on Industrial Electronics, Vigo, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vigo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commandes algorithmiques des variateurs à courant alternatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Fornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G.R.E.C.O. "Dispositifs et Systèmes Électrotechniques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1989, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System and Method for Supplying Power to User Systems Onboard an Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US 2007/0262644 A1. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power System Comprising Several Synchronous Machines Synchronously Self-Controlled by a Converter and Control Method for Such a System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US 2007/0273310 A1. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système et procédé d’alimentation en puissance de systèmes utilisateurs à bord d’un aéronef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2898871A1. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de puissance comportant plusieurs machines synchrones autopilotées de façon synchronisée par un convertisseur et procédé de commande d’un tel système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2899040A1. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power supplying system for e.g. airbrake, of e.g. jet type aircraft, has power electronics supplying user systems e.g. gateway, at different instants via switch network, where network reconfigures connection between electronics and system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR 2898871 A1. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de puissance comportant plusieurs machines synchrones autopilotées de façon synchronisée par un convertisseur et procédé de commande d'un tel système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR0602568. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft's e.g. airplane, power system e.g. braking system, has synchronous machines connected in parallel to three phase inverter, and drive module supplying inverter and receiving measured values of phase currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR 2899040 A1. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système et procédé d'alimentation en puissance de systèmes utilisateurs à bord d'un aéronef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR0602566. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId211"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maria Pietrzak-David </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time emulator for parallel connected dual-PMSM sensorless control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoune Sahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Kheloui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Power Electronics and Drive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (3), pp.1390-1404. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/ijpeds.v12.i3.pp1390-1404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment and Sensitivity Analysis for a Renewable Energy System based on Reuse Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bunthern Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 208, pp.1459-1468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment for a solar energy system based on reuse components for developing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bunthern Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 208, pp.1459-1468. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.10.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTPV Flux-Weakening Strategy for PMSM High Speed Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Sepulchre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Porte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (6), pp.6081-6089. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2018.2856841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wireless On-line Temperature Monitoring System for Rotating Electrical Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Hoa Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95 (2), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-016-3808-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low voltage ride-through strategies for doubly fed induction machine pumped storage system under grid faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Damdoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Debbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95, pp.248-262. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2016.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control strategy of a dual induction motor : Anti-slip control application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Debbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36, pp.58-71. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2014.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mono inverter multi-parallel permanent magnet synchronous motor:structure and control strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Electric Power Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 5, pp. 288-294. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-epa.2010.0180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mono inverter Multi parallel PMSM - Structure and Control strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Electric Power Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (3), pp.288-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande cooperative des systèmes monoconvertisseur multimachines synchrones pour une application aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.87-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Copper Loss and Power Distribution Control Strategies of Double-Inverter-Fed Wound-Rotor Induction Machines Using Energetic Macroscopic Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouscayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (3), pp.642-651. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2009.2025414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromechanical Multi-machine System for Railway. Modelling, Analysis and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ben Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (1), pp.P5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFIM vector control sensitivity with current sensor faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (1), pp.139-155. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321641011008019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande coopérative des systèmes monoconvertisseurs multimachines synchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Tribune des Jeunes Chercheurs, 6 (87-90)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration de la commande d’une machine asynchrone à double alimentation en présence de défaut de bus continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khojet El Khil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. De Fornel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de génie électrique, Rige</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (4-5), pp.487-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed control strategy of a doubly fed induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Engineering (Archiv fur elektrotechnik)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 90 (51), pp.337-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Direct Torque Control of Doubly Fed Induction Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54 (5), pp.2482-2490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations Systèmes Multi-Machines (SMM) de machines polyphasées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Semail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Meibody-Tabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations Systèmes Multi-Machines (SMM) de machines polyphasées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8 (2), pp.221-239. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.8.221-239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control structures for multi-machine multi-converter systems with upstream coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bouscayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B de Fornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Hautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 63 (3-5), pp.261-270. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-4754(03)00074-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d'une modulation avec référence à valeur moyenne variable dans un ensemble convertisseur-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouscayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Fornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Foch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 4 (6), pp.1069-1084. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1994187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00249167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frugal innovation for sustainable rural electrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bunthern Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrin Phok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'20 ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel configuration of a three-phase induction generator for single-phase load: simulations and experimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bunthern Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal. pp.5807-5813</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Motor Vibration Monitoring with MEMS Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Hoa Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Akacha Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 21st European Conference on Power Electronics and Applications (EPE '19 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Genova, Italy. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE.2019.8914948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation frugale pour l'électrification rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bunthern Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Chi Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaoc-Dzung Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTPV for Continuous Flux-Weakening Strategy Control Law for IPMSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Sepulchre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Symposium on Power Electronics, Electrical Drives, Automation and Motion (SPEEDAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amalfi, Italy. pp.1221-1226, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPEEDAM.2018.8445329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorless Tolerant Fault Control for Dual Permanent Magnet Synchronous Motor Drive with Global FPGA Emulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoune Sahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Kheloui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 20th European Conference on Power Electronics and Applications (EPE'18 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Flux-Weakening Strategy with MTPV for High-Speed IPMSM for Vehicle Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Sepulchre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Porte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Electrical Systems for Aircraft, Railway, Ship Propulsion and Road Vehicles &amp; International Transportation Electrification Conference (ESARS-ITEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. 7 p., </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESARS-ITEC.2016.7841413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Flux-Weakening Strategy with MTPV for High-Speed IPMSM for Vehicle Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Sepulchre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Control of Power and Energy Systems CPES 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan. pp.616-621, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.11.772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Structure of Single-phase Generator from Three-phase Induction Machine : Modeling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bunthern Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd Annual Conference of the IEEE Industrial Electronics Society (IECON), Oct. 29-Nov. 01, 2017, Beijing (CHINA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Beijing, China. pp.7653-7659, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2017.8217341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of Life Cycle Assessment for the Reuse of Components in a Renewable Energy System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bunthern Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference on Sustainable Development of Energy, Water and Environment Systems – SDEWES Conference, Oct. 4-8, 2017, Dubrovnik (CROATIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New High Speed PMSM Flux-Weakening Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopold Sepulchre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Porte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Electrical Machines and Systems (ICEMS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Chiba, Japan. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current and Speed Sensor FDIR for a DFIM Grid Connected Variable Speed Pumped Storage System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Damdoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Conference on Power Electronics and Applications (EPE'17 ECCE Europe), Sept. 11-14, 2017, Warsaw (POLAND)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Warsaw, Poland. p.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’électricité d’origine renouvelable à partir de composants recyclés et analyse du cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bunthern Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Azzaro-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONférence FRancophone sur l'Eco-Conception et le développement durable en Génie Electrique (CONFREGE 2016), 27-29 Juin 2016, Genève, SWITZERLAND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GA based reconstruction method of MEMS accelerometer signal for electrical actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Akacha-Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Hoa Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mrabet-Bellaaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Power Electronics and Applications (EPE'16 ECCE Europe), Sept. 5-9, 2016, Karlsruhe (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Karlsruhe, Germany. p.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the digital control of a high speed PMSM for vehicle application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Sepulchre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Eleventh International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Monte Carlo, Monaco. 9 p., </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2016.7476346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sliding Mode Control for DFIM Electric Marine Thruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Debbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Damdoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Electrical Systems for Aircraft, Railway, Ship Propulsion and Road Vehicles (ESARS-ITEC), Nov. 2-4, 2016, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France. p.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment for the Reuse of Components in a Renewable Energy System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bunthern Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on Sustainable Development of Energy, Water and Environment Systems (SDEWES 2016), Sept. 4-9, 2016, Lisbon (PORTUGAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable electricity production with some wasted second-life components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phok Chrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isie'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Santa Clara, CA, USA, United States. pp.574-579, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2016.7744953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of Wireless Sensor Network Node for Rotating Electrical Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Hoa Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Computers and Communication (ISCC 2016), Jun. 27-30, 2016, Messina (ITALY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Messina, Italy. pp.738-742, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2016.7543824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Life of Power Supply Unit as Charge Controller in PV System and Environmental Benefit Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bunthern Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dagues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 42nd Annual Conference of IEEE Industrial Electronics Society (IECON 2016), Oct. 24-27, Firenze (ITALY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doubly fed induction machine pumped storage system : Laboratory set-up and grid synchronization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Damdoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Mediterranean Electrotechnical Conference (MELECON'16), April 18-20, 2016, Lemesos (CYPRUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lemesos, Cyprus. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MELCON.2016.7495344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimal control strategy for innovative electric naval propulsion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Debbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Ecological Vehicles and Renewable Energies (EVER) 2015, March 31-April 2, 2015, Monte Carlo (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Monte Carlo, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2015.7113029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of 3-phase Induction Machine as Single Phase Generator for Electricity Generation from Renewable Energies in Rural Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phok Chrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dagues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Electric Machines and Drives Conference (IEMDC), May 10-13, 2015, Cœur d'Alene (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cœur d'Alene, United States. pp.405-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC-Servomotor Velocities Calculation by MEMS Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Akacha-Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Hoa Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mrabet-Bellaaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Automation, Control, Engineering and Computer Science, ACECS Conference Proceedings, March 22-24, 2015, Sousse (TUNISIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Noise Reduction in VSI-DFIM for Electrical Naval Propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Debbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual Conference of the IEEE-Industrial-Electronics-Society (IECON 2015), Nov. 9-12, 2015, Yokohama (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Yokohama, Japan. pp.4531-4537, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2015.7392806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements on Experimental Modeling of the Losses in Induction Machine with Taguchi Orthogonal Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phok Chrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dagues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual Conference of the IEEE Industrial Electronics Society, IECON 2015, Nov. 9-12, 2015, Yokohama (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Yokohama, Japan. pp.4836-4841, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2015.7392857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility Study of Wireless Communication for the Double Fed Inductin Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Hoa Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Fuzzy Systems and Knowledge Discovery (FSKD'15), Aug. 15-17, 2015, Zhangjiaiie (CHINA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Zhangjiaiie, China. pp.2117-2121, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FSKD.2015.7382278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of MEMS Accelerometer Outputs in Mobile Fields by Using Allan Variance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Akacha-Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Hoa Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mrabet-Bellaaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Modelling, Identification and Control(ICMIC 2015), Dec. 18-20, 2015, Sousse (TUNISIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sousse, Tunisia. pp.15790950, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMIC.2015.7409419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware in loop methodologies for the control of dual-PMSM connected in parallel: FPGA implementation and experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoune Sahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Kheloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 17th European Conference on Power Electronics and Applications (EPE'15 ECCE-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Genève, Switzerland. 10 p., </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2015.7309461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torque ripple minimization of SMC drive for an innovative electric naval propulsion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Debbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cussac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Power Electronics and Applications, EPE 2015 ECCE Europe, Sept. 08-10, 2015, Genève, (SWITZERLAND)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Genève, Switzerland. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration Monitoring Based on MEMS Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Akacha-Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Hoa Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mrabet-Bellaaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th international conference on Sciences and Techniques of Automatic control &amp; computer engineering (IEEE STA'2015), Dec. 21-23, 2015, Monastir (TUNISIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFIM Drive For Dynamic Marine Model propeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Debbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2014: 11th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems, Valence, SPAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control reconfiguration strategy for Doubly Fed Induction Machine pumped storage unit under balanced grid faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Damdoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Debbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM'14), Nov. 3-6, 2014, Tunis (TUNISIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Tunis, Tunisia. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM.2014.7076981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of grid parameter variation on DFIM pump turbine system operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Damdoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on Modelling and Simulation of Electric Machines, Converters and Systems (ElectrIMACS 2014), May 19-22, 2014, Valencia (SPAIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDY OF MOTOR PARAMETER IMPACTS IN A MULTI MOTOR MONO INVERTER SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labo Chhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference of IMACS, ELECTRIMACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Cergy-Pontoise, France. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-4754(13)00141-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control System for Doubly Fed Induction Machine in Electrical Naval Propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Debbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE Conference, Lille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Simulation to Real-Time Control of DDTC-SVM for DFIM Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Debbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMSM 2013 : IEEE 11th International Workshop of Electronics, Control, Measurement, Signals and their application to Mechatronics, Toulouse, France,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel tolerant fault DFIM drive for naval propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Debbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2013 : 39th Annual Conference of the IEEE Industrial Electronics Society, Vienne, AUSTRIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vienne, Austria. pp.3006-11, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2013.6699609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mono inverter-double permanent magnet synchronous motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labo Chhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R3ASC 2012 - 5th International Conference on Recent Advances in Aerospace Actuation Systems and Components</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.170-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of dual motors control strategies on Railway Traction System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ben Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESARS'12: International conference on Electrical Systems for Aircraft, Railway and Ship propulsion, Bologne, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of open-phase degradation in a mono-inverter double PMSM system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labo Chhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2011 - 37th Annual Conference of IEEE Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Melbourne, Australia. pp.486-491, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2011.6119359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical redundancy for service continuity of Doubly Fed Induction Machine speed drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Debbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2012: XXth International Conference on Electrical Machines, Marseille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental test bench for a distributed railway traction mechanical load emulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2012: 38th Annual Conference of the IEEE Industrial Electronics Society, Montréal, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2012.6388725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding mode observer for mono-inverter bi-motors railway traction system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ben Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD 2011: 8th International Multi-Conference on Systems, Signals and Devices, Sousse, Tunisia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PWM voltage source inverter rating with the power distribution law for a DFIM speed drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khojet El Khil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2011: IEEE International Symposium on Industrial Electronics, Gdansk, POLAND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Gdansk, Poland. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2011.5984243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service continuity of an IM distributed railway traction with a speed sensor fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2011: 14th European Conference on Power Electronics and Applications, Birmingham, UNITED KINGDOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Continuity of an Induction Machine Railway Traction System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Grandpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2010: the XIX International Conference on Electrical Machines, Rome, ITALY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICELMACH.2010.5608206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotor Position Sensor Fault Detection Isolation and Reconfiguration of a Doubly Fed Induction Machine Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2009: 13th European Conference on Power Electronics and Applications, Barcelone,SPAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Synthesis of one Bogie Induction Railway Traction System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ben Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2009: 13th European Conference on Power Electronics and Applications, Barcelone,SPAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mono inverter dual parallel PMSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2008 - 34th Annual Conference of IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Orlando, United States. pp.268-273, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2008.4757964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541091v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de contrôle d'un système bimachine synchrone monoconvertisseur : connection en parallèle sur un onduleur mutualisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF'2009 : Electronique du futur, Compiègne, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de contrôle de 2 machines synchrones branchées en parallèle sur le même onduleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence EF 2009, UTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic macroscopic representation and Inversion-based control of Double-Inverter-Fed Wound-Rotor induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouscayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2008 : 9th International conference on Modeling and Simulation of Electric machines, Converters and systems, Québec, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Reconfiguration of a Doubly Fed Induction Motor Drive with Current Sensor Fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs’2008: 9th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems, Québec City, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Québec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of an Asymmetrical Rotor on a Vector Controlled Doubly Fed Induction Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ghosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. De Fornel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2008: the XVIII International Conference on Electrical Machines, Vilamoura, Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vilamoura, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of the Current Input-Output Decoupling Vector Control of the DFIM versus Current Sensor Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE-PEMC 2008 : 13th International Power Electronics and Motion Control Conference, Poznan, Poland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et modélisation de la charge mécanique d’une chaîne de traction ferroviaire à propulsion asynchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ben Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEEDT’08 : 2nd International Conference on Electrical Engineering Design and Technologies, Hammamet, Tunisia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Control of Electromechanical Multi-machine System for Railway Traction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ben Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEEDT’08 : 2nd International Conference on Electrical Engineering Design and Technologies, Hammamet, Tunisia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution de la vitesse d’une MADA en vue de la reconfiguration de sa commande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khojet El Khil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. De Fornel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JTEA’2008 : 5ème Conférence Internationale d’Electrotechnique et d’Automatique, Hammamet, TUNISIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Several Control Strategy Managements for Multi-Machine Induction Drive Applied in Railway Traction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ben Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STA’2008, The Ninth International Conference on Sciences and Techniques of Automatic Control &amp; Computer Engineering Sousse, Tunisia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorless Field Oriented Control of Doubly Fed Induction Speed Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khojet El Khil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. De Fornel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocon 2007 : The International Conference on "Computer as a tool", Warsaw, Poland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Warsaw, Poland. pp.1888 - 1895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine asynchrone et la traction électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CMCU : Traction électrique ferroviaire, Tunis, TUNISIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loop-shaping H&#8734; control for a doubly fed induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. De Fornel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2007: 12th European Conference on Power Electronics and Applications, Aalborg, Denmark</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Aalborg, Denmark. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration de la commande en présence d’un défaut capteur de courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF'2007 : Electronique du futur, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed sensitivity H&#8734 Control of Doubly Fed Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. De Fornel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2007: IEEE International Symposium on Industrial Electronics, Vigo, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vigo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commandes algorithmiques des variateurs à courant alternatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Fornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G.R.E.C.O. "Dispositifs et Systèmes Électrotechniques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1989, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système et procédé d’alimentation en puissance de systèmes utilisateurs à bord d’un aéronef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2898871A1. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de puissance comportant plusieurs machines synchrones autopilotées de façon synchronisée par un convertisseur et procédé de commande d’un tel système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2899040A1. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System and Method for Supplying Power to User Systems Onboard an Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US 2007/0262644 A1. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power System Comprising Several Synchronous Machines Synchronously Self-Controlled by a Converter and Control Method for Such a System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US 2007/0273310 A1. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power supplying system for e.g. airbrake, of e.g. jet type aircraft, has power electronics supplying user systems e.g. gateway, at different instants via switch network, where network reconfigures connection between electronics and system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR 2898871 A1. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de puissance comportant plusieurs machines synchrones autopilotées de façon synchronisée par un convertisseur et procédé de commande d'un tel système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR0602568. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft's e.g. airplane, power system e.g. braking system, has synchronous machines connected in parallel to three phase inverter, and drive module supplying inverter and receiving measured values of phase currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR 2899040 A1. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système et procédé d'alimentation en puissance de systèmes utilisateurs à bord d'un aéronef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR0602566. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId211"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03655666v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoune Sahri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pietrzak-David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Baghli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kheloui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijpeds.v12.i3.pp1390-1404" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001971v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bunthern Kim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Azzaro-Pantel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maussion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.10.169" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796248v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03536841v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Sepulchre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Fadel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2856841" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796303v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Brahim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouallegue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Hoa Vuong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-016-3808-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796306v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Damdoum" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Slama-Belkhodja" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Debbou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.04.007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGST32SQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796305v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Achour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.12.008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FL29ZMT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694063v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bidart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948877v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2010.0180" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796304v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delarue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouscayrol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Etienne Vidal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2009.2025414" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796302v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ben Mabrouk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belhadj" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796301v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Abdellatif" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641011008019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-00S9MB3T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03575199v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796091v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796299v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khojet El Khil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. De Fornel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796298v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796297v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107789v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Semail" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Meibody-Tabar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fouad Benkhoris" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Razik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.8.221-239" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723302v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouscayrol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B de Fornel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Hautier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(03)00074-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6D8QNK9F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249167v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouscayrol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Fornel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Foch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994187" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/54F7113AF78D54DCBFC90C8D4C2F78B29B224985/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210802v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrin Phok" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113732v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04754753v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Akacha Helal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE.2019.8914948" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03537083v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS-ITEC.2016.7841413" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03545513v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03545457v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.772" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983361v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Chi Le" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Carlier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cassan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quaoc-Dzung Phan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03545358v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM.2018.8445329" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891436v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217341" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891480v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03545045v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Sepulchre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134447v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891368v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Azzaro-Pantel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933316v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Akacha-Helal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mrabet-Bellaaj" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03544016v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2016.7476346" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134670v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debbou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465815v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phok Chrin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2016.7744953" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891370v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886617v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dagues" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933317v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2016.7543824" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134666v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2016.7495344" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134556v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7113029" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134668v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392806" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886616v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392857" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987292v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933311v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03543964v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7309461" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933315v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Brahim" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSKD.2015.7382278" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933312v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMIC.2015.7409419" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134510v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cussac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933313v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134661v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134665v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2014.7076981" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134664v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134662v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gillet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134557v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134555v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6699609" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03563442v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labo Chhun" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(13)00141-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03542457v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119359" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134554v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134552v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134553v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6388725" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03542489v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134547v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134548v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2011.5984243" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134549v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134511v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Grandpierre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2010.5608206" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134509v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03541091v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2008.4757964" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134508v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886770v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03575665v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134502v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134503v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134449v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134504v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ghosn" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134505v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134451v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134506v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134507v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134445v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134837v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134444v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Salloum" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mbayed" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134448v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134446v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03556764v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03560064v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Foch" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bisson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03560074v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092824v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foch" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bisson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092823v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03560067v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03546854v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03560078v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03546888v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03655666v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoune Sahri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pietrzak-David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Baghli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kheloui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijpeds.v12.i3.pp1390-1404" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796248v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bunthern Kim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Azzaro-Pantel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maussion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001971v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria David" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.10.169" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03536841v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Sepulchre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Fadel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2856841" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796303v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Brahim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouallegue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Hoa Vuong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-016-3808-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796306v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Damdoum" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Slama-Belkhodja" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Debbou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.04.007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGST32SQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796305v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Achour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.12.008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FL29ZMT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948877v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bidart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2010.0180" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694063v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796091v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796304v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delarue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouscayrol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Etienne Vidal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2009.2025414" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796302v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ben Mabrouk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belhadj" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796301v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Abdellatif" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641011008019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-00S9MB3T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03575199v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796299v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khojet El Khil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. De Fornel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796298v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796297v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107789v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Semail" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Meibody-Tabar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fouad Benkhoris" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Razik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.8.221-239" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723302v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouscayrol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B de Fornel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Hautier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(03)00074-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6D8QNK9F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249167v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouscayrol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Fornel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Foch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994187" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/54F7113AF78D54DCBFC90C8D4C2F78B29B224985/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210802v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrin Phok" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113732v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04754753v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Akacha Helal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE.2019.8914948" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983361v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Chi Le" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Carlier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cassan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quaoc-Dzung Phan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03545358v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM.2018.8445329" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03545513v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03537083v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS-ITEC.2016.7841413" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03545457v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.772" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891436v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217341" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891480v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03545045v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Sepulchre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134447v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891368v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Azzaro-Pantel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933316v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Akacha-Helal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mrabet-Bellaaj" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03544016v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2016.7476346" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134670v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debbou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891370v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465815v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phok Chrin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2016.7744953" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933317v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2016.7543824" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886617v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dagues" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134666v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2016.7495344" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134556v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7113029" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987292v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933311v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134668v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392806" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886616v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392857" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933315v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Brahim" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSKD.2015.7382278" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933312v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMIC.2015.7409419" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03543964v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7309461" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134510v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cussac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933313v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134661v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134665v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2014.7076981" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134664v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03563442v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labo Chhun" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(13)00141-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134662v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gillet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134557v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134555v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6699609" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03542489v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134554v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03542457v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119359" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134552v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134553v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6388725" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134547v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134548v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2011.5984243" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134549v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134511v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Grandpierre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2010.5608206" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134508v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134509v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03541091v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2008.4757964" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886770v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03575665v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134507v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134502v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134504v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ghosn" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134503v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134449v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134505v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134451v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134506v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134445v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134837v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134444v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Salloum" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mbayed" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134448v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134446v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03556764v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092824v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foch" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bisson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092823v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03560064v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Foch" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bisson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03560074v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03560067v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03546854v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03560078v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03546888v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>