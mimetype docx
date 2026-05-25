--- v1 (2026-04-12)
+++ v2 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maria Pietrzak-David </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time emulator for parallel connected dual-PMSM sensorless control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoune Sahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Kheloui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Power Electronics and Drive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (3), pp.1390-1404. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/ijpeds.v12.i3.pp1390-1404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment and Sensitivity Analysis for a Renewable Energy System based on Reuse Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bunthern Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 208, pp.1459-1468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment for a solar energy system based on reuse components for developing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bunthern Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 208, pp.1459-1468. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.10.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTPV Flux-Weakening Strategy for PMSM High Speed Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Sepulchre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Porte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (6), pp.6081-6089. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2018.2856841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wireless On-line Temperature Monitoring System for Rotating Electrical Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Hoa Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95 (2), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-016-3808-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low voltage ride-through strategies for doubly fed induction machine pumped storage system under grid faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Damdoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Debbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95, pp.248-262. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2016.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control strategy of a dual induction motor : Anti-slip control application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Debbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36, pp.58-71. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2014.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mono inverter multi-parallel permanent magnet synchronous motor:structure and control strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Electric Power Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 5, pp. 288-294. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-epa.2010.0180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mono inverter Multi parallel PMSM - Structure and Control strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Electric Power Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (3), pp.288-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande cooperative des systèmes monoconvertisseur multimachines synchrones pour une application aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.87-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Copper Loss and Power Distribution Control Strategies of Double-Inverter-Fed Wound-Rotor Induction Machines Using Energetic Macroscopic Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouscayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (3), pp.642-651. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2009.2025414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromechanical Multi-machine System for Railway. Modelling, Analysis and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ben Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (1), pp.P5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFIM vector control sensitivity with current sensor faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (1), pp.139-155. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321641011008019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande coopérative des systèmes monoconvertisseurs multimachines synchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Tribune des Jeunes Chercheurs, 6 (87-90)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration de la commande d’une machine asynchrone à double alimentation en présence de défaut de bus continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khojet El Khil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. De Fornel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de génie électrique, Rige</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (4-5), pp.487-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed control strategy of a doubly fed induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Engineering (Archiv fur elektrotechnik)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 90 (51), pp.337-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Direct Torque Control of Doubly Fed Induction Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54 (5), pp.2482-2490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations Systèmes Multi-Machines (SMM) de machines polyphasées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Semail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Meibody-Tabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations Systèmes Multi-Machines (SMM) de machines polyphasées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8 (2), pp.221-239. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.8.221-239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control structures for multi-machine multi-converter systems with upstream coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bouscayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B de Fornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Hautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 63 (3-5), pp.261-270. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-4754(03)00074-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d'une modulation avec référence à valeur moyenne variable dans un ensemble convertisseur-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouscayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Fornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Foch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 4 (6), pp.1069-1084. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1994187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00249167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frugal innovation for sustainable rural electrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bunthern Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrin Phok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'20 ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel configuration of a three-phase induction generator for single-phase load: simulations and experimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bunthern Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal. pp.5807-5813</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Motor Vibration Monitoring with MEMS Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Hoa Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Akacha Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 21st European Conference on Power Electronics and Applications (EPE '19 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Genova, Italy. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE.2019.8914948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation frugale pour l'électrification rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bunthern Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Chi Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaoc-Dzung Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTPV for Continuous Flux-Weakening Strategy Control Law for IPMSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Sepulchre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Symposium on Power Electronics, Electrical Drives, Automation and Motion (SPEEDAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amalfi, Italy. pp.1221-1226, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPEEDAM.2018.8445329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorless Tolerant Fault Control for Dual Permanent Magnet Synchronous Motor Drive with Global FPGA Emulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoune Sahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Kheloui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 20th European Conference on Power Electronics and Applications (EPE'18 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Flux-Weakening Strategy with MTPV for High-Speed IPMSM for Vehicle Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Sepulchre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Porte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Electrical Systems for Aircraft, Railway, Ship Propulsion and Road Vehicles &amp; International Transportation Electrification Conference (ESARS-ITEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. 7 p., </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESARS-ITEC.2016.7841413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Flux-Weakening Strategy with MTPV for High-Speed IPMSM for Vehicle Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Sepulchre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Control of Power and Energy Systems CPES 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan. pp.616-621, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.11.772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Structure of Single-phase Generator from Three-phase Induction Machine : Modeling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bunthern Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd Annual Conference of the IEEE Industrial Electronics Society (IECON), Oct. 29-Nov. 01, 2017, Beijing (CHINA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Beijing, China. pp.7653-7659, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2017.8217341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of Life Cycle Assessment for the Reuse of Components in a Renewable Energy System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bunthern Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference on Sustainable Development of Energy, Water and Environment Systems – SDEWES Conference, Oct. 4-8, 2017, Dubrovnik (CROATIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New High Speed PMSM Flux-Weakening Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopold Sepulchre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Porte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Electrical Machines and Systems (ICEMS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Chiba, Japan. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current and Speed Sensor FDIR for a DFIM Grid Connected Variable Speed Pumped Storage System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Damdoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Conference on Power Electronics and Applications (EPE'17 ECCE Europe), Sept. 11-14, 2017, Warsaw (POLAND)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Warsaw, Poland. p.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’électricité d’origine renouvelable à partir de composants recyclés et analyse du cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bunthern Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Azzaro-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONférence FRancophone sur l'Eco-Conception et le développement durable en Génie Electrique (CONFREGE 2016), 27-29 Juin 2016, Genève, SWITZERLAND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GA based reconstruction method of MEMS accelerometer signal for electrical actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Akacha-Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Hoa Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mrabet-Bellaaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Power Electronics and Applications (EPE'16 ECCE Europe), Sept. 5-9, 2016, Karlsruhe (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Karlsruhe, Germany. p.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the digital control of a high speed PMSM for vehicle application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Sepulchre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Eleventh International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Monte Carlo, Monaco. 9 p., </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2016.7476346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sliding Mode Control for DFIM Electric Marine Thruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Debbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Damdoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Electrical Systems for Aircraft, Railway, Ship Propulsion and Road Vehicles (ESARS-ITEC), Nov. 2-4, 2016, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France. p.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment for the Reuse of Components in a Renewable Energy System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bunthern Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on Sustainable Development of Energy, Water and Environment Systems (SDEWES 2016), Sept. 4-9, 2016, Lisbon (PORTUGAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable electricity production with some wasted second-life components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phok Chrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isie'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Santa Clara, CA, USA, United States. pp.574-579, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2016.7744953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of Wireless Sensor Network Node for Rotating Electrical Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Hoa Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Computers and Communication (ISCC 2016), Jun. 27-30, 2016, Messina (ITALY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Messina, Italy. pp.738-742, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2016.7543824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Life of Power Supply Unit as Charge Controller in PV System and Environmental Benefit Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bunthern Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dagues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 42nd Annual Conference of IEEE Industrial Electronics Society (IECON 2016), Oct. 24-27, Firenze (ITALY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doubly fed induction machine pumped storage system : Laboratory set-up and grid synchronization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Damdoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Mediterranean Electrotechnical Conference (MELECON'16), April 18-20, 2016, Lemesos (CYPRUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lemesos, Cyprus. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MELCON.2016.7495344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimal control strategy for innovative electric naval propulsion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Debbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Ecological Vehicles and Renewable Energies (EVER) 2015, March 31-April 2, 2015, Monte Carlo (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Monte Carlo, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2015.7113029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of 3-phase Induction Machine as Single Phase Generator for Electricity Generation from Renewable Energies in Rural Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phok Chrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dagues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Electric Machines and Drives Conference (IEMDC), May 10-13, 2015, Cœur d'Alene (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cœur d'Alene, United States. pp.405-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC-Servomotor Velocities Calculation by MEMS Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Akacha-Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Hoa Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mrabet-Bellaaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Automation, Control, Engineering and Computer Science, ACECS Conference Proceedings, March 22-24, 2015, Sousse (TUNISIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Noise Reduction in VSI-DFIM for Electrical Naval Propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Debbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual Conference of the IEEE-Industrial-Electronics-Society (IECON 2015), Nov. 9-12, 2015, Yokohama (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Yokohama, Japan. pp.4531-4537, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2015.7392806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements on Experimental Modeling of the Losses in Induction Machine with Taguchi Orthogonal Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phok Chrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dagues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual Conference of the IEEE Industrial Electronics Society, IECON 2015, Nov. 9-12, 2015, Yokohama (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Yokohama, Japan. pp.4836-4841, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2015.7392857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility Study of Wireless Communication for the Double Fed Inductin Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Hoa Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Fuzzy Systems and Knowledge Discovery (FSKD'15), Aug. 15-17, 2015, Zhangjiaiie (CHINA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Zhangjiaiie, China. pp.2117-2121, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FSKD.2015.7382278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of MEMS Accelerometer Outputs in Mobile Fields by Using Allan Variance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Akacha-Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Hoa Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mrabet-Bellaaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Modelling, Identification and Control(ICMIC 2015), Dec. 18-20, 2015, Sousse (TUNISIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sousse, Tunisia. pp.15790950, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMIC.2015.7409419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware in loop methodologies for the control of dual-PMSM connected in parallel: FPGA implementation and experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoune Sahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Kheloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 17th European Conference on Power Electronics and Applications (EPE'15 ECCE-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Genève, Switzerland. 10 p., </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2015.7309461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torque ripple minimization of SMC drive for an innovative electric naval propulsion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Debbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cussac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Power Electronics and Applications, EPE 2015 ECCE Europe, Sept. 08-10, 2015, Genève, (SWITZERLAND)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Genève, Switzerland. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration Monitoring Based on MEMS Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Akacha-Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Hoa Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mrabet-Bellaaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th international conference on Sciences and Techniques of Automatic control &amp; computer engineering (IEEE STA'2015), Dec. 21-23, 2015, Monastir (TUNISIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFIM Drive For Dynamic Marine Model propeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Debbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2014: 11th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems, Valence, SPAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control reconfiguration strategy for Doubly Fed Induction Machine pumped storage unit under balanced grid faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Damdoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Debbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM'14), Nov. 3-6, 2014, Tunis (TUNISIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Tunis, Tunisia. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM.2014.7076981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of grid parameter variation on DFIM pump turbine system operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Damdoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on Modelling and Simulation of Electric Machines, Converters and Systems (ElectrIMACS 2014), May 19-22, 2014, Valencia (SPAIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDY OF MOTOR PARAMETER IMPACTS IN A MULTI MOTOR MONO INVERTER SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labo Chhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference of IMACS, ELECTRIMACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Cergy-Pontoise, France. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-4754(13)00141-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control System for Doubly Fed Induction Machine in Electrical Naval Propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Debbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE Conference, Lille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Simulation to Real-Time Control of DDTC-SVM for DFIM Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Debbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMSM 2013 : IEEE 11th International Workshop of Electronics, Control, Measurement, Signals and their application to Mechatronics, Toulouse, France,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel tolerant fault DFIM drive for naval propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Debbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2013 : 39th Annual Conference of the IEEE Industrial Electronics Society, Vienne, AUSTRIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vienne, Austria. pp.3006-11, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2013.6699609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mono inverter-double permanent magnet synchronous motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labo Chhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R3ASC 2012 - 5th International Conference on Recent Advances in Aerospace Actuation Systems and Components</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.170-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of dual motors control strategies on Railway Traction System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ben Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESARS'12: International conference on Electrical Systems for Aircraft, Railway and Ship propulsion, Bologne, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of open-phase degradation in a mono-inverter double PMSM system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labo Chhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2011 - 37th Annual Conference of IEEE Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Melbourne, Australia. pp.486-491, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2011.6119359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical redundancy for service continuity of Doubly Fed Induction Machine speed drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Debbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2012: XXth International Conference on Electrical Machines, Marseille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental test bench for a distributed railway traction mechanical load emulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2012: 38th Annual Conference of the IEEE Industrial Electronics Society, Montréal, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2012.6388725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding mode observer for mono-inverter bi-motors railway traction system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ben Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD 2011: 8th International Multi-Conference on Systems, Signals and Devices, Sousse, Tunisia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PWM voltage source inverter rating with the power distribution law for a DFIM speed drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khojet El Khil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2011: IEEE International Symposium on Industrial Electronics, Gdansk, POLAND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Gdansk, Poland. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2011.5984243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service continuity of an IM distributed railway traction with a speed sensor fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2011: 14th European Conference on Power Electronics and Applications, Birmingham, UNITED KINGDOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Continuity of an Induction Machine Railway Traction System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Grandpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2010: the XIX International Conference on Electrical Machines, Rome, ITALY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICELMACH.2010.5608206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotor Position Sensor Fault Detection Isolation and Reconfiguration of a Doubly Fed Induction Machine Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2009: 13th European Conference on Power Electronics and Applications, Barcelone,SPAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Synthesis of one Bogie Induction Railway Traction System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ben Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2009: 13th European Conference on Power Electronics and Applications, Barcelone,SPAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mono inverter dual parallel PMSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2008 - 34th Annual Conference of IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Orlando, United States. pp.268-273, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2008.4757964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541091v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de contrôle d'un système bimachine synchrone monoconvertisseur : connection en parallèle sur un onduleur mutualisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF'2009 : Electronique du futur, Compiègne, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de contrôle de 2 machines synchrones branchées en parallèle sur le même onduleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence EF 2009, UTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic macroscopic representation and Inversion-based control of Double-Inverter-Fed Wound-Rotor induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouscayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2008 : 9th International conference on Modeling and Simulation of Electric machines, Converters and systems, Québec, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Reconfiguration of a Doubly Fed Induction Motor Drive with Current Sensor Fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs’2008: 9th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems, Québec City, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Québec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of an Asymmetrical Rotor on a Vector Controlled Doubly Fed Induction Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ghosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. De Fornel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2008: the XVIII International Conference on Electrical Machines, Vilamoura, Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vilamoura, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of the Current Input-Output Decoupling Vector Control of the DFIM versus Current Sensor Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE-PEMC 2008 : 13th International Power Electronics and Motion Control Conference, Poznan, Poland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et modélisation de la charge mécanique d’une chaîne de traction ferroviaire à propulsion asynchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ben Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEEDT’08 : 2nd International Conference on Electrical Engineering Design and Technologies, Hammamet, Tunisia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Control of Electromechanical Multi-machine System for Railway Traction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ben Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEEDT’08 : 2nd International Conference on Electrical Engineering Design and Technologies, Hammamet, Tunisia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution de la vitesse d’une MADA en vue de la reconfiguration de sa commande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khojet El Khil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. De Fornel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JTEA’2008 : 5ème Conférence Internationale d’Electrotechnique et d’Automatique, Hammamet, TUNISIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Several Control Strategy Managements for Multi-Machine Induction Drive Applied in Railway Traction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ben Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STA’2008, The Ninth International Conference on Sciences and Techniques of Automatic Control &amp; Computer Engineering Sousse, Tunisia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorless Field Oriented Control of Doubly Fed Induction Speed Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khojet El Khil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. De Fornel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocon 2007 : The International Conference on "Computer as a tool", Warsaw, Poland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Warsaw, Poland. pp.1888 - 1895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine asynchrone et la traction électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CMCU : Traction électrique ferroviaire, Tunis, TUNISIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loop-shaping H&#8734; control for a doubly fed induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. De Fornel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2007: 12th European Conference on Power Electronics and Applications, Aalborg, Denmark</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Aalborg, Denmark. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration de la commande en présence d’un défaut capteur de courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF'2007 : Electronique du futur, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed sensitivity H&#8734 Control of Doubly Fed Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. De Fornel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2007: IEEE International Symposium on Industrial Electronics, Vigo, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vigo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commandes algorithmiques des variateurs à courant alternatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Fornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G.R.E.C.O. "Dispositifs et Systèmes Électrotechniques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1989, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système et procédé d’alimentation en puissance de systèmes utilisateurs à bord d’un aéronef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2898871A1. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de puissance comportant plusieurs machines synchrones autopilotées de façon synchronisée par un convertisseur et procédé de commande d’un tel système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2899040A1. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System and Method for Supplying Power to User Systems Onboard an Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US 2007/0262644 A1. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power System Comprising Several Synchronous Machines Synchronously Self-Controlled by a Converter and Control Method for Such a System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US 2007/0273310 A1. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power supplying system for e.g. airbrake, of e.g. jet type aircraft, has power electronics supplying user systems e.g. gateway, at different instants via switch network, where network reconfigures connection between electronics and system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR 2898871 A1. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de puissance comportant plusieurs machines synchrones autopilotées de façon synchronisée par un convertisseur et procédé de commande d'un tel système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR0602568. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft's e.g. airplane, power system e.g. braking system, has synchronous machines connected in parallel to three phase inverter, and drive module supplying inverter and receiving measured values of phase currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR 2899040 A1. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système et procédé d'alimentation en puissance de systèmes utilisateurs à bord d'un aéronef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR0602566. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId211"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maria Pietrzak-David </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time emulator for parallel connected dual-PMSM sensorless control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoune Sahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Kheloui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Power Electronics and Drive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (3), pp.1390-1404. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/ijpeds.v12.i3.pp1390-1404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment and Sensitivity Analysis for a Renewable Energy System based on Reuse Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bunthern Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 208, pp.1459-1468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment for a solar energy system based on reuse components for developing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bunthern Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 208, pp.1459-1468. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.10.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTPV Flux-Weakening Strategy for PMSM High Speed Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Sepulchre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Porte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (6), pp.6081-6089. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2018.2856841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wireless On-line Temperature Monitoring System for Rotating Electrical Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Hoa Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95 (2), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-016-3808-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low voltage ride-through strategies for doubly fed induction machine pumped storage system under grid faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Damdoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Debbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95, pp.248-262. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2016.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control strategy of a dual induction motor : Anti-slip control application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Debbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36, pp.58-71. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2014.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mono inverter multi-parallel permanent magnet synchronous motor:structure and control strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Electric Power Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 5, pp. 288-294. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-epa.2010.0180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mono inverter Multi parallel PMSM - Structure and Control strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Electric Power Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (3), pp.288-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande cooperative des systèmes monoconvertisseur multimachines synchrones pour une application aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.87-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Copper Loss and Power Distribution Control Strategies of Double-Inverter-Fed Wound-Rotor Induction Machines Using Energetic Macroscopic Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouscayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (3), pp.642-651. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2009.2025414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromechanical Multi-machine System for Railway. Modelling, Analysis and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ben Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (1), pp.P5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFIM vector control sensitivity with current sensor faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (1), pp.139-155. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321641011008019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande coopérative des systèmes monoconvertisseurs multimachines synchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Tribune des Jeunes Chercheurs, 6 (87-90)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration de la commande d’une machine asynchrone à double alimentation en présence de défaut de bus continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khojet El Khil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. De Fornel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de génie électrique, Rige</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (4-5), pp.487-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed control strategy of a doubly fed induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Engineering (Archiv fur elektrotechnik)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 90 (51), pp.337-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Direct Torque Control of Doubly Fed Induction Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54 (5), pp.2482-2490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations Systèmes Multi-Machines (SMM) de machines polyphasées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Semail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Meibody-Tabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations Systèmes Multi-Machines (SMM) de machines polyphasées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8 (2), pp.221-239. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.8.221-239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control structures for multi-machine multi-converter systems with upstream coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bouscayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B de Fornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Hautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 63 (3-5), pp.261-270. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-4754(03)00074-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d'une modulation avec référence à valeur moyenne variable dans un ensemble convertisseur-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouscayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Fornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Foch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 4 (6), pp.1069-1084. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1994187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00249167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frugal innovation for sustainable rural electrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bunthern Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrin Phok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'20 ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel configuration of a three-phase induction generator for single-phase load: simulations and experimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bunthern Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal. pp.5807-5813</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Motor Vibration Monitoring with MEMS Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Hoa Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Akacha Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 21st European Conference on Power Electronics and Applications (EPE '19 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Genova, Italy. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE.2019.8914948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTPV for Continuous Flux-Weakening Strategy Control Law for IPMSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Sepulchre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Symposium on Power Electronics, Electrical Drives, Automation and Motion (SPEEDAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amalfi, Italy. pp.1221-1226, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPEEDAM.2018.8445329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation frugale pour l'électrification rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bunthern Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Chi Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaoc-Dzung Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorless Tolerant Fault Control for Dual Permanent Magnet Synchronous Motor Drive with Global FPGA Emulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoune Sahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Kheloui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 20th European Conference on Power Electronics and Applications (EPE'18 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Flux-Weakening Strategy with MTPV for High-Speed IPMSM for Vehicle Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Sepulchre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Porte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Electrical Systems for Aircraft, Railway, Ship Propulsion and Road Vehicles &amp; International Transportation Electrification Conference (ESARS-ITEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. 7 p., </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESARS-ITEC.2016.7841413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Flux-Weakening Strategy with MTPV for High-Speed IPMSM for Vehicle Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Sepulchre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Control of Power and Energy Systems CPES 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan. pp.616-621, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.11.772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Structure of Single-phase Generator from Three-phase Induction Machine : Modeling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bunthern Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd Annual Conference of the IEEE Industrial Electronics Society (IECON), Oct. 29-Nov. 01, 2017, Beijing (CHINA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Beijing, China. pp.7653-7659, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2017.8217341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of Life Cycle Assessment for the Reuse of Components in a Renewable Energy System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bunthern Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference on Sustainable Development of Energy, Water and Environment Systems – SDEWES Conference, Oct. 4-8, 2017, Dubrovnik (CROATIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New High Speed PMSM Flux-Weakening Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopold Sepulchre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Porte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Electrical Machines and Systems (ICEMS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Chiba, Japan. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current and Speed Sensor FDIR for a DFIM Grid Connected Variable Speed Pumped Storage System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Damdoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Conference on Power Electronics and Applications (EPE'17 ECCE Europe), Sept. 11-14, 2017, Warsaw (POLAND)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Warsaw, Poland. p.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’électricité d’origine renouvelable à partir de composants recyclés et analyse du cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bunthern Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Azzaro-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONférence FRancophone sur l'Eco-Conception et le développement durable en Génie Electrique (CONFREGE 2016), 27-29 Juin 2016, Genève, SWITZERLAND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GA based reconstruction method of MEMS accelerometer signal for electrical actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Akacha-Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Hoa Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mrabet-Bellaaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Power Electronics and Applications (EPE'16 ECCE Europe), Sept. 5-9, 2016, Karlsruhe (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Karlsruhe, Germany. p.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the digital control of a high speed PMSM for vehicle application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Sepulchre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Eleventh International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Monte Carlo, Monaco. 9 p., </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2016.7476346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sliding Mode Control for DFIM Electric Marine Thruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Debbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Damdoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Electrical Systems for Aircraft, Railway, Ship Propulsion and Road Vehicles (ESARS-ITEC), Nov. 2-4, 2016, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France. p.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment for the Reuse of Components in a Renewable Energy System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bunthern Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on Sustainable Development of Energy, Water and Environment Systems (SDEWES 2016), Sept. 4-9, 2016, Lisbon (PORTUGAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable electricity production with some wasted second-life components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phok Chrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isie'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Santa Clara, CA, USA, United States. pp.574-579, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2016.7744953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Life of Power Supply Unit as Charge Controller in PV System and Environmental Benefit Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bunthern Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dagues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 42nd Annual Conference of IEEE Industrial Electronics Society (IECON 2016), Oct. 24-27, Firenze (ITALY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of Wireless Sensor Network Node for Rotating Electrical Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Hoa Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Computers and Communication (ISCC 2016), Jun. 27-30, 2016, Messina (ITALY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Messina, Italy. pp.738-742, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2016.7543824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doubly fed induction machine pumped storage system : Laboratory set-up and grid synchronization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Damdoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Mediterranean Electrotechnical Conference (MELECON'16), April 18-20, 2016, Lemesos (CYPRUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lemesos, Cyprus. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MELCON.2016.7495344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimal control strategy for innovative electric naval propulsion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Debbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Ecological Vehicles and Renewable Energies (EVER) 2015, March 31-April 2, 2015, Monte Carlo (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Monte Carlo, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2015.7113029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of 3-phase Induction Machine as Single Phase Generator for Electricity Generation from Renewable Energies in Rural Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phok Chrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dagues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Electric Machines and Drives Conference (IEMDC), May 10-13, 2015, Cœur d'Alene (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cœur d'Alene, United States. pp.405-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC-Servomotor Velocities Calculation by MEMS Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Akacha-Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Hoa Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mrabet-Bellaaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Automation, Control, Engineering and Computer Science, ACECS Conference Proceedings, March 22-24, 2015, Sousse (TUNISIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Noise Reduction in VSI-DFIM for Electrical Naval Propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Debbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual Conference of the IEEE-Industrial-Electronics-Society (IECON 2015), Nov. 9-12, 2015, Yokohama (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Yokohama, Japan. pp.4531-4537, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2015.7392806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements on Experimental Modeling of the Losses in Induction Machine with Taguchi Orthogonal Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phok Chrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dagues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual Conference of the IEEE Industrial Electronics Society, IECON 2015, Nov. 9-12, 2015, Yokohama (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Yokohama, Japan. pp.4836-4841, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2015.7392857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility Study of Wireless Communication for the Double Fed Inductin Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Hoa Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Fuzzy Systems and Knowledge Discovery (FSKD'15), Aug. 15-17, 2015, Zhangjiaiie (CHINA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Zhangjiaiie, China. pp.2117-2121, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FSKD.2015.7382278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of MEMS Accelerometer Outputs in Mobile Fields by Using Allan Variance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Akacha-Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Hoa Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mrabet-Bellaaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Modelling, Identification and Control(ICMIC 2015), Dec. 18-20, 2015, Sousse (TUNISIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sousse, Tunisia. pp.15790950, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMIC.2015.7409419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware in loop methodologies for the control of dual-PMSM connected in parallel: FPGA implementation and experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoune Sahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Kheloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 17th European Conference on Power Electronics and Applications (EPE'15 ECCE-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Genève, Switzerland. 10 p., </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2015.7309461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration Monitoring Based on MEMS Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Akacha-Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Hoa Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mrabet-Bellaaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th international conference on Sciences and Techniques of Automatic control &amp; computer engineering (IEEE STA'2015), Dec. 21-23, 2015, Monastir (TUNISIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torque ripple minimization of SMC drive for an innovative electric naval propulsion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Debbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cussac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Power Electronics and Applications, EPE 2015 ECCE Europe, Sept. 08-10, 2015, Genève, (SWITZERLAND)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Genève, Switzerland. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFIM Drive For Dynamic Marine Model propeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Debbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2014: 11th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems, Valence, SPAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control reconfiguration strategy for Doubly Fed Induction Machine pumped storage unit under balanced grid faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Damdoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Debbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM'14), Nov. 3-6, 2014, Tunis (TUNISIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Tunis, Tunisia. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM.2014.7076981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of grid parameter variation on DFIM pump turbine system operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Damdoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on Modelling and Simulation of Electric Machines, Converters and Systems (ElectrIMACS 2014), May 19-22, 2014, Valencia (SPAIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDY OF MOTOR PARAMETER IMPACTS IN A MULTI MOTOR MONO INVERTER SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labo Chhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference of IMACS, ELECTRIMACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Cergy-Pontoise, France. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-4754(13)00141-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control System for Doubly Fed Induction Machine in Electrical Naval Propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Debbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE Conference, Lille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Simulation to Real-Time Control of DDTC-SVM for DFIM Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Debbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMSM 2013 : IEEE 11th International Workshop of Electronics, Control, Measurement, Signals and their application to Mechatronics, Toulouse, France,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel tolerant fault DFIM drive for naval propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Debbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2013 : 39th Annual Conference of the IEEE Industrial Electronics Society, Vienne, AUSTRIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vienne, Austria. pp.3006-11, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2013.6699609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mono inverter-double permanent magnet synchronous motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labo Chhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R3ASC 2012 - 5th International Conference on Recent Advances in Aerospace Actuation Systems and Components</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.170-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of dual motors control strategies on Railway Traction System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ben Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESARS'12: International conference on Electrical Systems for Aircraft, Railway and Ship propulsion, Bologne, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of open-phase degradation in a mono-inverter double PMSM system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labo Chhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2011 - 37th Annual Conference of IEEE Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Melbourne, Australia. pp.486-491, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2011.6119359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical redundancy for service continuity of Doubly Fed Induction Machine speed drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Debbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2012: XXth International Conference on Electrical Machines, Marseille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental test bench for a distributed railway traction mechanical load emulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2012: 38th Annual Conference of the IEEE Industrial Electronics Society, Montréal, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2012.6388725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding mode observer for mono-inverter bi-motors railway traction system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ben Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD 2011: 8th International Multi-Conference on Systems, Signals and Devices, Sousse, Tunisia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PWM voltage source inverter rating with the power distribution law for a DFIM speed drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khojet El Khil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2011: IEEE International Symposium on Industrial Electronics, Gdansk, POLAND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Gdansk, Poland. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2011.5984243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service continuity of an IM distributed railway traction with a speed sensor fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2011: 14th European Conference on Power Electronics and Applications, Birmingham, UNITED KINGDOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Continuity of an Induction Machine Railway Traction System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Grandpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2010: the XIX International Conference on Electrical Machines, Rome, ITALY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICELMACH.2010.5608206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotor Position Sensor Fault Detection Isolation and Reconfiguration of a Doubly Fed Induction Machine Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2009: 13th European Conference on Power Electronics and Applications, Barcelone,SPAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Synthesis of one Bogie Induction Railway Traction System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ben Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2009: 13th European Conference on Power Electronics and Applications, Barcelone,SPAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mono inverter dual parallel PMSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2008 - 34th Annual Conference of IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Orlando, United States. pp.268-273, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2008.4757964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541091v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de contrôle d'un système bimachine synchrone monoconvertisseur : connection en parallèle sur un onduleur mutualisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF'2009 : Electronique du futur, Compiègne, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de contrôle de 2 machines synchrones branchées en parallèle sur le même onduleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence EF 2009, UTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic macroscopic representation and Inversion-based control of Double-Inverter-Fed Wound-Rotor induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouscayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Etienne Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2008 : 9th International conference on Modeling and Simulation of Electric machines, Converters and systems, Québec, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Reconfiguration of a Doubly Fed Induction Motor Drive with Current Sensor Fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs’2008: 9th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems, Québec City, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Québec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of an Asymmetrical Rotor on a Vector Controlled Doubly Fed Induction Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ghosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. De Fornel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2008: the XVIII International Conference on Electrical Machines, Vilamoura, Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vilamoura, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of the Current Input-Output Decoupling Vector Control of the DFIM versus Current Sensor Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE-PEMC 2008 : 13th International Power Electronics and Motion Control Conference, Poznan, Poland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et modélisation de la charge mécanique d’une chaîne de traction ferroviaire à propulsion asynchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ben Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEEDT’08 : 2nd International Conference on Electrical Engineering Design and Technologies, Hammamet, Tunisia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Control of Electromechanical Multi-machine System for Railway Traction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ben Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEEDT’08 : 2nd International Conference on Electrical Engineering Design and Technologies, Hammamet, Tunisia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution de la vitesse d’une MADA en vue de la reconfiguration de sa commande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khojet El Khil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. De Fornel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JTEA’2008 : 5ème Conférence Internationale d’Electrotechnique et d’Automatique, Hammamet, TUNISIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Several Control Strategy Managements for Multi-Machine Induction Drive Applied in Railway Traction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ben Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STA’2008, The Ninth International Conference on Sciences and Techniques of Automatic Control &amp; Computer Engineering Sousse, Tunisia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorless Field Oriented Control of Doubly Fed Induction Speed Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khojet El Khil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. De Fornel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocon 2007 : The International Conference on "Computer as a tool", Warsaw, Poland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Warsaw, Poland. pp.1888 - 1895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loop-shaping H&#8734; control for a doubly fed induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. De Fornel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2007: 12th European Conference on Power Electronics and Applications, Aalborg, Denmark</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Aalborg, Denmark. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration de la commande en présence d’un défaut capteur de courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF'2007 : Electronique du futur, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine asynchrone et la traction électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CMCU : Traction électrique ferroviaire, Tunis, TUNISIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed sensitivity H&#8734 Control of Doubly Fed Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. De Fornel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2007: IEEE International Symposium on Industrial Electronics, Vigo, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vigo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commandes algorithmiques des variateurs à courant alternatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Fornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G.R.E.C.O. "Dispositifs et Systèmes Électrotechniques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1989, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système et procédé d’alimentation en puissance de systèmes utilisateurs à bord d’un aéronef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2898871A1. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de puissance comportant plusieurs machines synchrones autopilotées de façon synchronisée par un convertisseur et procédé de commande d’un tel système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2899040A1. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power System Comprising Several Synchronous Machines Synchronously Self-Controlled by a Converter and Control Method for Such a System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US 2007/0273310 A1. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System and Method for Supplying Power to User Systems Onboard an Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US 2007/0262644 A1. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power supplying system for e.g. airbrake, of e.g. jet type aircraft, has power electronics supplying user systems e.g. gateway, at different instants via switch network, where network reconfigures connection between electronics and system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR 2898871 A1. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de puissance comportant plusieurs machines synchrones autopilotées de façon synchronisée par un convertisseur et procédé de commande d'un tel système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR0602568. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft's e.g. airplane, power system e.g. braking system, has synchronous machines connected in parallel to three phase inverter, and drive module supplying inverter and receiving measured values of phase currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR 2899040 A1. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système et procédé d'alimentation en puissance de systèmes utilisateurs à bord d'un aéronef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR0602566. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId211"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03655666v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoune Sahri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pietrzak-David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Baghli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kheloui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijpeds.v12.i3.pp1390-1404" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796248v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bunthern Kim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Azzaro-Pantel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maussion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001971v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria David" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.10.169" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03536841v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Sepulchre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Fadel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2856841" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796303v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Brahim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouallegue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Hoa Vuong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-016-3808-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796306v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Damdoum" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Slama-Belkhodja" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Debbou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.04.007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGST32SQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796305v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Achour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.12.008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FL29ZMT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948877v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bidart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2010.0180" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694063v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796091v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796304v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delarue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouscayrol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Etienne Vidal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2009.2025414" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796302v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ben Mabrouk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belhadj" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796301v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Abdellatif" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641011008019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-00S9MB3T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03575199v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796299v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khojet El Khil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. De Fornel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796298v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796297v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107789v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Semail" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Meibody-Tabar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fouad Benkhoris" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Razik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.8.221-239" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723302v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouscayrol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B de Fornel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Hautier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(03)00074-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6D8QNK9F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249167v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouscayrol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Fornel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Foch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994187" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/54F7113AF78D54DCBFC90C8D4C2F78B29B224985/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210802v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrin Phok" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113732v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04754753v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Akacha Helal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE.2019.8914948" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983361v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Chi Le" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Carlier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cassan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quaoc-Dzung Phan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03545358v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM.2018.8445329" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03545513v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03537083v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS-ITEC.2016.7841413" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03545457v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.772" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891436v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217341" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891480v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03545045v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Sepulchre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134447v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891368v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Azzaro-Pantel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933316v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Akacha-Helal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mrabet-Bellaaj" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03544016v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2016.7476346" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134670v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debbou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891370v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465815v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phok Chrin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2016.7744953" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933317v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2016.7543824" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886617v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dagues" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134666v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2016.7495344" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134556v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7113029" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987292v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933311v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134668v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392806" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886616v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392857" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933315v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Brahim" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSKD.2015.7382278" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933312v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMIC.2015.7409419" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03543964v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7309461" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134510v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cussac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933313v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134661v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134665v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2014.7076981" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134664v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03563442v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labo Chhun" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(13)00141-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134662v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gillet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134557v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134555v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6699609" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03542489v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134554v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03542457v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119359" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134552v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134553v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6388725" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134547v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134548v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2011.5984243" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134549v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134511v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Grandpierre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2010.5608206" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134508v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134509v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03541091v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2008.4757964" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886770v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03575665v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134507v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134502v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134504v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ghosn" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134503v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134449v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134505v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134451v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134506v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134445v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134837v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134444v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Salloum" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mbayed" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134448v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134446v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03556764v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092824v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foch" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bisson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092823v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03560064v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Foch" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bisson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03560074v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03560067v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03546854v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03560078v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03546888v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03655666v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoune Sahri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pietrzak-David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Baghli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kheloui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijpeds.v12.i3.pp1390-1404" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796248v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bunthern Kim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Azzaro-Pantel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maussion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001971v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria David" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.10.169" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03536841v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Sepulchre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Fadel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2856841" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796303v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Brahim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouallegue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Hoa Vuong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-016-3808-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796306v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Damdoum" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Slama-Belkhodja" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Debbou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.04.007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGST32SQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796305v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Achour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.12.008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FL29ZMT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948877v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bidart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2010.0180" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694063v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796091v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796304v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delarue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouscayrol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Etienne Vidal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2009.2025414" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796302v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ben Mabrouk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belhadj" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796301v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Abdellatif" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641011008019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-00S9MB3T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03575199v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796299v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khojet El Khil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. De Fornel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796298v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796297v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107789v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Semail" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Meibody-Tabar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fouad Benkhoris" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Razik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.8.221-239" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723302v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouscayrol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B de Fornel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Hautier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(03)00074-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6D8QNK9F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249167v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouscayrol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Fornel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Foch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994187" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/54F7113AF78D54DCBFC90C8D4C2F78B29B224985/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210802v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrin Phok" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113732v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04754753v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Akacha Helal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE.2019.8914948" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03545358v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM.2018.8445329" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983361v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Chi Le" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Carlier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cassan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quaoc-Dzung Phan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03545513v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03537083v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS-ITEC.2016.7841413" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03545457v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.772" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891436v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217341" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891480v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03545045v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Sepulchre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134447v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891368v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Azzaro-Pantel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933316v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Akacha-Helal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mrabet-Bellaaj" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03544016v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2016.7476346" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134670v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debbou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891370v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465815v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phok Chrin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2016.7744953" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886617v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dagues" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933317v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2016.7543824" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134666v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2016.7495344" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134556v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7113029" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987292v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933311v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134668v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392806" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886616v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392857" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933315v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Brahim" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSKD.2015.7382278" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933312v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMIC.2015.7409419" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03543964v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7309461" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933313v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134510v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cussac" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134661v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134665v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2014.7076981" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134664v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03563442v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labo Chhun" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(13)00141-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134662v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gillet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134557v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134555v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6699609" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03542489v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134554v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03542457v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119359" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134552v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134553v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6388725" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134547v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134548v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2011.5984243" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134549v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134511v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Grandpierre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2010.5608206" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134508v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134509v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03541091v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2008.4757964" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886770v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03575665v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134507v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134502v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134504v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ghosn" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134503v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134449v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134505v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134451v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134506v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134445v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134444v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Salloum" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mbayed" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134448v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134837v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134446v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03556764v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092824v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foch" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bisson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092823v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03560074v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Foch" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bisson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03560064v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03560067v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03546854v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03560078v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03546888v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>