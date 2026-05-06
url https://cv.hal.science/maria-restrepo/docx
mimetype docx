--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -159,3160 +159,3613 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home Healthcare Integrated Staffing and Scheduling</w:t>
+                <w:t xml:space="preserve">Unambiguous automata transition reduction: an application to personnel scheduling *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Isabel Restrepo</w:t>
+                <w:t xml:space="preserve">Guillaume Ghienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Martin Rousseau</w:t>
+                <w:t xml:space="preserve">Odile Bellenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Vallée</w:t>
+                <w:t xml:space="preserve">Guillaume Massonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria I Restrepo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Journal of Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03609450v1</w:t>
+                <w:t xml:space="preserve">hal-05564485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Home Healthcare Integrated Staffing and Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Isabel Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Martin Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Integrated Shift Scheduling and Load Assignment Optimization for Attended Home Delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Restrepo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pocreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 53 (4), pp.917-1212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1287/trsc.2018.0857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matheuristique pour le routage et la planification de soignants à domicile sous incertitudes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Algorithms for Solving the Dynamic On-Demand Bus Routing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Mortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cousineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lehuédé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge E. Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria I Restrepo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2025 : 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Axel Parmentier, Feb 2025, Champs Sur Marne, France</w:t>
+              <w:t xml:space="preserve">EURO Working Group on Vehicle Routing and Logistics Optimization (VeRoLog 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04973646v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms for Solving the Dynamic On-Demand Bus Routing Problem</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Matheuristique pour le routage et la planification de soignants à domicile sous incertitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fleurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Lahrichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria I Restrepo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2025 : 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">, Axel Parmentier, Feb 2025, Champs Sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974234v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L-shaped pour un problème de tournées de véhicules avecdemandes stochastiques et opportunité de cross-docking</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Algorithms for Solving the Dynamic On-Demand Bus Routing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Mortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cousineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lehuédé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge E. Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria I Restrepo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2025 : 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2025, Champs sur marne, France</w:t>
+              <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996670v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two optimization models for a nurse scheduling and routing problem under uncertainty</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">L-shaped pour un problème de tournées de véhicules avecdemandes stochastiques et opportunité de cross-docking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Castan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria I Restrepo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50TH ANNUAL MEETING OF THE EURO WORKING GROUP ON OPERATIONAL RESEARCH APPLIED TO HEALTH SERVICES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Roberto Aringhieri, Jul 2024, Turin, Italy</w:t>
+              <w:t xml:space="preserve">ROADEF 2025 : 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Champs sur marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976538v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routing Problem with Stochastic Demands and Cross-Docking Opportunity</w:t>
+                <w:t xml:space="preserve">Comparison of two optimization models for a nurse scheduling and routing problem under uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Castan</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Paul Fleurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria I Restrepo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSL 2024 workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Nantes (Nantes Université), France</w:t>
+              <w:t xml:space="preserve">EWGLA 50</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996742v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification et routage d'infirmières à domicile sous incertitudes - Comparaison de deux modèles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A Finite Automata Reduction Procedure to Improve MIP regular Formulations of Personnel Scheduling Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ghienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bellenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Massonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria I Restrepo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2024 : 25ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Corinne Vasseur-Lucet, Mar 2024, Amiens (Université Picardie Jules Verne), France</w:t>
+              <w:t xml:space="preserve">14th International Conference on the Practice and Theory of Automated Timetabling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04973596v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Finite Automata Reduction Procedure to Improve MIP regular Formulations of Personnel Scheduling Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Routing Problem with Stochastic Demands and Cross-Docking Opportunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Castan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ghienne</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Juliette Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria I Restrepo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on the Practice and Theory of Automated Timetabling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">TSL 2024 workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Nantes (Nantes Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938334v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning implicit multiple time windows in the Traveling Salesman Problem</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Planification et routage d'infirmières à domicile sous incertitudes - Comparaison de deux modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fleurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria I Restrepo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Conference on Transport Research - WCTR 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2024 : 25ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Corinne Vasseur-Lucet, Mar 2024, Amiens (Université Picardie Jules Verne), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571639v2</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms for solving the On-Demand Bus Routing Problem with Bus Stops Assignment</w:t>
+                <w:t xml:space="preserve">Learning implicit multiple time windows in the Traveling Salesman Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Mortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cousineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria I Restrepo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ODYSSEUS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Conference on Transport Research - WCTR 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Montreal, Canada. pp.2795-2814, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2024.12.220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974225v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571639v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un problème de tournée de véhicules avec demandes stochastiques et opportunités de cross-dock</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maria-Isabel Restrepo</w:t>
+                <w:t xml:space="preserve">Algorithms for solving the On-Demand Bus Routing Problem with Bus Stops Assignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Mortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cousineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lehuédé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge E. Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria I Restrepo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2023 : 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nadjib Brahimi, Feb 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">ODYSSEUS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Carmona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04010504v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning implicit multiple time windows in the Traveling Salesman Problem</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jorge E. Mendoza</w:t>
+                <w:t xml:space="preserve">Un problème de tournée de véhicules avec demandes stochastiques et opportunités de cross-dock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Castan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Isabel Restrepo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORS / Optimization Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIRRELT, May 2023, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">ROADEF 2023 : 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nadjib Brahimi, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562409v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nurse scheduling and routing with uncertainties for home health care</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Learning implicit multiple time windows in the Traveling Salesman Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Mortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cousineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lehuédé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria I Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge E. Mendoza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th Annual Meeting of the EURO Working Group on Operational Research Applied to Health Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nikolaus Furian; Siegfried Vössner, Jul 2023, Graz, Austria</w:t>
+              <w:t xml:space="preserve">CORS / Optimization Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRRELT, May 2023, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976507v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Classifier Approach for Probabilistic Forecasting in Transportation Planning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nurse scheduling and routing with uncertainties for home health care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Castan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Soleilhac</w:t>
+                <w:t xml:space="preserve">Paul Fleurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria I Restrepo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORBEL 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">49th Annual Meeting of the EURO Working Group on Operational Research Applied to Health Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nikolaus Furian; Siegfried Vössner, Jul 2023, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151814v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automata Based Multivariate Time Series Analysis for Anomaly Detection over Sliding Time Windows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Classifier Approach for Probabilistic Forecasting in Transportation Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Z M Arief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Castan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Restrepo Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnold Hien</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Null- I Restrepo</w:t>
+                <w:t xml:space="preserve">Gauthier Soleilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Time Series and Forecasting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ORBEL 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Liège, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04460520v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach to learn drivers' implicit knowledge in the Traveling Salesman Problem with Time Windows</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Automata Based Multivariate Time Series Analysis for Anomaly Detection over Sliding Time Windows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnold Hien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beldiceanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Guy Quimper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria I Restrepo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization Days</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Time Series and Forecasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Gran Canaria, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/engproc2023039065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563695v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor location by joint entropy maximization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maria Restrepo Ruiz</w:t>
+                <w:t xml:space="preserve">An approach to learn drivers' implicit knowledge in the Traveling Salesman Problem with Time Windows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Mortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cousineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lehuédé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge E. Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria I Restrepo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO ('Association of European Operational Research Societies ) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Espoo, Finland</w:t>
+              <w:t xml:space="preserve">Optimization Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GERAD, May 2022, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741385v1</w:t>
+                <w:t xml:space="preserve">hal-04563695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tour Scheduling in Attended Home Delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Perroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Isabel Restrepo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIM 2022: 10th IFAC Conference on Manufacturing Modelling Management and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nantes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777279v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decision support tool to model freight transportation flows in city centers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Sensor location by joint entropy maximization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui S Shibasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria-Isabel Restrepo</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Restrepo Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2022 : 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+              <w:t xml:space="preserve">EURO ('Association of European Operational Research Societies ) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595211v2</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterised Bounds on the Sum of Variables in Time-Series Constraints</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A decision support tool to model freight transportation flows in city centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui S. Shibasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Queyroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Isabel Restrepo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helmut Simonis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPAIOR 2020 : 17th International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2022 : 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505056v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595211v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load Scheduling for Residential Demand Response on Smart Grids</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maria Restrepo</w:t>
+                <w:t xml:space="preserve">Parameterised Bounds on the Sum of Variables in Time-Series Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beldiceanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Isabel Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Simonis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORMS 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CPAIOR 2020 : 17th International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-58942-4_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01669491v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operational planning of couriers for attended home delivery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated tactical and operational plannings of couriers for attended home delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Brotcorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maria-Isabel Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Semet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pocreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFORS 2017 - 21st Conference of the International Federation of Operational Research Societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Québec, Canada</w:t>
+              <w:t xml:space="preserve">NOW 2017 - Network Optimization Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Viterbo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664300v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated tactical and operational plannings of couriers for attended home delivery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Load Scheduling for Residential Demand Response on Smart Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjos F. Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Brotcorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pocreau</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Restrepo Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOW 2017 - Network Optimization Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Viterbo, Italy</w:t>
+              <w:t xml:space="preserve">VAME 2017 - Variational Analysis and Applications for Modelling of Energy Exchange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664211v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load Scheduling for Residential Demand Response on Smart Grids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Operational planning of couriers for attended home delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Semet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anjos F. Miguel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luce Brotcorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maria Restrepo Ruiz</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Isabel Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pocreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VAME 2017 - Variational Analysis and Applications for Modelling of Energy Exchange</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Perpignan, France</w:t>
+              <w:t xml:space="preserve">IFORS 2017 - 21st Conference of the International Federation of Operational Research Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669513v1</w:t>
+                <w:t xml:space="preserve">hal-01664300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location-allocation and load assignment problem for a package delivery company</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pocreau</w:t>
+                <w:t xml:space="preserve">Load Scheduling for Residential Demand Response on Smart Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Brotcorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjos F. Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Restrepo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Verolog 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">INFORMS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01335612v1</w:t>
+                <w:t xml:space="preserve">hal-01669491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Shift Scheduling and Load Assignment Optimization for Attended Home Delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Semet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Semet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maria-Isabel Restrepo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pocreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GO X - International Colloquium on Graphs and Optimization 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Mount RIgi, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Location-allocation and load assignment problem for a package delivery company</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Isabel Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Semet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pocreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Verolog 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Decomposition-Based Algorithms for Mixed-Integer Linear Programs with Integer Subproblems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria I Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Martin Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Combinatorial Optimization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 358, Springer Nature Switzerland, pp.227-257, 2024, International Series in Operations Research &amp; Management Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-57603-4_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Value of Decision Integration in Home Care Scheduling and Routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fleurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria I Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Solving the On-Demand Bus Routing Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Mortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cousineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge E Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria I Restrepo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId79"/>
+      <w:footerReference w:type="default" r:id="rId84"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3380,51 +3833,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="990C4758"/>
+    <w:nsid w:val="AE9ABBA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3611,51 +4064,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-restrepo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5191-3913" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609450v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Restrepo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Martin Rousseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vall&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01963916v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Restrepo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Semet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pocreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2018.0857" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973646v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurance" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lahrichi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria I Restrepo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974234v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mortes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cousineau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E. Mendoza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996670v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Castan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Medina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976538v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996742v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973596v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938334v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ghienne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Massonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571639v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mendoza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2024.12.220" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974225v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010504v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562409v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976507v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151814v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Z M Arief" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Restrepo Ruiz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Soleilhac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460520v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Hien" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Guy Quimper" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Null- I Restrepo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2023039065" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563695v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741385v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui S Shibasaki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Queyroi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777279v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Perroux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.396" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595211v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui S. Shibasaki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505056v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Simonis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58942-4_6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01669491v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Brotcorne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjos F. Miguel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Labb&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664300v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664211v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01669513v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01335612v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01367274v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815862v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E Mendoza" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-restrepo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5191-3913" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564485v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ghienne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Massonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria I Restrepo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609450v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Restrepo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Martin Rousseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vall&#233;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01963916v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Restrepo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Semet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pocreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2018.0857" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560298v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mortes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cousineau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E. Mendoza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973646v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurance" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lahrichi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974234v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996670v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Castan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Medina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976538v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938334v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996742v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973596v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571639v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mendoza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2024.12.220" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974225v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010504v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562409v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976507v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151814v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Z M Arief" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Restrepo Ruiz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Soleilhac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460520v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Hien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Guy Quimper" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2023039065" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563695v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777279v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Perroux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.396" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741385v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui S Shibasaki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Queyroi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595211v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui S. Shibasaki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505056v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Simonis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58942-4_6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664211v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Brotcorne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01669513v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjos F. Miguel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Labb&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664300v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01669491v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01367274v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01335612v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560624v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gendron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57603-4_11" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565076v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815862v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E Mendoza" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>