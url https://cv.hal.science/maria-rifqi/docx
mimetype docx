--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.51898734177px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maria Rifqi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maria Rifqi, Professeure en informatique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on Similarity, Correlation and Association Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Batyrshin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladik Kreinovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent &ampmathsemicolon Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (4), pp.2975--2976. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/jifs-179056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de concepts émotionnels à partir de descripteurs bas niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabon Dzogang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Affects, compagnons artificiels et interactions, 28 (1), pp.131-157. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.28.131-157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degrés d'équivalence de mesures de comparaison pour données binaires et pour données numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Mesurer et évaluer la Qualité des Données et des Connaissances, RNTI-E-22, pp.145-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Fusion of Low Level Features for emotion Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabon Dzogang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Informatics Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.129-136. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4137/bii.s8973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Fuzzy Partitions: A Generalization of the Rand Index and Related Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyke Hüllermeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Henzgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Senge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (3), pp.546 - 556. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2011.2179303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative and Averaging Fusion of Beliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audun Jøsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (2), pp.192-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity measures for binary and numerical data: a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Benhadda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge Engineering and Soft Data Paradigms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), pp.63-84. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijkesdp.2009.021985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothesis Management for Disorder Diagnosis in a Hierarchical Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Uncertainty, Fuzziness and Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16, pp.87-104. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218488508005509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional rule of inference as an analogical scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radko Mesiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 138 (1), pp.53-65. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0165-0114(02)00567-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Case of Interval (or More General) Uncertainty, No Algorithm Can Choose the Simplest Representative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Heindl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladik Kreinovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (3), pp.213-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity and prototype-based approach for classification of microcalcifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of General Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 29 (4), pp.623-636. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03081070008960965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination power of measures of comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 110, pp.189 - 196. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0165-0114(98)00125-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework to unify and generate measures of comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tatra Mountains Mathematical Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 12, pp.89-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards general measures of comparison of objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 84 (2), pp.143--153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological-Based Emotion Detection and Recognition in a Video Game Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenlu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rio, Brazil. pp.194-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSACA: Découverte d'attributs symboliques ordinaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Castelltort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Arras, France. pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Better Understanding of Player's Game Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenlu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Multimedia Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Yokohama, Japan. pp.442-449, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3206025.3206072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Ordinal Attributes Through Gradual Patterns, Morphological Filters and Rank Discrimination Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Castelltort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUM: Scalable Uncertainty Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Milan, Italy. pp.152-163, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00461-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01893238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Decision Tree and Fuzzy Gradual Decision Tree: Application to Job Satisfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Napoli, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2017.8015740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbres de décision flous adaptatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenlu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e rencontres francophones sur la logique floue et ses applications (LFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EAST representation: fast discovery of discriminant temporal patterns from time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML/PKDD Workshop on Advanced Analytics and Learning on Temporal Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Riva Del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Emerging Gradual Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSA-EUSFLAT: International Fuzzy Systems Association - European Society for Fuzzy Logic and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Gijon, Spain. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2991/ifsa-eusflat-15.2015.234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de motifs graduels emergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the emission of American Depositary Receipts of Brazilian companies through the extraction of linguistic summaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Oudni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosangela Ballini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Fuzzy Systems (FUZZ'IEEE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random-shapelet: an algorithm for fast shapelet discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Erray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Data Science and Advanced Analytics (IEEE DSAA'2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSAA.2015.7344782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a fuzzy affective agent based on typicality degrees of physiological signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Onderi Orero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08855-6_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Effect of Attribute Variations: Accelerated Gradual Itemsets Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Oudni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Information Processing and Management of Uncertainty in knowledge-based systems, IPMU 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.395-404, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08855-6_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de motifs graduels par des clauses du type &amp;quot;surtout si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Oudni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Contradiction in Gradual Itemsets Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Oudni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems, FUZZIEEE’2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Hyderabad, India. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2013.6622516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summarizing Fuzzy Decision Forest by subclass discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems, FUZZIEEE’2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Hyderabad, India. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2013.6622579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of gradual itemsets through &amp;quot; especially if &amp;quot; clauses based on mathematical morphology tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Oudni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Society for Fuzzy Logic and Technology (EUSFLAT 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2991/eusflat.2013.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la contradiction dans l'extraction de motifs graduels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Oudni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications, LFA'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion anticipée de descripteurs bas niveau pour la détection d'émotions dans les textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabon Dzogang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Affect, Compagnon Artificiel, Interaction, WACAI'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ellipsoidal K-Means for Document Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabon Dzogang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 12th International Conference on Data Mining (ICDM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Bruxelles, Belgium. pp.221-230, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDM.2012.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Forest of Fuzzy Decision Trees Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Conference of the ERCIM WG on COMPUTING &amp; STATISTICS (ERCIM'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-linear fuzzy interpolation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems FUZZIEEE'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Taipei, Taiwan. pp.455-462, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2011.6007693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of texts' emotional content in a multidimensional space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabon Dzogang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Kansei Engineering and Emotional Research KEER 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de motifs graduels par corrélations d'ordres induits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lannion, France. pp.143-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order-based Equivalence Degrees for Similarity and Distance Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Information Processing and Management of Uncertainty in knowledge-based systems, IPMU 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Dortmund, Germany. pp.19-28, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14049-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSESSING GAMEPLAY EMOTIONS FROM PHYSIOLOGICAL SIGNALS: A FUZZY DECISION TREES BASED MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Onderi Orero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Damez-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON KANSEI ENGINEERING AND EMOTION RESEARCH 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France. pp.1684-1693</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a conscious choice of a fuzzy similarity measure: a qualitative point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulianella Coletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Information Processing and Management of Uncertainty in knowledge-based systems, IPMU 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Dortmund, Germany. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14049-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening fuzzy gradual rules through &amp;quot;all the more&amp;quot; clauses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems Fuzz-IEEE'10 (WCCI'2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Barcelona, Spain. pp.2940-2946, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2010.5584858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Player's Experience From Physiological Signals Using Fuzzy Decision Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Onderi Orero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIG 2010 - IEEE Symposium on Computational Intelligence and Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Copenhagen, Denmark. pp.75 - 82, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITW.2010.5593370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressions of Graduality for Sentiments Analysis - A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabon Dzogang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems, Fuzz'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Barcelona, Spain. pp.1394-1400, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2010.5584148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuzzy Variant of the Rand Index for Comparing Clustering Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyke Hullermeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 2009 International Fuzzy Systems Association World Congress and 2009 European Society of Fuzzy Logic and Technology Conference, IFSA-EUSFLAT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lisbon, Portugal. pp.1294-1298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles flous d'adaptation en raisonnement par cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> conférence LFA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Annecy, France. pp.167-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Analogical Model of Adaptation for Case-Based Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSA-EUSFLAT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lisbon, Portugal. pp.1625-1630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de données multisources à l’oculomotricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baccino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’oculomotricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAANK: Exploiting Rank Correlations for Extracting Gradual Itemsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Flexible Query Answering Systems (FQAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Roskilde, Denmark. pp.382-393, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04957-6_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00408735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a conscious choice of a similarity measure: a qualitative point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulianella Coletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Verona, Italy. pp.542-553, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02906-6_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de distances et noyaux classiques par degré d'équivalence des ordres induits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Extraction et Gestion des Connaissances, EGC'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QCM évidentiels : modélisation, comparaison et expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lens, France. pp.234-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy order-equivalence for similarity measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th North American Fuzzy Information Processing Society Annual Meeting, NAFIPS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, New York, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NAFIPS.2008.4531238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarities in fuzzy data mining: from a cognitive view to real-world applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Intelligence: Research Frontiers - IEEE World Congress on Computational Intelligence, WCCI 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Hong Kong, China. pp.349-367, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-68860-0_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperfect answers in multiple choice questionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC-TEL 2008 - 3rd European Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Maastricht, Netherlands. pp.144-154, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-87605-2_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Multiple Choice Questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Personalisation in E-Learning Environments at Individual and Groupe Level (PING) in conjunction with User Modeling Conference (UM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Corfu, Greece. pp.61--64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy hypothesis management for disorder diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzz-IEEE 2007 - IEEE International Conference on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, London, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2007.4295646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QCM évidentiels pour le diagnostic des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Nîmes, France. pp.149--156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la similarité entre distributions de masse de croyance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifestation des Jeunes Chercheurs STIC (MajecSTIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking Invariance Based on Similarity Measures in Document Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Omhover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMR 2005 - Third International Workshop on Adaptive Multimedia Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Glasgow, United Kingdom. pp.55 - 64, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11670834_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class Segmentation to Improve Fuzzy Prototype Construction: Visualization and Characterization of Non Homogeneous Classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE International Conference on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Vancouver, Canada. pp.555--559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A similarity measure between basic belief assignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion 2006 - 9th International Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Florence, Italy. pp.1212-1217, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIF.2006.301730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00367475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation de classes pour l'amélioration de la construction de prototypes flous : visualisation et caractérisation de classes non homogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.29--36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A principled approach to fuzzy rule base interpolation using similarity relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Esteva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluis Godo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sandri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSFLAT--LFA 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Barcelona, Spain. pp.757--763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking invariance between fuzzy similarity measures applied to image retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Omhover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems, FUZZ-IEEE 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Budapest, Hungary. pp.1367--1372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity-based fuzzy interpolation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Esteva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Information Processing and Management of Uncertainty in knowledge-based systems, IPMU 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Perugia, Italy. pp.1443-1449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEA: A Content-Based Approach of Shift of Focus Detection in Hypermedia Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Hypertext, Hypermedia, Products, Tools and Methods, H2PTM'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination power of measures of resemblance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Fuzzy Systems Association World Congress, IFSA 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Document Summarization by Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International World Wide Web Conference, WWW2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Web Document Summarization Using Hyperlinks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertext 2003 - 14th ACM Conference on Hypertext and Hypermedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Nottingham, United Kingdom. pp.208--215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-theoretic similarity measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES'2002 - International Conference on knowledge-based information engineering systems and allied technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Crema, Italy. pp.879-884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuzzy Approach of the Correspondence of Microcalcifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUropean Network on Intelligent TEchnologies for Smart Adaptive Systems Conference, EUNITE 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolative model for fuzzy arithmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Ramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Do Carmo Nicoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUZZ IEEE 2000 - 9th IEEE International Conference on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, San Antonio, United States. pp.633-635, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2000.839066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolative reasoning based on graduality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzz-IEEE 2000 - 9th IEEE International Conference on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, San Antonio, United States. pp.483-487, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2000.838707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty management in the recognition of a new odor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Di Crescenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedra Mellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU 2000 - 8th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Madrid, Spain. pp.1924-1927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy deductive reasoning and analogical scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Delechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radko Mesiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSFLAT-ESTYL Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Palma de Mallorca, Spain. pp.139-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The choice of a measure of comparison in granular learning methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Fuzzy Information Processing Society Annual Meeting, NAFIPS 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, New York, United States. pp.218-222, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NAFIPS.1999.781686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogy and Fuzzy Interpolation in the case of Sparse Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Delechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedra Mellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Soft and Intelligent Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Budapest, Hungary. pp.132-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonnement interpolatif à partir de schéma analogique flou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Delechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedra Mellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Modèles de Raisonnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogy as a basis of various forms of reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Delechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Several Forms of Fuzzy Analogical Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Delechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Fuzzy Systems, Fuzz'IEEE'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Barcelona, Spain. pp.45--50, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.1997.616342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity and prototype based approach for classification of microcalcifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Fuzzy Systems Association World Congress, IFSA'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Prague, Czech Republic. pp.123--128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive views of generalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUFIT'97 - 5th European Congress on Intelligent Techniques and Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Aachen, Germany. pp.939-941</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing prototypes from large databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Information Processing and Management of Uncertainty in knowledge-based systems, IPMU'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment classer des objets imparfaitement décrits ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV$^\mbox ème$ colloque international de l'ARAE (Association Rhodanienne pour l'Avancement de l'Econométrie) sur les Structures économiques, l'économétrie et l'informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARAE, May 1996, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESEMBLANCE IN DATABASE UTILIZATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSA 1995, 6th International Fuzzy Systems Association World Congress - IFSA 1995, 6th International Fuzzy Systems Association World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage en Environnememt Imparfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFCET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFCET, Oct 1995, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty and intelligent information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald R. Yager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">World Scientific, 2008, 978-981-279-234-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real world fuzzy logic applications in data mining and information retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Logic - A Spectrum of Theoretical and Practical Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 215, Springer, pp.219-247, 2007, Studies in Fuzziness and Soft Computing, 978-3540712572. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71258-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy prototypes: From a cognitive view to a machine learning principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Bustince and F. Herrera and J. Montero. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Their Extensions: Representation, Aggregation and Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.431--452, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Techniques in Mammographic Image Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Rick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etienne Kerre; Mike Nachtegael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Techniques in Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, Springer Verlag, pp.308-336, 2000, Studies in Fuzziness and Soft Computing, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7908-1847-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogy as a Basis of Various Forms of Approximate Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Delechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Bouchon-Meunier and R.R. Yager and L.A. Zadeh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertainty in Intelligent and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, World scientific publishing, pp.70--79, 2000, Advances in Fuzzy Systems - Applications and Theory, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789812792563_0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OWA operators and an extension of the contrast model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ordered Weighted Averaging Operators: Theory, Methodology, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, pp.29-35, 1997, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4615-6123-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId207"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.51898734177px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maria Rifqi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maria Rifqi, Professeure en informatique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on Similarity, Correlation and Association Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Batyrshin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladik Kreinovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent &ampmathsemicolon Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (4), pp.2975--2976. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/jifs-179056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de concepts émotionnels à partir de descripteurs bas niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabon Dzogang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Affects, compagnons artificiels et interactions, 28 (1), pp.131-157. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.28.131-157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degrés d'équivalence de mesures de comparaison pour données binaires et pour données numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Mesurer et évaluer la Qualité des Données et des Connaissances, RNTI-E-22, pp.145-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Fuzzy Partitions: A Generalization of the Rand Index and Related Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyke Hüllermeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Henzgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Senge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (3), pp.546 - 556. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2011.2179303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Fusion of Low Level Features for emotion Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabon Dzogang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Informatics Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.129-136. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4137/bii.s8973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative and Averaging Fusion of Beliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audun Jøsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (2), pp.192-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity measures for binary and numerical data: a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Benhadda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge Engineering and Soft Data Paradigms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), pp.63-84. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijkesdp.2009.021985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothesis Management for Disorder Diagnosis in a Hierarchical Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Uncertainty, Fuzziness and Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16, pp.87-104. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218488508005509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional rule of inference as an analogical scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radko Mesiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 138 (1), pp.53-65. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0165-0114(02)00567-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Case of Interval (or More General) Uncertainty, No Algorithm Can Choose the Simplest Representative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Heindl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladik Kreinovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (3), pp.213-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity and prototype-based approach for classification of microcalcifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of General Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 29 (4), pp.623-636. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03081070008960965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination power of measures of comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 110, pp.189 - 196. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0165-0114(98)00125-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework to unify and generate measures of comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tatra Mountains Mathematical Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 12, pp.89-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards general measures of comparison of objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 84 (2), pp.143--153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSACA: Découverte d'attributs symboliques ordinaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Castelltort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Arras, France. pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Better Understanding of Player's Game Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenlu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Multimedia Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Yokohama, Japan. pp.442-449, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3206025.3206072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological-Based Emotion Detection and Recognition in a Video Game Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenlu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rio, Brazil. pp.194-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Ordinal Attributes Through Gradual Patterns, Morphological Filters and Rank Discrimination Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Castelltort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUM: Scalable Uncertainty Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Milan, Italy. pp.152-163, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00461-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01893238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Decision Tree and Fuzzy Gradual Decision Tree: Application to Job Satisfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Napoli, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2017.8015740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbres de décision flous adaptatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenlu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e rencontres francophones sur la logique floue et ses applications (LFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EAST representation: fast discovery of discriminant temporal patterns from time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML/PKDD Workshop on Advanced Analytics and Learning on Temporal Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Riva Del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Emerging Gradual Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSA-EUSFLAT: International Fuzzy Systems Association - European Society for Fuzzy Logic and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Gijon, Spain. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2991/ifsa-eusflat-15.2015.234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random-shapelet: an algorithm for fast shapelet discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Erray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Data Science and Advanced Analytics (IEEE DSAA'2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSAA.2015.7344782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de motifs graduels emergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the emission of American Depositary Receipts of Brazilian companies through the extraction of linguistic summaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Oudni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosangela Ballini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Fuzzy Systems (FUZZ'IEEE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a fuzzy affective agent based on typicality degrees of physiological signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Onderi Orero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08855-6_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Effect of Attribute Variations: Accelerated Gradual Itemsets Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Oudni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Information Processing and Management of Uncertainty in knowledge-based systems, IPMU 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.395-404, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08855-6_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de motifs graduels par des clauses du type &amp;quot;surtout si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Oudni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Contradiction in Gradual Itemsets Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Oudni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems, FUZZIEEE’2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Hyderabad, India. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2013.6622516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summarizing Fuzzy Decision Forest by subclass discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems, FUZZIEEE’2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Hyderabad, India. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2013.6622579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of gradual itemsets through &amp;quot; especially if &amp;quot; clauses based on mathematical morphology tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Oudni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Society for Fuzzy Logic and Technology (EUSFLAT 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2991/eusflat.2013.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la contradiction dans l'extraction de motifs graduels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Oudni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications, LFA'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion anticipée de descripteurs bas niveau pour la détection d'émotions dans les textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabon Dzogang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Affect, Compagnon Artificiel, Interaction, WACAI'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ellipsoidal K-Means for Document Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabon Dzogang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 12th International Conference on Data Mining (ICDM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Bruxelles, Belgium. pp.221-230, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDM.2012.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Forest of Fuzzy Decision Trees Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Conference of the ERCIM WG on COMPUTING &amp; STATISTICS (ERCIM'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-linear fuzzy interpolation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems FUZZIEEE'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Taipei, Taiwan. pp.455-462, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2011.6007693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of texts' emotional content in a multidimensional space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabon Dzogang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Kansei Engineering and Emotional Research KEER 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de motifs graduels par corrélations d'ordres induits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lannion, France. pp.143-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order-based Equivalence Degrees for Similarity and Distance Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Information Processing and Management of Uncertainty in knowledge-based systems, IPMU 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Dortmund, Germany. pp.19-28, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14049-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSESSING GAMEPLAY EMOTIONS FROM PHYSIOLOGICAL SIGNALS: A FUZZY DECISION TREES BASED MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Onderi Orero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Damez-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON KANSEI ENGINEERING AND EMOTION RESEARCH 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France. pp.1684-1693</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a conscious choice of a fuzzy similarity measure: a qualitative point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulianella Coletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Information Processing and Management of Uncertainty in knowledge-based systems, IPMU 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Dortmund, Germany. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14049-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening fuzzy gradual rules through &amp;quot;all the more&amp;quot; clauses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems Fuzz-IEEE'10 (WCCI'2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Barcelona, Spain. pp.2940-2946, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2010.5584858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Player's Experience From Physiological Signals Using Fuzzy Decision Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Onderi Orero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIG 2010 - IEEE Symposium on Computational Intelligence and Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Copenhagen, Denmark. pp.75 - 82, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITW.2010.5593370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressions of Graduality for Sentiments Analysis - A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabon Dzogang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems, Fuzz'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Barcelona, Spain. pp.1394-1400, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2010.5584148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles flous d'adaptation en raisonnement par cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> conférence LFA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Annecy, France. pp.167-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuzzy Variant of the Rand Index for Comparing Clustering Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyke Hullermeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 2009 International Fuzzy Systems Association World Congress and 2009 European Society of Fuzzy Logic and Technology Conference, IFSA-EUSFLAT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lisbon, Portugal. pp.1294-1298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Analogical Model of Adaptation for Case-Based Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSA-EUSFLAT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lisbon, Portugal. pp.1625-1630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de données multisources à l’oculomotricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baccino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’oculomotricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAANK: Exploiting Rank Correlations for Extracting Gradual Itemsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Flexible Query Answering Systems (FQAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Roskilde, Denmark. pp.382-393, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04957-6_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00408735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a conscious choice of a similarity measure: a qualitative point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulianella Coletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Verona, Italy. pp.542-553, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02906-6_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de distances et noyaux classiques par degré d'équivalence des ordres induits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Extraction et Gestion des Connaissances, EGC'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy order-equivalence for similarity measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th North American Fuzzy Information Processing Society Annual Meeting, NAFIPS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, New York, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NAFIPS.2008.4531238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QCM évidentiels : modélisation, comparaison et expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lens, France. pp.234-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarities in fuzzy data mining: from a cognitive view to real-world applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Intelligence: Research Frontiers - IEEE World Congress on Computational Intelligence, WCCI 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Hong Kong, China. pp.349-367, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-68860-0_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperfect answers in multiple choice questionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC-TEL 2008 - 3rd European Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Maastricht, Netherlands. pp.144-154, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-87605-2_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Multiple Choice Questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Personalisation in E-Learning Environments at Individual and Groupe Level (PING) in conjunction with User Modeling Conference (UM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Corfu, Greece. pp.61--64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy hypothesis management for disorder diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzz-IEEE 2007 - IEEE International Conference on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, London, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2007.4295646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QCM évidentiels pour le diagnostic des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Nîmes, France. pp.149--156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking Invariance Based on Similarity Measures in Document Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Omhover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMR 2005 - Third International Workshop on Adaptive Multimedia Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Glasgow, United Kingdom. pp.55 - 64, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11670834_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la similarité entre distributions de masse de croyance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifestation des Jeunes Chercheurs STIC (MajecSTIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class Segmentation to Improve Fuzzy Prototype Construction: Visualization and Characterization of Non Homogeneous Classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE International Conference on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Vancouver, Canada. pp.555--559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A similarity measure between basic belief assignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion 2006 - 9th International Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Florence, Italy. pp.1212-1217, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIF.2006.301730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00367475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation de classes pour l'amélioration de la construction de prototypes flous : visualisation et caractérisation de classes non homogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.29--36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A principled approach to fuzzy rule base interpolation using similarity relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Esteva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluis Godo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sandri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSFLAT--LFA 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Barcelona, Spain. pp.757--763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking invariance between fuzzy similarity measures applied to image retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Omhover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems, FUZZ-IEEE 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Budapest, Hungary. pp.1367--1372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity-based fuzzy interpolation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Esteva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Information Processing and Management of Uncertainty in knowledge-based systems, IPMU 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Perugia, Italy. pp.1443-1449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Document Summarization by Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International World Wide Web Conference, WWW2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEA: A Content-Based Approach of Shift of Focus Detection in Hypermedia Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Hypertext, Hypermedia, Products, Tools and Methods, H2PTM'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination power of measures of resemblance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Fuzzy Systems Association World Congress, IFSA 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Web Document Summarization Using Hyperlinks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertext 2003 - 14th ACM Conference on Hypertext and Hypermedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Nottingham, United Kingdom. pp.208--215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-theoretic similarity measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES'2002 - International Conference on knowledge-based information engineering systems and allied technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Crema, Italy. pp.879-884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuzzy Approach of the Correspondence of Microcalcifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUropean Network on Intelligent TEchnologies for Smart Adaptive Systems Conference, EUNITE 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolative model for fuzzy arithmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Ramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Do Carmo Nicoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUZZ IEEE 2000 - 9th IEEE International Conference on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, San Antonio, United States. pp.633-635, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2000.839066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolative reasoning based on graduality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzz-IEEE 2000 - 9th IEEE International Conference on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, San Antonio, United States. pp.483-487, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2000.838707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty management in the recognition of a new odor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Di Crescenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedra Mellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU 2000 - 8th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Madrid, Spain. pp.1924-1927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy deductive reasoning and analogical scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Delechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radko Mesiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSFLAT-ESTYL Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Palma de Mallorca, Spain. pp.139-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The choice of a measure of comparison in granular learning methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Fuzzy Information Processing Society Annual Meeting, NAFIPS 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, New York, United States. pp.218-222, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NAFIPS.1999.781686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogy and Fuzzy Interpolation in the case of Sparse Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Delechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedra Mellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Soft and Intelligent Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Budapest, Hungary. pp.132-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonnement interpolatif à partir de schéma analogique flou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Delechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedra Mellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Modèles de Raisonnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogy as a basis of various forms of reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Delechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Several Forms of Fuzzy Analogical Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Delechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Fuzzy Systems, Fuzz'IEEE'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Barcelona, Spain. pp.45--50, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.1997.616342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity and prototype based approach for classification of microcalcifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Fuzzy Systems Association World Congress, IFSA'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Prague, Czech Republic. pp.123--128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive views of generalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUFIT'97 - 5th European Congress on Intelligent Techniques and Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Aachen, Germany. pp.939-941</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing prototypes from large databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Information Processing and Management of Uncertainty in knowledge-based systems, IPMU'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment classer des objets imparfaitement décrits ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV$^\mbox ème$ colloque international de l'ARAE (Association Rhodanienne pour l'Avancement de l'Econométrie) sur les Structures économiques, l'économétrie et l'informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARAE, May 1996, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage en Environnememt Imparfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFCET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFCET, Oct 1995, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESEMBLANCE IN DATABASE UTILIZATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSA 1995, 6th International Fuzzy Systems Association World Congress - IFSA 1995, 6th International Fuzzy Systems Association World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty and intelligent information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald R. Yager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">World Scientific, 2008, 978-981-279-234-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real world fuzzy logic applications in data mining and information retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Logic - A Spectrum of Theoretical and Practical Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 215, Springer, pp.219-247, 2007, Studies in Fuzziness and Soft Computing, 978-3540712572. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71258-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy prototypes: From a cognitive view to a machine learning principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Bustince and F. Herrera and J. Montero. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Their Extensions: Representation, Aggregation and Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.431--452, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogy as a Basis of Various Forms of Approximate Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Delechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Bouchon-Meunier and R.R. Yager and L.A. Zadeh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertainty in Intelligent and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, World scientific publishing, pp.70--79, 2000, Advances in Fuzzy Systems - Applications and Theory, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789812792563_0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Techniques in Mammographic Image Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Rick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etienne Kerre; Mike Nachtegael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Techniques in Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, Springer Verlag, pp.308-336, 2000, Studies in Fuzziness and Soft Computing, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7908-1847-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OWA operators and an extension of the contrast model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ordered Weighted Averaging Operators: Theory, Methodology, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, pp.29-35, 1997, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4615-6123-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId207"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04129300v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Batyrshin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Cross" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladik Kreinovich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rifqi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jifs-179056" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078641v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabon Dzogang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Lesot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.28.131-157" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078647v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078632v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bouchon-Meunier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/bii.s8973" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734389v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyke H&#252;llermeier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Henzgen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Senge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2011.2179303" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078654v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audun J&#248;sang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Diaz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072737v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Benhadda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijkesdp.2009.021985" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078672v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sandri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488508005509" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184931v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radko Mesiar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marsala" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0114(02)00567-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0J7W16J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072724v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Heindl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184427v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bothorel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081070008960965" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075354v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0114(98)00125-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176882v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072162v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bothorel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784795v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlu Yang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pinna" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917965v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castelltort" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784787v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3206025.3206072" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01893238v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00461-3_11" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555255v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2017.8015740" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439389v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01350734v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Renard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fricout" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Detyniecki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160222v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/ifsa-eusflat-15.2015.234" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276266v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160225v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Oudni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosangela Ballini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217435v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Erray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2015.7344782" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198868v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Onderi Orero" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08855-6_31" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078289v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08855-6_40" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216555v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198851v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2013.6622516" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198855v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2013.6622579" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198837v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/eusflat.2013.122" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282416v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258721v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198898v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2012.126" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286230v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687670v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2011.6007693" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072529v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072729v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073168v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14049-5_3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589941v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levillain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Damez-Fontaine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072127v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulianella Coletti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14049-5_1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072151v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584858" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589944v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2010.5593370" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288801v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584148" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072704v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyke Hullermeier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298019v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294688v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01130616v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jouen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lallemand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00408735v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04957-6_33" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6L1X8P5Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072117v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02906-6_47" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072743v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299453v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075364v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAFIPS.2008.4531238" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305042v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68860-0_17" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L17626DC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072218v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jhean-Larose" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Denhi&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87605-2_17" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MC7SDSRQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072214v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075388v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2007.4295646" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072215v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351987v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075328v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Omhover" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11670834_5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072669v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Forest" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00367475v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIF.2006.301730" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072681v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072103v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Esteva" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Godo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075331v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Omhover" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072531v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072206v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delort" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075360v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072200v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072196v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075352v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075375v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573356v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ramer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Carmo Nicoletti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2000.839066" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072143v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2000.838707" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572576v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Crescenzo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedra Mellouli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574385v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Delechamp" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075371v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAFIPS.1999.781686" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573985v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574496v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622879v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072157v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.1997.616342" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075379v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624705v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075383v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072063v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marsala" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072166v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071828v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301639v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald R. Yager" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336441v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71258-9_11" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E121F479D6EDB48175EF0C3CD42A08A18C2F2B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072732v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075340v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rick" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1847-5_12" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-91GTF43Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072066v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812792563_0006" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629657v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-6123-1_3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46F65261329C5369A7C3B5B74567D2AB674B64FD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04129300v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Batyrshin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Cross" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladik Kreinovich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rifqi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jifs-179056" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078641v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabon Dzogang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Lesot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.28.131-157" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078647v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734389v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyke H&#252;llermeier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Henzgen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Senge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2011.2179303" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078632v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bouchon-Meunier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/bii.s8973" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078654v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audun J&#248;sang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Diaz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072737v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Benhadda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijkesdp.2009.021985" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078672v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sandri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488508005509" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184931v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radko Mesiar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marsala" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0114(02)00567-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0J7W16J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072724v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Heindl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184427v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bothorel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081070008960965" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075354v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0114(98)00125-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176882v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072162v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bothorel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917965v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castelltort" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784787v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlu Yang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pinna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3206025.3206072" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784795v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01893238v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00461-3_11" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555255v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2017.8015740" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439389v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01350734v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Renard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fricout" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Detyniecki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160222v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/ifsa-eusflat-15.2015.234" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217435v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Erray" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2015.7344782" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276266v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160225v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Oudni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosangela Ballini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198868v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Onderi Orero" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08855-6_31" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078289v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08855-6_40" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216555v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198851v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2013.6622516" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198855v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2013.6622579" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198837v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/eusflat.2013.122" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282416v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258721v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198898v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2012.126" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286230v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687670v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2011.6007693" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072529v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072729v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073168v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14049-5_3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589941v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levillain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Damez-Fontaine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072127v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulianella Coletti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14049-5_1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072151v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584858" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589944v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2010.5593370" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288801v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584148" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298019v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072704v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyke Hullermeier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294688v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01130616v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jouen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lallemand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00408735v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04957-6_33" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6L1X8P5Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072117v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02906-6_47" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072743v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075364v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAFIPS.2008.4531238" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299453v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305042v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68860-0_17" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L17626DC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072218v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jhean-Larose" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Denhi&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87605-2_17" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MC7SDSRQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072214v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075388v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2007.4295646" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072215v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075328v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Omhover" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11670834_5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351987v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072669v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Forest" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00367475v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIF.2006.301730" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072681v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072103v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Esteva" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Godo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075331v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Omhover" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072531v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072200v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delort" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072206v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075360v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072196v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075352v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075375v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573356v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ramer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Carmo Nicoletti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2000.839066" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072143v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2000.838707" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572576v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Crescenzo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedra Mellouli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574385v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Delechamp" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075371v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAFIPS.1999.781686" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573985v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574496v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622879v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072157v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.1997.616342" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075379v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624705v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075383v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072063v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marsala" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071828v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072166v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301639v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald R. Yager" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336441v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71258-9_11" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E121F479D6EDB48175EF0C3CD42A08A18C2F2B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072732v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072066v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812792563_0006" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075340v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rick" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1847-5_12" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-91GTF43Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629657v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-6123-1_3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46F65261329C5369A7C3B5B74567D2AB674B64FD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>