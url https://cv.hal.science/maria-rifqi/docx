--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.51898734177px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maria Rifqi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maria Rifqi, Professeure en informatique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on Similarity, Correlation and Association Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Batyrshin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladik Kreinovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent &ampmathsemicolon Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (4), pp.2975--2976. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/jifs-179056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de concepts émotionnels à partir de descripteurs bas niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabon Dzogang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Affects, compagnons artificiels et interactions, 28 (1), pp.131-157. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.28.131-157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degrés d'équivalence de mesures de comparaison pour données binaires et pour données numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Mesurer et évaluer la Qualité des Données et des Connaissances, RNTI-E-22, pp.145-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Fuzzy Partitions: A Generalization of the Rand Index and Related Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyke Hüllermeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Henzgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Senge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (3), pp.546 - 556. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2011.2179303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Fusion of Low Level Features for emotion Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabon Dzogang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Informatics Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.129-136. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4137/bii.s8973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative and Averaging Fusion of Beliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audun Jøsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (2), pp.192-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity measures for binary and numerical data: a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Benhadda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge Engineering and Soft Data Paradigms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), pp.63-84. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijkesdp.2009.021985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothesis Management for Disorder Diagnosis in a Hierarchical Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Uncertainty, Fuzziness and Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16, pp.87-104. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218488508005509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional rule of inference as an analogical scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radko Mesiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 138 (1), pp.53-65. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0165-0114(02)00567-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Case of Interval (or More General) Uncertainty, No Algorithm Can Choose the Simplest Representative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Heindl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladik Kreinovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (3), pp.213-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity and prototype-based approach for classification of microcalcifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of General Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 29 (4), pp.623-636. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03081070008960965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination power of measures of comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 110, pp.189 - 196. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0165-0114(98)00125-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework to unify and generate measures of comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tatra Mountains Mathematical Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 12, pp.89-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards general measures of comparison of objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 84 (2), pp.143--153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSACA: Découverte d'attributs symboliques ordinaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Castelltort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Arras, France. pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Better Understanding of Player's Game Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenlu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Multimedia Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Yokohama, Japan. pp.442-449, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3206025.3206072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological-Based Emotion Detection and Recognition in a Video Game Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenlu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rio, Brazil. pp.194-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Ordinal Attributes Through Gradual Patterns, Morphological Filters and Rank Discrimination Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Castelltort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUM: Scalable Uncertainty Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Milan, Italy. pp.152-163, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00461-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01893238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Decision Tree and Fuzzy Gradual Decision Tree: Application to Job Satisfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Napoli, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2017.8015740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbres de décision flous adaptatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenlu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e rencontres francophones sur la logique floue et ses applications (LFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EAST representation: fast discovery of discriminant temporal patterns from time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML/PKDD Workshop on Advanced Analytics and Learning on Temporal Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Riva Del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Emerging Gradual Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSA-EUSFLAT: International Fuzzy Systems Association - European Society for Fuzzy Logic and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Gijon, Spain. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2991/ifsa-eusflat-15.2015.234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random-shapelet: an algorithm for fast shapelet discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Erray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Data Science and Advanced Analytics (IEEE DSAA'2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSAA.2015.7344782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de motifs graduels emergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the emission of American Depositary Receipts of Brazilian companies through the extraction of linguistic summaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Oudni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosangela Ballini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Fuzzy Systems (FUZZ'IEEE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a fuzzy affective agent based on typicality degrees of physiological signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Onderi Orero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08855-6_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Effect of Attribute Variations: Accelerated Gradual Itemsets Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Oudni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Information Processing and Management of Uncertainty in knowledge-based systems, IPMU 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.395-404, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08855-6_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de motifs graduels par des clauses du type &amp;quot;surtout si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Oudni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Contradiction in Gradual Itemsets Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Oudni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems, FUZZIEEE’2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Hyderabad, India. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2013.6622516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summarizing Fuzzy Decision Forest by subclass discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems, FUZZIEEE’2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Hyderabad, India. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2013.6622579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of gradual itemsets through &amp;quot; especially if &amp;quot; clauses based on mathematical morphology tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Oudni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Society for Fuzzy Logic and Technology (EUSFLAT 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2991/eusflat.2013.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la contradiction dans l'extraction de motifs graduels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Oudni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications, LFA'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion anticipée de descripteurs bas niveau pour la détection d'émotions dans les textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabon Dzogang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Affect, Compagnon Artificiel, Interaction, WACAI'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ellipsoidal K-Means for Document Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabon Dzogang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 12th International Conference on Data Mining (ICDM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Bruxelles, Belgium. pp.221-230, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDM.2012.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Forest of Fuzzy Decision Trees Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Conference of the ERCIM WG on COMPUTING &amp; STATISTICS (ERCIM'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-linear fuzzy interpolation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems FUZZIEEE'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Taipei, Taiwan. pp.455-462, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2011.6007693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of texts' emotional content in a multidimensional space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabon Dzogang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Kansei Engineering and Emotional Research KEER 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de motifs graduels par corrélations d'ordres induits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lannion, France. pp.143-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order-based Equivalence Degrees for Similarity and Distance Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Information Processing and Management of Uncertainty in knowledge-based systems, IPMU 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Dortmund, Germany. pp.19-28, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14049-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSESSING GAMEPLAY EMOTIONS FROM PHYSIOLOGICAL SIGNALS: A FUZZY DECISION TREES BASED MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Onderi Orero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Damez-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON KANSEI ENGINEERING AND EMOTION RESEARCH 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France. pp.1684-1693</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a conscious choice of a fuzzy similarity measure: a qualitative point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulianella Coletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Information Processing and Management of Uncertainty in knowledge-based systems, IPMU 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Dortmund, Germany. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14049-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening fuzzy gradual rules through &amp;quot;all the more&amp;quot; clauses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems Fuzz-IEEE'10 (WCCI'2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Barcelona, Spain. pp.2940-2946, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2010.5584858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Player's Experience From Physiological Signals Using Fuzzy Decision Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Onderi Orero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIG 2010 - IEEE Symposium on Computational Intelligence and Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Copenhagen, Denmark. pp.75 - 82, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITW.2010.5593370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressions of Graduality for Sentiments Analysis - A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabon Dzogang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems, Fuzz'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Barcelona, Spain. pp.1394-1400, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2010.5584148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles flous d'adaptation en raisonnement par cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> conférence LFA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Annecy, France. pp.167-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuzzy Variant of the Rand Index for Comparing Clustering Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyke Hullermeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 2009 International Fuzzy Systems Association World Congress and 2009 European Society of Fuzzy Logic and Technology Conference, IFSA-EUSFLAT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lisbon, Portugal. pp.1294-1298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Analogical Model of Adaptation for Case-Based Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSA-EUSFLAT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lisbon, Portugal. pp.1625-1630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de données multisources à l’oculomotricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baccino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’oculomotricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAANK: Exploiting Rank Correlations for Extracting Gradual Itemsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Flexible Query Answering Systems (FQAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Roskilde, Denmark. pp.382-393, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04957-6_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00408735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a conscious choice of a similarity measure: a qualitative point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulianella Coletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Verona, Italy. pp.542-553, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02906-6_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de distances et noyaux classiques par degré d'équivalence des ordres induits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Extraction et Gestion des Connaissances, EGC'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy order-equivalence for similarity measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th North American Fuzzy Information Processing Society Annual Meeting, NAFIPS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, New York, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NAFIPS.2008.4531238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QCM évidentiels : modélisation, comparaison et expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lens, France. pp.234-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarities in fuzzy data mining: from a cognitive view to real-world applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Intelligence: Research Frontiers - IEEE World Congress on Computational Intelligence, WCCI 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Hong Kong, China. pp.349-367, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-68860-0_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperfect answers in multiple choice questionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC-TEL 2008 - 3rd European Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Maastricht, Netherlands. pp.144-154, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-87605-2_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Multiple Choice Questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Personalisation in E-Learning Environments at Individual and Groupe Level (PING) in conjunction with User Modeling Conference (UM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Corfu, Greece. pp.61--64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy hypothesis management for disorder diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzz-IEEE 2007 - IEEE International Conference on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, London, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2007.4295646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QCM évidentiels pour le diagnostic des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Nîmes, France. pp.149--156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking Invariance Based on Similarity Measures in Document Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Omhover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMR 2005 - Third International Workshop on Adaptive Multimedia Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Glasgow, United Kingdom. pp.55 - 64, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11670834_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la similarité entre distributions de masse de croyance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifestation des Jeunes Chercheurs STIC (MajecSTIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class Segmentation to Improve Fuzzy Prototype Construction: Visualization and Characterization of Non Homogeneous Classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE International Conference on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Vancouver, Canada. pp.555--559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A similarity measure between basic belief assignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion 2006 - 9th International Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Florence, Italy. pp.1212-1217, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIF.2006.301730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00367475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation de classes pour l'amélioration de la construction de prototypes flous : visualisation et caractérisation de classes non homogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.29--36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A principled approach to fuzzy rule base interpolation using similarity relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Esteva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluis Godo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sandri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSFLAT--LFA 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Barcelona, Spain. pp.757--763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking invariance between fuzzy similarity measures applied to image retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Omhover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems, FUZZ-IEEE 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Budapest, Hungary. pp.1367--1372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity-based fuzzy interpolation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Esteva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Information Processing and Management of Uncertainty in knowledge-based systems, IPMU 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Perugia, Italy. pp.1443-1449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Document Summarization by Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International World Wide Web Conference, WWW2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEA: A Content-Based Approach of Shift of Focus Detection in Hypermedia Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Hypertext, Hypermedia, Products, Tools and Methods, H2PTM'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination power of measures of resemblance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Fuzzy Systems Association World Congress, IFSA 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Web Document Summarization Using Hyperlinks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertext 2003 - 14th ACM Conference on Hypertext and Hypermedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Nottingham, United Kingdom. pp.208--215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-theoretic similarity measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES'2002 - International Conference on knowledge-based information engineering systems and allied technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Crema, Italy. pp.879-884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuzzy Approach of the Correspondence of Microcalcifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUropean Network on Intelligent TEchnologies for Smart Adaptive Systems Conference, EUNITE 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolative model for fuzzy arithmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Ramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Do Carmo Nicoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUZZ IEEE 2000 - 9th IEEE International Conference on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, San Antonio, United States. pp.633-635, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2000.839066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolative reasoning based on graduality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzz-IEEE 2000 - 9th IEEE International Conference on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, San Antonio, United States. pp.483-487, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2000.838707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty management in the recognition of a new odor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Di Crescenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedra Mellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU 2000 - 8th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Madrid, Spain. pp.1924-1927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy deductive reasoning and analogical scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Delechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radko Mesiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSFLAT-ESTYL Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Palma de Mallorca, Spain. pp.139-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The choice of a measure of comparison in granular learning methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Fuzzy Information Processing Society Annual Meeting, NAFIPS 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, New York, United States. pp.218-222, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NAFIPS.1999.781686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogy and Fuzzy Interpolation in the case of Sparse Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Delechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedra Mellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Soft and Intelligent Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Budapest, Hungary. pp.132-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonnement interpolatif à partir de schéma analogique flou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Delechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedra Mellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Modèles de Raisonnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogy as a basis of various forms of reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Delechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Several Forms of Fuzzy Analogical Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Delechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Fuzzy Systems, Fuzz'IEEE'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Barcelona, Spain. pp.45--50, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.1997.616342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity and prototype based approach for classification of microcalcifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Fuzzy Systems Association World Congress, IFSA'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Prague, Czech Republic. pp.123--128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive views of generalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUFIT'97 - 5th European Congress on Intelligent Techniques and Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Aachen, Germany. pp.939-941</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing prototypes from large databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Information Processing and Management of Uncertainty in knowledge-based systems, IPMU'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment classer des objets imparfaitement décrits ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV$^\mbox ème$ colloque international de l'ARAE (Association Rhodanienne pour l'Avancement de l'Econométrie) sur les Structures économiques, l'économétrie et l'informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARAE, May 1996, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage en Environnememt Imparfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFCET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFCET, Oct 1995, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESEMBLANCE IN DATABASE UTILIZATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSA 1995, 6th International Fuzzy Systems Association World Congress - IFSA 1995, 6th International Fuzzy Systems Association World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty and intelligent information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald R. Yager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">World Scientific, 2008, 978-981-279-234-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real world fuzzy logic applications in data mining and information retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Logic - A Spectrum of Theoretical and Practical Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 215, Springer, pp.219-247, 2007, Studies in Fuzziness and Soft Computing, 978-3540712572. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71258-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy prototypes: From a cognitive view to a machine learning principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Bustince and F. Herrera and J. Montero. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Their Extensions: Representation, Aggregation and Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.431--452, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogy as a Basis of Various Forms of Approximate Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Delechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Bouchon-Meunier and R.R. Yager and L.A. Zadeh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertainty in Intelligent and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, World scientific publishing, pp.70--79, 2000, Advances in Fuzzy Systems - Applications and Theory, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789812792563_0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Techniques in Mammographic Image Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Rick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etienne Kerre; Mike Nachtegael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Techniques in Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, Springer Verlag, pp.308-336, 2000, Studies in Fuzziness and Soft Computing, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7908-1847-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OWA operators and an extension of the contrast model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ordered Weighted Averaging Operators: Theory, Methodology, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, pp.29-35, 1997, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4615-6123-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId207"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.51898734177px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maria Rifqi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maria Rifqi, Professeure en informatique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on Similarity, Correlation and Association Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Batyrshin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladik Kreinovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent &ampmathsemicolon Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (4), pp.2975--2976. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/jifs-179056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de concepts émotionnels à partir de descripteurs bas niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabon Dzogang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Affects, compagnons artificiels et interactions, 28 (1), pp.131-157. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.28.131-157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degrés d'équivalence de mesures de comparaison pour données binaires et pour données numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Mesurer et évaluer la Qualité des Données et des Connaissances, RNTI-E-22, pp.145-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Fuzzy Partitions: A Generalization of the Rand Index and Related Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyke Hüllermeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Henzgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Senge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (3), pp.546 - 556. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2011.2179303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Fusion of Low Level Features for emotion Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabon Dzogang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Informatics Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.129-136. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4137/bii.s8973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative and Averaging Fusion of Beliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audun Jøsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (2), pp.192-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity measures for binary and numerical data: a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Benhadda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge Engineering and Soft Data Paradigms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), pp.63-84. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijkesdp.2009.021985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothesis Management for Disorder Diagnosis in a Hierarchical Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Uncertainty, Fuzziness and Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16, pp.87-104. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218488508005509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional rule of inference as an analogical scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radko Mesiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 138 (1), pp.53-65. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0165-0114(02)00567-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Case of Interval (or More General) Uncertainty, No Algorithm Can Choose the Simplest Representative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Heindl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladik Kreinovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (3), pp.213-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity and prototype-based approach for classification of microcalcifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of General Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 29 (4), pp.623-636. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03081070008960965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination power of measures of comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 110, pp.189 - 196. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0165-0114(98)00125-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework to unify and generate measures of comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tatra Mountains Mathematical Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 12, pp.89-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards general measures of comparison of objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 84 (2), pp.143--153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Better Understanding of Player's Game Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenlu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Multimedia Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Yokohama, Japan. pp.442-449, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3206025.3206072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSACA: Découverte d'attributs symboliques ordinaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Castelltort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Arras, France. pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological-Based Emotion Detection and Recognition in a Video Game Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenlu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rio, Brazil. pp.194-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Ordinal Attributes Through Gradual Patterns, Morphological Filters and Rank Discrimination Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Castelltort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUM: Scalable Uncertainty Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Milan, Italy. pp.152-163, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00461-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01893238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Decision Tree and Fuzzy Gradual Decision Tree: Application to Job Satisfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Napoli, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2017.8015740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbres de décision flous adaptatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenlu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e rencontres francophones sur la logique floue et ses applications (LFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EAST representation: fast discovery of discriminant temporal patterns from time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML/PKDD Workshop on Advanced Analytics and Learning on Temporal Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Riva Del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random-shapelet: an algorithm for fast shapelet discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Erray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Data Science and Advanced Analytics (IEEE DSAA'2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSAA.2015.7344782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de motifs graduels emergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the emission of American Depositary Receipts of Brazilian companies through the extraction of linguistic summaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Oudni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosangela Ballini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Fuzzy Systems (FUZZ'IEEE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Emerging Gradual Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSA-EUSFLAT: International Fuzzy Systems Association - European Society for Fuzzy Logic and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Gijon, Spain. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2991/ifsa-eusflat-15.2015.234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a fuzzy affective agent based on typicality degrees of physiological signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Onderi Orero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08855-6_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Effect of Attribute Variations: Accelerated Gradual Itemsets Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Oudni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Information Processing and Management of Uncertainty in knowledge-based systems, IPMU 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.395-404, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08855-6_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Contradiction in Gradual Itemsets Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Oudni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems, FUZZIEEE’2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Hyderabad, India. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2013.6622516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de motifs graduels par des clauses du type &amp;quot;surtout si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Oudni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summarizing Fuzzy Decision Forest by subclass discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems, FUZZIEEE’2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Hyderabad, India. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2013.6622579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of gradual itemsets through &amp;quot; especially if &amp;quot; clauses based on mathematical morphology tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Oudni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Society for Fuzzy Logic and Technology (EUSFLAT 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2991/eusflat.2013.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ellipsoidal K-Means for Document Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabon Dzogang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 12th International Conference on Data Mining (ICDM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Bruxelles, Belgium. pp.221-230, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDM.2012.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la contradiction dans l'extraction de motifs graduels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Oudni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications, LFA'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion anticipée de descripteurs bas niveau pour la détection d'émotions dans les textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabon Dzogang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Affect, Compagnon Artificiel, Interaction, WACAI'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Forest of Fuzzy Decision Trees Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Conference of the ERCIM WG on COMPUTING &amp; STATISTICS (ERCIM'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-linear fuzzy interpolation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems FUZZIEEE'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Taipei, Taiwan. pp.455-462, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2011.6007693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressions of Graduality for Sentiments Analysis - A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabon Dzogang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems, Fuzz'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Barcelona, Spain. pp.1394-1400, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2010.5584148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Player's Experience From Physiological Signals Using Fuzzy Decision Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Onderi Orero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIG 2010 - IEEE Symposium on Computational Intelligence and Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Copenhagen, Denmark. pp.75 - 82, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITW.2010.5593370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order-based Equivalence Degrees for Similarity and Distance Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Information Processing and Management of Uncertainty in knowledge-based systems, IPMU 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Dortmund, Germany. pp.19-28, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14049-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of texts' emotional content in a multidimensional space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabon Dzogang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Kansei Engineering and Emotional Research KEER 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de motifs graduels par corrélations d'ordres induits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lannion, France. pp.143-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSESSING GAMEPLAY EMOTIONS FROM PHYSIOLOGICAL SIGNALS: A FUZZY DECISION TREES BASED MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Onderi Orero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Damez-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON KANSEI ENGINEERING AND EMOTION RESEARCH 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France. pp.1684-1693</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a conscious choice of a fuzzy similarity measure: a qualitative point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulianella Coletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Information Processing and Management of Uncertainty in knowledge-based systems, IPMU 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Dortmund, Germany. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14049-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening fuzzy gradual rules through &amp;quot;all the more&amp;quot; clauses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems Fuzz-IEEE'10 (WCCI'2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Barcelona, Spain. pp.2940-2946, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2010.5584858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles flous d'adaptation en raisonnement par cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> conférence LFA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Annecy, France. pp.167-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuzzy Variant of the Rand Index for Comparing Clustering Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyke Hullermeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 2009 International Fuzzy Systems Association World Congress and 2009 European Society of Fuzzy Logic and Technology Conference, IFSA-EUSFLAT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lisbon, Portugal. pp.1294-1298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Analogical Model of Adaptation for Case-Based Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSA-EUSFLAT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lisbon, Portugal. pp.1625-1630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de données multisources à l’oculomotricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baccino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’oculomotricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAANK: Exploiting Rank Correlations for Extracting Gradual Itemsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Flexible Query Answering Systems (FQAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Roskilde, Denmark. pp.382-393, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04957-6_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00408735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a conscious choice of a similarity measure: a qualitative point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulianella Coletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Verona, Italy. pp.542-553, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02906-6_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de distances et noyaux classiques par degré d'équivalence des ordres induits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Extraction et Gestion des Connaissances, EGC'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy order-equivalence for similarity measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th North American Fuzzy Information Processing Society Annual Meeting, NAFIPS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, New York, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NAFIPS.2008.4531238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QCM évidentiels : modélisation, comparaison et expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lens, France. pp.234-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarities in fuzzy data mining: from a cognitive view to real-world applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Intelligence: Research Frontiers - IEEE World Congress on Computational Intelligence, WCCI 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Hong Kong, China. pp.349-367, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-68860-0_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperfect answers in multiple choice questionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC-TEL 2008 - 3rd European Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Maastricht, Netherlands. pp.144-154, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-87605-2_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Multiple Choice Questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Personalisation in E-Learning Environments at Individual and Groupe Level (PING) in conjunction with User Modeling Conference (UM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Corfu, Greece. pp.61--64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy hypothesis management for disorder diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzz-IEEE 2007 - IEEE International Conference on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, London, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2007.4295646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QCM évidentiels pour le diagnostic des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Nîmes, France. pp.149--156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation de classes pour l'amélioration de la construction de prototypes flous : visualisation et caractérisation de classes non homogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.29--36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking Invariance Based on Similarity Measures in Document Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Omhover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMR 2005 - Third International Workshop on Adaptive Multimedia Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Glasgow, United Kingdom. pp.55 - 64, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11670834_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la similarité entre distributions de masse de croyance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifestation des Jeunes Chercheurs STIC (MajecSTIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class Segmentation to Improve Fuzzy Prototype Construction: Visualization and Characterization of Non Homogeneous Classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE International Conference on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Vancouver, Canada. pp.555--559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A similarity measure between basic belief assignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion 2006 - 9th International Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Florence, Italy. pp.1212-1217, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIF.2006.301730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00367475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A principled approach to fuzzy rule base interpolation using similarity relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Esteva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluis Godo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sandri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSFLAT--LFA 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Barcelona, Spain. pp.757--763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity-based fuzzy interpolation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Esteva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Information Processing and Management of Uncertainty in knowledge-based systems, IPMU 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Perugia, Italy. pp.1443-1449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking invariance between fuzzy similarity measures applied to image retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Omhover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems, FUZZ-IEEE 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Budapest, Hungary. pp.1367--1372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Document Summarization by Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International World Wide Web Conference, WWW2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEA: A Content-Based Approach of Shift of Focus Detection in Hypermedia Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Hypertext, Hypermedia, Products, Tools and Methods, H2PTM'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination power of measures of resemblance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Fuzzy Systems Association World Congress, IFSA 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Web Document Summarization Using Hyperlinks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertext 2003 - 14th ACM Conference on Hypertext and Hypermedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Nottingham, United Kingdom. pp.208--215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-theoretic similarity measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES'2002 - International Conference on knowledge-based information engineering systems and allied technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Crema, Italy. pp.879-884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuzzy Approach of the Correspondence of Microcalcifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUropean Network on Intelligent TEchnologies for Smart Adaptive Systems Conference, EUNITE 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty management in the recognition of a new odor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Di Crescenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedra Mellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU 2000 - 8th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Madrid, Spain. pp.1924-1927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolative model for fuzzy arithmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Ramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Do Carmo Nicoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUZZ IEEE 2000 - 9th IEEE International Conference on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, San Antonio, United States. pp.633-635, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2000.839066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolative reasoning based on graduality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzz-IEEE 2000 - 9th IEEE International Conference on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, San Antonio, United States. pp.483-487, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2000.838707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonnement interpolatif à partir de schéma analogique flou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Delechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedra Mellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Modèles de Raisonnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogy and Fuzzy Interpolation in the case of Sparse Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Delechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedra Mellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Soft and Intelligent Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Budapest, Hungary. pp.132-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy deductive reasoning and analogical scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Delechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radko Mesiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSFLAT-ESTYL Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Palma de Mallorca, Spain. pp.139-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The choice of a measure of comparison in granular learning methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Fuzzy Information Processing Society Annual Meeting, NAFIPS 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, New York, United States. pp.218-222, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NAFIPS.1999.781686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogy as a basis of various forms of reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Delechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Several Forms of Fuzzy Analogical Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Delechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Fuzzy Systems, Fuzz'IEEE'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Barcelona, Spain. pp.45--50, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.1997.616342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity and prototype based approach for classification of microcalcifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Fuzzy Systems Association World Congress, IFSA'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Prague, Czech Republic. pp.123--128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive views of generalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUFIT'97 - 5th European Congress on Intelligent Techniques and Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Aachen, Germany. pp.939-941</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment classer des objets imparfaitement décrits ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV$^\mbox ème$ colloque international de l'ARAE (Association Rhodanienne pour l'Avancement de l'Econométrie) sur les Structures économiques, l'économétrie et l'informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARAE, May 1996, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing prototypes from large databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Information Processing and Management of Uncertainty in knowledge-based systems, IPMU'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage en Environnememt Imparfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFCET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFCET, Oct 1995, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESEMBLANCE IN DATABASE UTILIZATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSA 1995, 6th International Fuzzy Systems Association World Congress - IFSA 1995, 6th International Fuzzy Systems Association World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty and intelligent information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald R. Yager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">World Scientific, 2008, 978-981-279-234-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real world fuzzy logic applications in data mining and information retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Logic - A Spectrum of Theoretical and Practical Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 215, Springer, pp.219-247, 2007, Studies in Fuzziness and Soft Computing, 978-3540712572. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71258-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy prototypes: From a cognitive view to a machine learning principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Bustince and F. Herrera and J. Montero. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Their Extensions: Representation, Aggregation and Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.431--452, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogy as a Basis of Various Forms of Approximate Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Delechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Bouchon-Meunier and R.R. Yager and L.A. Zadeh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertainty in Intelligent and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, World scientific publishing, pp.70--79, 2000, Advances in Fuzzy Systems - Applications and Theory, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789812792563_0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Techniques in Mammographic Image Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Rick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etienne Kerre; Mike Nachtegael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Techniques in Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, Springer Verlag, pp.308-336, 2000, Studies in Fuzziness and Soft Computing, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7908-1847-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OWA operators and an extension of the contrast model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ordered Weighted Averaging Operators: Theory, Methodology, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, pp.29-35, 1997, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4615-6123-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId207"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04129300v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Batyrshin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Cross" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladik Kreinovich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rifqi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jifs-179056" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078641v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabon Dzogang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Lesot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.28.131-157" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078647v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734389v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyke H&#252;llermeier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Henzgen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Senge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2011.2179303" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078632v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bouchon-Meunier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/bii.s8973" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078654v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audun J&#248;sang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Diaz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072737v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Benhadda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijkesdp.2009.021985" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078672v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sandri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488508005509" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184931v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radko Mesiar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marsala" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0114(02)00567-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0J7W16J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072724v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Heindl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184427v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bothorel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081070008960965" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075354v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0114(98)00125-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176882v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072162v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bothorel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917965v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castelltort" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784787v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlu Yang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pinna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3206025.3206072" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784795v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01893238v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00461-3_11" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555255v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2017.8015740" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439389v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01350734v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Renard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fricout" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Detyniecki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160222v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/ifsa-eusflat-15.2015.234" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217435v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Erray" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2015.7344782" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276266v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160225v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Oudni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosangela Ballini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198868v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Onderi Orero" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08855-6_31" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078289v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08855-6_40" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216555v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198851v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2013.6622516" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198855v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2013.6622579" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198837v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/eusflat.2013.122" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282416v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258721v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198898v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2012.126" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286230v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687670v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2011.6007693" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072529v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072729v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073168v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14049-5_3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589941v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levillain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Damez-Fontaine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072127v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulianella Coletti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14049-5_1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072151v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584858" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589944v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2010.5593370" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288801v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584148" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298019v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072704v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyke Hullermeier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294688v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01130616v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jouen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lallemand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00408735v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04957-6_33" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6L1X8P5Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072117v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02906-6_47" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072743v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075364v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAFIPS.2008.4531238" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299453v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305042v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68860-0_17" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L17626DC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072218v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jhean-Larose" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Denhi&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87605-2_17" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MC7SDSRQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072214v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075388v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2007.4295646" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072215v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075328v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Omhover" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11670834_5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351987v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072669v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Forest" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00367475v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIF.2006.301730" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072681v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072103v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Esteva" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Godo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075331v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Omhover" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072531v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072200v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delort" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072206v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075360v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072196v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075352v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075375v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573356v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ramer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Carmo Nicoletti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2000.839066" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072143v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2000.838707" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572576v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Crescenzo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedra Mellouli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574385v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Delechamp" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075371v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAFIPS.1999.781686" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573985v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574496v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622879v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072157v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.1997.616342" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075379v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624705v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075383v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072063v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marsala" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071828v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072166v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301639v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald R. Yager" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336441v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71258-9_11" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E121F479D6EDB48175EF0C3CD42A08A18C2F2B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072732v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072066v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812792563_0006" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075340v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rick" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1847-5_12" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-91GTF43Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629657v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-6123-1_3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46F65261329C5369A7C3B5B74567D2AB674B64FD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04129300v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Batyrshin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Cross" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladik Kreinovich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rifqi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jifs-179056" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078641v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabon Dzogang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Lesot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.28.131-157" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078647v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734389v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyke H&#252;llermeier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Henzgen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Senge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2011.2179303" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078632v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bouchon-Meunier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/bii.s8973" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078654v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audun J&#248;sang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Diaz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072737v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Benhadda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijkesdp.2009.021985" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078672v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sandri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488508005509" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184931v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radko Mesiar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marsala" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0114(02)00567-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0J7W16J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072724v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Heindl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184427v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bothorel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081070008960965" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075354v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0114(98)00125-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176882v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072162v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bothorel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784787v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlu Yang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pinna" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3206025.3206072" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917965v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castelltort" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784795v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01893238v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00461-3_11" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555255v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2017.8015740" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439389v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01350734v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Renard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fricout" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Detyniecki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217435v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Erray" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2015.7344782" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276266v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160225v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Oudni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosangela Ballini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160222v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/ifsa-eusflat-15.2015.234" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198868v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Onderi Orero" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08855-6_31" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078289v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08855-6_40" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198851v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2013.6622516" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216555v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198855v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2013.6622579" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198837v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/eusflat.2013.122" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198898v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2012.126" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282416v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258721v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286230v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687670v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2011.6007693" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288801v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584148" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589944v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levillain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2010.5593370" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073168v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14049-5_3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072529v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072729v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589941v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Damez-Fontaine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072127v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulianella Coletti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14049-5_1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072151v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584858" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298019v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072704v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyke Hullermeier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294688v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01130616v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jouen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lallemand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00408735v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04957-6_33" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6L1X8P5Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072117v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02906-6_47" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072743v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075364v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAFIPS.2008.4531238" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299453v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305042v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68860-0_17" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L17626DC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072218v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jhean-Larose" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Denhi&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87605-2_17" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MC7SDSRQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072214v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075388v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2007.4295646" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072215v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072681v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Forest" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075328v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Omhover" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11670834_5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351987v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072669v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00367475v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIF.2006.301730" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072103v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Esteva" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Godo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072531v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075331v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Omhover" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072200v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delort" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072206v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075360v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072196v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075352v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075375v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572576v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Crescenzo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedra Mellouli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573356v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ramer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Carmo Nicoletti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2000.839066" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072143v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2000.838707" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574496v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Delechamp" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573985v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574385v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075371v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAFIPS.1999.781686" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622879v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072157v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.1997.616342" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075379v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624705v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072063v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marsala" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075383v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071828v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072166v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301639v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald R. Yager" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336441v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71258-9_11" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E121F479D6EDB48175EF0C3CD42A08A18C2F2B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072732v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072066v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812792563_0006" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075340v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rick" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1847-5_12" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-91GTF43Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629657v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-6123-1_3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46F65261329C5369A7C3B5B74567D2AB674B64FD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>