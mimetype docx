--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.51898734177px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maria Rifqi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maria Rifqi, Professeure en informatique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on Similarity, Correlation and Association Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Batyrshin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladik Kreinovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent &ampmathsemicolon Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (4), pp.2975--2976. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/jifs-179056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de concepts émotionnels à partir de descripteurs bas niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabon Dzogang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Affects, compagnons artificiels et interactions, 28 (1), pp.131-157. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.28.131-157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degrés d'équivalence de mesures de comparaison pour données binaires et pour données numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Mesurer et évaluer la Qualité des Données et des Connaissances, RNTI-E-22, pp.145-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Fuzzy Partitions: A Generalization of the Rand Index and Related Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyke Hüllermeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Henzgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Senge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (3), pp.546 - 556. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2011.2179303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Fusion of Low Level Features for emotion Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabon Dzogang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Informatics Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.129-136. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4137/bii.s8973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative and Averaging Fusion of Beliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audun Jøsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (2), pp.192-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity measures for binary and numerical data: a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Benhadda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge Engineering and Soft Data Paradigms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), pp.63-84. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijkesdp.2009.021985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothesis Management for Disorder Diagnosis in a Hierarchical Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Uncertainty, Fuzziness and Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16, pp.87-104. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218488508005509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional rule of inference as an analogical scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radko Mesiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 138 (1), pp.53-65. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0165-0114(02)00567-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Case of Interval (or More General) Uncertainty, No Algorithm Can Choose the Simplest Representative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Heindl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladik Kreinovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (3), pp.213-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity and prototype-based approach for classification of microcalcifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of General Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 29 (4), pp.623-636. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03081070008960965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination power of measures of comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 110, pp.189 - 196. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0165-0114(98)00125-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework to unify and generate measures of comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tatra Mountains Mathematical Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 12, pp.89-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards general measures of comparison of objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 84 (2), pp.143--153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Better Understanding of Player's Game Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenlu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Multimedia Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Yokohama, Japan. pp.442-449, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3206025.3206072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSACA: Découverte d'attributs symboliques ordinaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Castelltort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Arras, France. pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological-Based Emotion Detection and Recognition in a Video Game Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenlu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rio, Brazil. pp.194-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Ordinal Attributes Through Gradual Patterns, Morphological Filters and Rank Discrimination Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Castelltort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUM: Scalable Uncertainty Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Milan, Italy. pp.152-163, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00461-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01893238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Decision Tree and Fuzzy Gradual Decision Tree: Application to Job Satisfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Napoli, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2017.8015740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbres de décision flous adaptatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenlu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e rencontres francophones sur la logique floue et ses applications (LFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EAST representation: fast discovery of discriminant temporal patterns from time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML/PKDD Workshop on Advanced Analytics and Learning on Temporal Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Riva Del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random-shapelet: an algorithm for fast shapelet discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Erray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Data Science and Advanced Analytics (IEEE DSAA'2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSAA.2015.7344782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de motifs graduels emergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the emission of American Depositary Receipts of Brazilian companies through the extraction of linguistic summaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Oudni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosangela Ballini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Fuzzy Systems (FUZZ'IEEE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Emerging Gradual Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSA-EUSFLAT: International Fuzzy Systems Association - European Society for Fuzzy Logic and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Gijon, Spain. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2991/ifsa-eusflat-15.2015.234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a fuzzy affective agent based on typicality degrees of physiological signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Onderi Orero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08855-6_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Effect of Attribute Variations: Accelerated Gradual Itemsets Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Oudni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Information Processing and Management of Uncertainty in knowledge-based systems, IPMU 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.395-404, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08855-6_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Contradiction in Gradual Itemsets Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Oudni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems, FUZZIEEE’2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Hyderabad, India. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2013.6622516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de motifs graduels par des clauses du type &amp;quot;surtout si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Oudni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summarizing Fuzzy Decision Forest by subclass discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems, FUZZIEEE’2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Hyderabad, India. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2013.6622579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of gradual itemsets through &amp;quot; especially if &amp;quot; clauses based on mathematical morphology tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Oudni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Society for Fuzzy Logic and Technology (EUSFLAT 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2991/eusflat.2013.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ellipsoidal K-Means for Document Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabon Dzogang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 12th International Conference on Data Mining (ICDM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Bruxelles, Belgium. pp.221-230, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDM.2012.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la contradiction dans l'extraction de motifs graduels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Oudni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications, LFA'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion anticipée de descripteurs bas niveau pour la détection d'émotions dans les textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabon Dzogang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Affect, Compagnon Artificiel, Interaction, WACAI'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Forest of Fuzzy Decision Trees Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Conference of the ERCIM WG on COMPUTING &amp; STATISTICS (ERCIM'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-linear fuzzy interpolation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems FUZZIEEE'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Taipei, Taiwan. pp.455-462, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2011.6007693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressions of Graduality for Sentiments Analysis - A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabon Dzogang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems, Fuzz'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Barcelona, Spain. pp.1394-1400, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2010.5584148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Player's Experience From Physiological Signals Using Fuzzy Decision Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Onderi Orero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIG 2010 - IEEE Symposium on Computational Intelligence and Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Copenhagen, Denmark. pp.75 - 82, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITW.2010.5593370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order-based Equivalence Degrees for Similarity and Distance Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Information Processing and Management of Uncertainty in knowledge-based systems, IPMU 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Dortmund, Germany. pp.19-28, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14049-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of texts' emotional content in a multidimensional space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabon Dzogang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Kansei Engineering and Emotional Research KEER 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de motifs graduels par corrélations d'ordres induits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lannion, France. pp.143-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSESSING GAMEPLAY EMOTIONS FROM PHYSIOLOGICAL SIGNALS: A FUZZY DECISION TREES BASED MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Onderi Orero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Damez-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON KANSEI ENGINEERING AND EMOTION RESEARCH 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France. pp.1684-1693</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a conscious choice of a fuzzy similarity measure: a qualitative point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulianella Coletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Information Processing and Management of Uncertainty in knowledge-based systems, IPMU 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Dortmund, Germany. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14049-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening fuzzy gradual rules through &amp;quot;all the more&amp;quot; clauses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems Fuzz-IEEE'10 (WCCI'2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Barcelona, Spain. pp.2940-2946, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2010.5584858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles flous d'adaptation en raisonnement par cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> conférence LFA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Annecy, France. pp.167-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuzzy Variant of the Rand Index for Comparing Clustering Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyke Hullermeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 2009 International Fuzzy Systems Association World Congress and 2009 European Society of Fuzzy Logic and Technology Conference, IFSA-EUSFLAT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lisbon, Portugal. pp.1294-1298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Analogical Model of Adaptation for Case-Based Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSA-EUSFLAT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lisbon, Portugal. pp.1625-1630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de données multisources à l’oculomotricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baccino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’oculomotricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAANK: Exploiting Rank Correlations for Extracting Gradual Itemsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Flexible Query Answering Systems (FQAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Roskilde, Denmark. pp.382-393, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04957-6_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00408735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a conscious choice of a similarity measure: a qualitative point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulianella Coletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Verona, Italy. pp.542-553, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02906-6_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de distances et noyaux classiques par degré d'équivalence des ordres induits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Extraction et Gestion des Connaissances, EGC'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy order-equivalence for similarity measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th North American Fuzzy Information Processing Society Annual Meeting, NAFIPS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, New York, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NAFIPS.2008.4531238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QCM évidentiels : modélisation, comparaison et expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lens, France. pp.234-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarities in fuzzy data mining: from a cognitive view to real-world applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Intelligence: Research Frontiers - IEEE World Congress on Computational Intelligence, WCCI 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Hong Kong, China. pp.349-367, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-68860-0_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperfect answers in multiple choice questionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC-TEL 2008 - 3rd European Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Maastricht, Netherlands. pp.144-154, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-87605-2_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Multiple Choice Questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Personalisation in E-Learning Environments at Individual and Groupe Level (PING) in conjunction with User Modeling Conference (UM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Corfu, Greece. pp.61--64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy hypothesis management for disorder diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzz-IEEE 2007 - IEEE International Conference on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, London, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2007.4295646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QCM évidentiels pour le diagnostic des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Nîmes, France. pp.149--156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation de classes pour l'amélioration de la construction de prototypes flous : visualisation et caractérisation de classes non homogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.29--36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking Invariance Based on Similarity Measures in Document Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Omhover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMR 2005 - Third International Workshop on Adaptive Multimedia Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Glasgow, United Kingdom. pp.55 - 64, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11670834_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la similarité entre distributions de masse de croyance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifestation des Jeunes Chercheurs STIC (MajecSTIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class Segmentation to Improve Fuzzy Prototype Construction: Visualization and Characterization of Non Homogeneous Classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE International Conference on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Vancouver, Canada. pp.555--559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A similarity measure between basic belief assignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion 2006 - 9th International Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Florence, Italy. pp.1212-1217, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIF.2006.301730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00367475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A principled approach to fuzzy rule base interpolation using similarity relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Esteva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluis Godo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sandri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSFLAT--LFA 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Barcelona, Spain. pp.757--763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity-based fuzzy interpolation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Esteva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Information Processing and Management of Uncertainty in knowledge-based systems, IPMU 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Perugia, Italy. pp.1443-1449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking invariance between fuzzy similarity measures applied to image retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Omhover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems, FUZZ-IEEE 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Budapest, Hungary. pp.1367--1372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Document Summarization by Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International World Wide Web Conference, WWW2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEA: A Content-Based Approach of Shift of Focus Detection in Hypermedia Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Hypertext, Hypermedia, Products, Tools and Methods, H2PTM'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination power of measures of resemblance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Fuzzy Systems Association World Congress, IFSA 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Web Document Summarization Using Hyperlinks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertext 2003 - 14th ACM Conference on Hypertext and Hypermedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Nottingham, United Kingdom. pp.208--215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-theoretic similarity measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES'2002 - International Conference on knowledge-based information engineering systems and allied technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Crema, Italy. pp.879-884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuzzy Approach of the Correspondence of Microcalcifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUropean Network on Intelligent TEchnologies for Smart Adaptive Systems Conference, EUNITE 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty management in the recognition of a new odor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Di Crescenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedra Mellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU 2000 - 8th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Madrid, Spain. pp.1924-1927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolative model for fuzzy arithmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Ramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Do Carmo Nicoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUZZ IEEE 2000 - 9th IEEE International Conference on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, San Antonio, United States. pp.633-635, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2000.839066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolative reasoning based on graduality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzz-IEEE 2000 - 9th IEEE International Conference on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, San Antonio, United States. pp.483-487, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2000.838707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonnement interpolatif à partir de schéma analogique flou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Delechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedra Mellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Modèles de Raisonnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogy and Fuzzy Interpolation in the case of Sparse Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Delechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedra Mellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Soft and Intelligent Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Budapest, Hungary. pp.132-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy deductive reasoning and analogical scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Delechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radko Mesiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSFLAT-ESTYL Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Palma de Mallorca, Spain. pp.139-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The choice of a measure of comparison in granular learning methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Fuzzy Information Processing Society Annual Meeting, NAFIPS 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, New York, United States. pp.218-222, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NAFIPS.1999.781686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogy as a basis of various forms of reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Delechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Several Forms of Fuzzy Analogical Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Delechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Fuzzy Systems, Fuzz'IEEE'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Barcelona, Spain. pp.45--50, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.1997.616342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity and prototype based approach for classification of microcalcifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Fuzzy Systems Association World Congress, IFSA'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Prague, Czech Republic. pp.123--128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive views of generalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUFIT'97 - 5th European Congress on Intelligent Techniques and Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Aachen, Germany. pp.939-941</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment classer des objets imparfaitement décrits ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV$^\mbox ème$ colloque international de l'ARAE (Association Rhodanienne pour l'Avancement de l'Econométrie) sur les Structures économiques, l'économétrie et l'informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARAE, May 1996, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing prototypes from large databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Information Processing and Management of Uncertainty in knowledge-based systems, IPMU'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage en Environnememt Imparfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFCET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFCET, Oct 1995, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESEMBLANCE IN DATABASE UTILIZATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSA 1995, 6th International Fuzzy Systems Association World Congress - IFSA 1995, 6th International Fuzzy Systems Association World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty and intelligent information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald R. Yager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">World Scientific, 2008, 978-981-279-234-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real world fuzzy logic applications in data mining and information retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Logic - A Spectrum of Theoretical and Practical Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 215, Springer, pp.219-247, 2007, Studies in Fuzziness and Soft Computing, 978-3540712572. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71258-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy prototypes: From a cognitive view to a machine learning principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Bustince and F. Herrera and J. Montero. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Their Extensions: Representation, Aggregation and Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.431--452, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogy as a Basis of Various Forms of Approximate Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Delechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Bouchon-Meunier and R.R. Yager and L.A. Zadeh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertainty in Intelligent and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, World scientific publishing, pp.70--79, 2000, Advances in Fuzzy Systems - Applications and Theory, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789812792563_0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Techniques in Mammographic Image Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Rick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etienne Kerre; Mike Nachtegael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Techniques in Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, Springer Verlag, pp.308-336, 2000, Studies in Fuzziness and Soft Computing, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7908-1847-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OWA operators and an extension of the contrast model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ordered Weighted Averaging Operators: Theory, Methodology, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, pp.29-35, 1997, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4615-6123-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId207"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.51898734177px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maria Rifqi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maria Rifqi, Professeure en informatique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on Similarity, Correlation and Association Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Batyrshin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladik Kreinovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent &ampmathsemicolon Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (4), pp.2975--2976. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/jifs-179056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de concepts émotionnels à partir de descripteurs bas niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabon Dzogang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Affects, compagnons artificiels et interactions, 28 (1), pp.131-157. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.28.131-157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degrés d'équivalence de mesures de comparaison pour données binaires et pour données numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Mesurer et évaluer la Qualité des Données et des Connaissances, RNTI-E-22, pp.145-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Fuzzy Partitions: A Generalization of the Rand Index and Related Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyke Hüllermeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Henzgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Senge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (3), pp.546 - 556. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2011.2179303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Fusion of Low Level Features for emotion Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabon Dzogang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Informatics Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.129-136. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4137/bii.s8973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative and Averaging Fusion of Beliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audun Jøsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (2), pp.192-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity measures for binary and numerical data: a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Benhadda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge Engineering and Soft Data Paradigms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), pp.63-84. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijkesdp.2009.021985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothesis Management for Disorder Diagnosis in a Hierarchical Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Uncertainty, Fuzziness and Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16, pp.87-104. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218488508005509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional rule of inference as an analogical scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radko Mesiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 138 (1), pp.53-65. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0165-0114(02)00567-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Case of Interval (or More General) Uncertainty, No Algorithm Can Choose the Simplest Representative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Heindl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladik Kreinovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (3), pp.213-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity and prototype-based approach for classification of microcalcifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of General Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 29 (4), pp.623-636. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03081070008960965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination power of measures of comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 110, pp.189 - 196. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0165-0114(98)00125-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework to unify and generate measures of comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tatra Mountains Mathematical Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 12, pp.89-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards general measures of comparison of objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 84 (2), pp.143--153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSACA: Découverte d'attributs symboliques ordinaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Castelltort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Arras, France. pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Better Understanding of Player's Game Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenlu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Multimedia Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Yokohama, Japan. pp.442-449, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3206025.3206072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological-Based Emotion Detection and Recognition in a Video Game Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenlu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rio, Brazil. pp.194-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Ordinal Attributes Through Gradual Patterns, Morphological Filters and Rank Discrimination Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Castelltort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUM: Scalable Uncertainty Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Milan, Italy. pp.152-163, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00461-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01893238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Decision Tree and Fuzzy Gradual Decision Tree: Application to Job Satisfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Napoli, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2017.8015740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbres de décision flous adaptatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenlu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e rencontres francophones sur la logique floue et ses applications (LFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EAST representation: fast discovery of discriminant temporal patterns from time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML/PKDD Workshop on Advanced Analytics and Learning on Temporal Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Riva Del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Emerging Gradual Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSA-EUSFLAT: International Fuzzy Systems Association - European Society for Fuzzy Logic and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Gijon, Spain. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2991/ifsa-eusflat-15.2015.234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de motifs graduels emergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the emission of American Depositary Receipts of Brazilian companies through the extraction of linguistic summaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Oudni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosangela Ballini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Fuzzy Systems (FUZZ'IEEE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random-shapelet: an algorithm for fast shapelet discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Erray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Data Science and Advanced Analytics (IEEE DSAA'2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSAA.2015.7344782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a fuzzy affective agent based on typicality degrees of physiological signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Onderi Orero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08855-6_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Effect of Attribute Variations: Accelerated Gradual Itemsets Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Oudni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Information Processing and Management of Uncertainty in knowledge-based systems, IPMU 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.395-404, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08855-6_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de motifs graduels par des clauses du type &amp;quot;surtout si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Oudni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Contradiction in Gradual Itemsets Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Oudni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems, FUZZIEEE’2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Hyderabad, India. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2013.6622516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summarizing Fuzzy Decision Forest by subclass discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems, FUZZIEEE’2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Hyderabad, India. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2013.6622579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of gradual itemsets through &amp;quot; especially if &amp;quot; clauses based on mathematical morphology tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Oudni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Society for Fuzzy Logic and Technology (EUSFLAT 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2991/eusflat.2013.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ellipsoidal K-Means for Document Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabon Dzogang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 12th International Conference on Data Mining (ICDM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Bruxelles, Belgium. pp.221-230, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDM.2012.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la contradiction dans l'extraction de motifs graduels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Oudni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications, LFA'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion anticipée de descripteurs bas niveau pour la détection d'émotions dans les textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabon Dzogang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Affect, Compagnon Artificiel, Interaction, WACAI'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Forest of Fuzzy Decision Trees Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Conference of the ERCIM WG on COMPUTING &amp; STATISTICS (ERCIM'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-linear fuzzy interpolation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems FUZZIEEE'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Taipei, Taiwan. pp.455-462, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2011.6007693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Player's Experience From Physiological Signals Using Fuzzy Decision Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Onderi Orero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIG 2010 - IEEE Symposium on Computational Intelligence and Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Copenhagen, Denmark. pp.75 - 82, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITW.2010.5593370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressions of Graduality for Sentiments Analysis - A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabon Dzogang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems, Fuzz'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Barcelona, Spain. pp.1394-1400, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2010.5584148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of texts' emotional content in a multidimensional space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabon Dzogang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Kansei Engineering and Emotional Research KEER 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de motifs graduels par corrélations d'ordres induits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lannion, France. pp.143-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order-based Equivalence Degrees for Similarity and Distance Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Information Processing and Management of Uncertainty in knowledge-based systems, IPMU 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Dortmund, Germany. pp.19-28, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14049-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSESSING GAMEPLAY EMOTIONS FROM PHYSIOLOGICAL SIGNALS: A FUZZY DECISION TREES BASED MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Onderi Orero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Damez-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON KANSEI ENGINEERING AND EMOTION RESEARCH 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France. pp.1684-1693</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a conscious choice of a fuzzy similarity measure: a qualitative point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulianella Coletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Information Processing and Management of Uncertainty in knowledge-based systems, IPMU 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Dortmund, Germany. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14049-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening fuzzy gradual rules through &amp;quot;all the more&amp;quot; clauses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems Fuzz-IEEE'10 (WCCI'2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Barcelona, Spain. pp.2940-2946, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2010.5584858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles flous d'adaptation en raisonnement par cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> conférence LFA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Annecy, France. pp.167-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuzzy Variant of the Rand Index for Comparing Clustering Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyke Hullermeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 2009 International Fuzzy Systems Association World Congress and 2009 European Society of Fuzzy Logic and Technology Conference, IFSA-EUSFLAT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lisbon, Portugal. pp.1294-1298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Analogical Model of Adaptation for Case-Based Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSA-EUSFLAT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lisbon, Portugal. pp.1625-1630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de données multisources à l’oculomotricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baccino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’oculomotricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAANK: Exploiting Rank Correlations for Extracting Gradual Itemsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Flexible Query Answering Systems (FQAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Roskilde, Denmark. pp.382-393, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04957-6_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00408735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a conscious choice of a similarity measure: a qualitative point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulianella Coletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Verona, Italy. pp.542-553, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02906-6_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de distances et noyaux classiques par degré d'équivalence des ordres induits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Extraction et Gestion des Connaissances, EGC'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy order-equivalence for similarity measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th North American Fuzzy Information Processing Society Annual Meeting, NAFIPS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, New York, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NAFIPS.2008.4531238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QCM évidentiels : modélisation, comparaison et expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lens, France. pp.234-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarities in fuzzy data mining: from a cognitive view to real-world applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Intelligence: Research Frontiers - IEEE World Congress on Computational Intelligence, WCCI 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Hong Kong, China. pp.349-367, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-68860-0_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperfect answers in multiple choice questionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC-TEL 2008 - 3rd European Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Maastricht, Netherlands. pp.144-154, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-87605-2_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Multiple Choice Questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Personalisation in E-Learning Environments at Individual and Groupe Level (PING) in conjunction with User Modeling Conference (UM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Corfu, Greece. pp.61--64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy hypothesis management for disorder diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzz-IEEE 2007 - IEEE International Conference on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, London, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2007.4295646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QCM évidentiels pour le diagnostic des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Nîmes, France. pp.149--156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation de classes pour l'amélioration de la construction de prototypes flous : visualisation et caractérisation de classes non homogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.29--36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la similarité entre distributions de masse de croyance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifestation des Jeunes Chercheurs STIC (MajecSTIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking Invariance Based on Similarity Measures in Document Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Omhover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMR 2005 - Third International Workshop on Adaptive Multimedia Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Glasgow, United Kingdom. pp.55 - 64, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11670834_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class Segmentation to Improve Fuzzy Prototype Construction: Visualization and Characterization of Non Homogeneous Classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE International Conference on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Vancouver, Canada. pp.555--559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A similarity measure between basic belief assignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion 2006 - 9th International Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Florence, Italy. pp.1212-1217, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIF.2006.301730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00367475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A principled approach to fuzzy rule base interpolation using similarity relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Esteva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluis Godo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sandri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSFLAT--LFA 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Barcelona, Spain. pp.757--763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity-based fuzzy interpolation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Esteva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Information Processing and Management of Uncertainty in knowledge-based systems, IPMU 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Perugia, Italy. pp.1443-1449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking invariance between fuzzy similarity measures applied to image retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Omhover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems, FUZZ-IEEE 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Budapest, Hungary. pp.1367--1372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Document Summarization by Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International World Wide Web Conference, WWW2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEA: A Content-Based Approach of Shift of Focus Detection in Hypermedia Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Hypertext, Hypermedia, Products, Tools and Methods, H2PTM'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination power of measures of resemblance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Fuzzy Systems Association World Congress, IFSA 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Web Document Summarization Using Hyperlinks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertext 2003 - 14th ACM Conference on Hypertext and Hypermedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Nottingham, United Kingdom. pp.208--215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-theoretic similarity measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES'2002 - International Conference on knowledge-based information engineering systems and allied technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Crema, Italy. pp.879-884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuzzy Approach of the Correspondence of Microcalcifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUropean Network on Intelligent TEchnologies for Smart Adaptive Systems Conference, EUNITE 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty management in the recognition of a new odor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Di Crescenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedra Mellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU 2000 - 8th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Madrid, Spain. pp.1924-1927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolative model for fuzzy arithmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Ramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Do Carmo Nicoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUZZ IEEE 2000 - 9th IEEE International Conference on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, San Antonio, United States. pp.633-635, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2000.839066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolative reasoning based on graduality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzz-IEEE 2000 - 9th IEEE International Conference on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, San Antonio, United States. pp.483-487, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2000.838707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogy and Fuzzy Interpolation in the case of Sparse Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Delechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedra Mellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Soft and Intelligent Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Budapest, Hungary. pp.132-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonnement interpolatif à partir de schéma analogique flou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Delechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedra Mellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Modèles de Raisonnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy deductive reasoning and analogical scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Delechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radko Mesiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSFLAT-ESTYL Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Palma de Mallorca, Spain. pp.139-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The choice of a measure of comparison in granular learning methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Fuzzy Information Processing Society Annual Meeting, NAFIPS 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, New York, United States. pp.218-222, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NAFIPS.1999.781686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogy as a basis of various forms of reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Delechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Several Forms of Fuzzy Analogical Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Delechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Fuzzy Systems, Fuzz'IEEE'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Barcelona, Spain. pp.45--50, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.1997.616342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity and prototype based approach for classification of microcalcifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Fuzzy Systems Association World Congress, IFSA'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Prague, Czech Republic. pp.123--128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive views of generalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUFIT'97 - 5th European Congress on Intelligent Techniques and Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Aachen, Germany. pp.939-941</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment classer des objets imparfaitement décrits ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV$^\mbox ème$ colloque international de l'ARAE (Association Rhodanienne pour l'Avancement de l'Econométrie) sur les Structures économiques, l'économétrie et l'informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARAE, May 1996, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing prototypes from large databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Information Processing and Management of Uncertainty in knowledge-based systems, IPMU'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESEMBLANCE IN DATABASE UTILIZATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSA 1995, 6th International Fuzzy Systems Association World Congress - IFSA 1995, 6th International Fuzzy Systems Association World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage en Environnememt Imparfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFCET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFCET, Oct 1995, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty and intelligent information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald R. Yager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">World Scientific, 2008, 978-981-279-234-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real world fuzzy logic applications in data mining and information retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Logic - A Spectrum of Theoretical and Practical Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 215, Springer, pp.219-247, 2007, Studies in Fuzziness and Soft Computing, 978-3540712572. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71258-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy prototypes: From a cognitive view to a machine learning principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Bustince and F. Herrera and J. Montero. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Their Extensions: Representation, Aggregation and Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.431--452, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogy as a Basis of Various Forms of Approximate Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Delechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Bouchon-Meunier and R.R. Yager and L.A. Zadeh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertainty in Intelligent and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, World scientific publishing, pp.70--79, 2000, Advances in Fuzzy Systems - Applications and Theory, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789812792563_0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Techniques in Mammographic Image Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Rick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etienne Kerre; Mike Nachtegael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Techniques in Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, Springer Verlag, pp.308-336, 2000, Studies in Fuzziness and Soft Computing, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7908-1847-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OWA operators and an extension of the contrast model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ordered Weighted Averaging Operators: Theory, Methodology, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, pp.29-35, 1997, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4615-6123-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId207"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04129300v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Batyrshin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Cross" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladik Kreinovich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rifqi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jifs-179056" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078641v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabon Dzogang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Lesot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.28.131-157" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078647v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734389v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyke H&#252;llermeier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Henzgen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Senge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2011.2179303" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078632v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bouchon-Meunier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/bii.s8973" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078654v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audun J&#248;sang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Diaz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072737v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Benhadda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijkesdp.2009.021985" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078672v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sandri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488508005509" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184931v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radko Mesiar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marsala" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0114(02)00567-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0J7W16J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072724v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Heindl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184427v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bothorel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081070008960965" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075354v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0114(98)00125-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176882v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072162v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bothorel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784787v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlu Yang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pinna" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3206025.3206072" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917965v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castelltort" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784795v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01893238v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00461-3_11" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555255v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2017.8015740" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439389v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01350734v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Renard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fricout" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Detyniecki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217435v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Erray" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2015.7344782" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276266v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160225v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Oudni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosangela Ballini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160222v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/ifsa-eusflat-15.2015.234" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198868v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Onderi Orero" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08855-6_31" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078289v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08855-6_40" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198851v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2013.6622516" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216555v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198855v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2013.6622579" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198837v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/eusflat.2013.122" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198898v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2012.126" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282416v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258721v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286230v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687670v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2011.6007693" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288801v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584148" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589944v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levillain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2010.5593370" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073168v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14049-5_3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072529v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072729v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589941v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Damez-Fontaine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072127v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulianella Coletti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14049-5_1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072151v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584858" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298019v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072704v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyke Hullermeier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294688v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01130616v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jouen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lallemand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00408735v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04957-6_33" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6L1X8P5Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072117v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02906-6_47" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072743v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075364v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAFIPS.2008.4531238" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299453v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305042v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68860-0_17" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L17626DC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072218v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jhean-Larose" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Denhi&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87605-2_17" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MC7SDSRQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072214v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075388v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2007.4295646" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072215v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072681v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Forest" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075328v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Omhover" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11670834_5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351987v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072669v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00367475v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIF.2006.301730" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072103v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Esteva" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Godo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072531v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075331v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Omhover" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072200v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delort" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072206v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075360v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072196v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075352v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075375v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572576v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Crescenzo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedra Mellouli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573356v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ramer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Carmo Nicoletti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2000.839066" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072143v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2000.838707" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574496v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Delechamp" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573985v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574385v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075371v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAFIPS.1999.781686" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622879v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072157v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.1997.616342" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075379v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624705v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072063v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marsala" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075383v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071828v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072166v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301639v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald R. Yager" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336441v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71258-9_11" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E121F479D6EDB48175EF0C3CD42A08A18C2F2B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072732v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072066v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812792563_0006" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075340v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rick" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1847-5_12" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-91GTF43Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629657v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-6123-1_3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46F65261329C5369A7C3B5B74567D2AB674B64FD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04129300v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Batyrshin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Cross" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladik Kreinovich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rifqi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jifs-179056" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078641v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabon Dzogang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Lesot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.28.131-157" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078647v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734389v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyke H&#252;llermeier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Henzgen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Senge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2011.2179303" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078632v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bouchon-Meunier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/bii.s8973" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078654v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audun J&#248;sang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Diaz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072737v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Benhadda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijkesdp.2009.021985" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078672v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sandri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488508005509" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184931v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radko Mesiar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marsala" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0114(02)00567-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0J7W16J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072724v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Heindl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184427v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bothorel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081070008960965" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075354v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0114(98)00125-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176882v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072162v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bothorel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917965v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castelltort" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784787v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlu Yang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pinna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3206025.3206072" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784795v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01893238v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00461-3_11" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555255v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2017.8015740" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439389v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01350734v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Renard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fricout" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Detyniecki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160222v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/ifsa-eusflat-15.2015.234" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276266v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160225v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Oudni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosangela Ballini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217435v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Erray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2015.7344782" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198868v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Onderi Orero" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08855-6_31" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078289v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08855-6_40" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216555v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198851v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2013.6622516" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198855v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2013.6622579" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198837v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/eusflat.2013.122" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198898v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2012.126" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282416v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258721v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286230v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687670v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2011.6007693" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589944v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levillain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2010.5593370" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288801v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584148" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072529v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072729v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073168v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14049-5_3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589941v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Damez-Fontaine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072127v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulianella Coletti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14049-5_1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072151v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584858" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298019v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072704v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyke Hullermeier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294688v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01130616v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jouen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lallemand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00408735v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04957-6_33" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6L1X8P5Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072117v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02906-6_47" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072743v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075364v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAFIPS.2008.4531238" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299453v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305042v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68860-0_17" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L17626DC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072218v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jhean-Larose" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Denhi&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87605-2_17" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MC7SDSRQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072214v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075388v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2007.4295646" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072215v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072681v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Forest" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351987v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075328v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Omhover" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11670834_5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072669v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00367475v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIF.2006.301730" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072103v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Esteva" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Godo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072531v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075331v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Omhover" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072200v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delort" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072206v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075360v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072196v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075352v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075375v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572576v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Crescenzo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedra Mellouli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573356v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ramer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Carmo Nicoletti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2000.839066" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072143v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2000.838707" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573985v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Delechamp" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574496v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574385v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075371v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAFIPS.1999.781686" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622879v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072157v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.1997.616342" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075379v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624705v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072063v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marsala" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075383v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072166v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071828v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301639v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald R. Yager" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336441v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71258-9_11" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E121F479D6EDB48175EF0C3CD42A08A18C2F2B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072732v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072066v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812792563_0006" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075340v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rick" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1847-5_12" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-91GTF43Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629657v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-6123-1_3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46F65261329C5369A7C3B5B74567D2AB674B64FD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>