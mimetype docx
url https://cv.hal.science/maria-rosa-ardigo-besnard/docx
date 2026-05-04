--- v0 (2026-03-22)
+++ v1 (2026-05-04)
@@ -234,278 +234,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CALPHAD-aided synthesis and characterization of an Al–Co–Cr–Fe–Ni–W high-entropy alloy prepared by arc melting and spark plasma sintering</w:t>
+                <w:t xml:space="preserve">316L Stainless-Steel Carburizing Close to Eutectic Transformation Using the Spark Plasma Sintering Process.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Fenocchio</w:t>
+                <w:t xml:space="preserve">Yoann Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Saviot</w:t>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gambaro</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florian Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmrt.2024.12.140⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 34 (5), pp.3937-3948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11665-024-09386-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04853136v1</w:t>
+                <w:t xml:space="preserve">hal-04639462v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">316L Stainless-Steel Carburizing Close to Eutectic Transformation Using the Spark Plasma Sintering Process.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CALPHAD-aided synthesis and characterization of an Al–Co–Cr–Fe–Ni–W high-entropy alloy prepared by arc melting and spark plasma sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fenocchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Pinot</w:t>
+                <w:t xml:space="preserve">S. Gambaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Besnard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
+                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Bussière</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Valenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 34 (5), pp.3937-3948. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34, pp.1252-1264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11665-024-09386-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmrt.2024.12.140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639462v2</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural evolutions and diffusion phenomena during the elaboration of new duplex composite stainless steels by hot isostatic pressing</w:t>
               </w:r>
@@ -638,77 +638,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Austenitic-to-austenitic-ferritic stainless steel transformation via PVD powder surface functionalization and spark plasma sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Chateau-Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -932,51 +932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1021,308 +1021,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of pre-oxidation on the reactivity and conductivity in H2–H2O atmosphere of a ferritic stainless steel for high temperature water vapour electrolysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Pre-Oxidation on a Ti PVD Coated Ferritic Steel Substrate during High-Temperature Aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.R. Ardigo-Besnard</w:t>
+                <w:t xml:space="preserve">Galy Nkou Bouala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Popa</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.05.161⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (12), pp.1732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst12121732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04023623v1</w:t>
+                <w:t xml:space="preserve">hal-03887372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Pre-Oxidation on a Ti PVD Coated Ferritic Steel Substrate during High-Temperature Aging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+                <w:t xml:space="preserve">Impact of pre-oxidation on the reactivity and conductivity in H2–H2O atmosphere of a ferritic stainless steel for high temperature water vapour electrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Ardigo-Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galy Nkou Bouala</w:t>
+                <w:t xml:space="preserve">S. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (12), pp.1732. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (56), pp.23508-23513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cryst12121732⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.05.161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887372v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the microstructure on the tribological properties of HIPed and PTA-welded Fe-based hardfacing alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1408,77 +1408,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Ti PVD Films to Limit the Carburization of Metal Powders during SPS Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Moser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2 (4), pp.395-406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1642,51 +1642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curvature radius measurement by optical profiler and determination of the residual stress in thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Rosa Ardigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1753,269 +1753,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the process parameters on the microstructure of a hardfacing coating elaborated by hot isostatic pressing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Philippe Chateau-Cornu</w:t>
+                <w:t xml:space="preserve">Effect of spinel and perovskite coatings on the long term oxidation of a ferritic stainless steel in H2/H2O atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Ardigo-Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Metallurgy and Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 148, pp.251 - 263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2018.12.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024205v1</w:t>
+                <w:t xml:space="preserve">hal-03485682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of spinel and perovskite coatings on the long term oxidation of a ferritic stainless steel in H2/H2O atmosphere</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Chevalier</w:t>
+                <w:t xml:space="preserve">Influence of the process parameters on the microstructure of a hardfacing coating elaborated by hot isostatic pressing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnold Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Chateau-Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archives of Metallurgy and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (1), pp.33-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485682v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of surface finishing on the oxidation behaviour of a ferritic stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2117,77 +2117,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual atmosphere study of the K41X stainless steel for interconnect application in high temperature water vapour electrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Ardigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2263,64 +2263,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of coatings on long term behaviour of a commercial stainless steel for solid oxide electrolyser cell interconnect application in H2 /H2O atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Ardigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2422,51 +2422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rosa Ardigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 996 (IX), pp.361-366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2494,401 +2494,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Water Vapor on the Oxidation Mechanisms of a Commercial Stainless Steel for Interconnect Application in High Temperature Water Vapor Electrolysis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Rosa Ardigo</w:t>
+                <w:t xml:space="preserve">Coated interconnects development for high temperature water vapour electrolysis: Study in anode atmospher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Ardigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioana Popa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chevalier</w:t>
+                <w:t xml:space="preserve">V. Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Weber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Heintz</w:t>
+                <w:t xml:space="preserve">A. Galerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (36), pp.15910-15916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.10.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11085-012-9338-y⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01299728v1</w:t>
+                <w:t xml:space="preserve">hal-00934987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coated interconnects development for high temperature water vapour electrolysis: Study in anode atmospher</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Chevalier</w:t>
+                <w:t xml:space="preserve">Effect of Water Vapor on the Oxidation Mechanisms of a Commercial Stainless Steel for Interconnect Application in High Temperature Water Vapor Electrolysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosa Ardigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Parry</w:t>
+                <w:t xml:space="preserve">Sylvain Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Galerie</w:t>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 38 (36), pp.15910-15916. </w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 79 (5), pp.495-505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.10.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11085-012-9338-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934987v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of coatings on a commercial stainless steel for SOFC interconnect application in anode atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Ardigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 57 (1), pp.2301-2311</w:t>
@@ -2911,303 +2911,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00960987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of metallic interconnects for hydrogen production by high temperature water vapour electrolysis</w:t>
+                <w:t xml:space="preserve">Evaluation of a new Cr-free alloy as interconnect material for hydrogen production by high temperature water vapour electrolysis: Study in cathode atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Ardigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Chandra-Ambhorn</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.323-325.239⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37, pp.8177--8184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.02.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00750036v1</w:t>
+                <w:t xml:space="preserve">hal-00760345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a new Cr-free alloy as interconnect material for hydrogen production by high temperature water vapour electrolysis: Study in cathode atmosphere</w:t>
+                <w:t xml:space="preserve">Optimisation of metallic interconnects for hydrogen production by high temperature water vapour electrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Ardigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Chandra-Ambhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.02.069⟩</w:t>
+              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 323-325, pp.239--244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.323-325.239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00760345v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface reactivity between La0,6Sr0,4Co0,2Fe0,8O3-d (LSCF) cathode material and metallic interconnect for fuel cell.</w:t>
               </w:r>
@@ -3465,914 +3465,1164 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de revêtements PVD pour limiter la diffusion du carbone lors du frittage par SPS d'une poudre de fer</w:t>
+                <w:t xml:space="preserve">High temperature oxidation behavior of high entropy alloys elaborated by Spark Plasma Sintering and Hot Isostatic Pressing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Charvet</w:t>
+                <w:t xml:space="preserve">Robin Vallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51ème Congrès A3TS des traitements thermiques et des traitements de surface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">FEMS EUROMAT 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Granada (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334404v1</w:t>
+                <w:t xml:space="preserve">hal-05314976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature oxidation behavior of high entropy alloys elaborated by Spark Plasma Sintering and Hot Isostatic Pressing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Vallereau</w:t>
+                <w:t xml:space="preserve">Development of PVD diffusion barriers against carbon diffusion during spark plasma sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Saviot</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS EUROMAT 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Granada (Spain), Spain</w:t>
+              <w:t xml:space="preserve">EUROMAT2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314976v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hea thin films as protective barrier against carbon diffusion during sps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Elaboration of 316L/CU composite alloy using a hybrid pvd/sps process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El Garah</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Sanchette</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bussière Florian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Plasma thin film international union meeting (Plathinium 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05334341v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of 316L/CU composite alloy using a hybrid pvd/sps process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Hea thin films as protective barrier against carbon diffusion during sps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Garah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sanchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Plasma thin film international union meeting (Plathinium 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334377v1</w:t>
+                <w:t xml:space="preserve">hal-05334341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic modeling and experimental investigation of Ti PVD coatings as protective barriers against carbon diffusion during SPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLASMA THIN FILM INTERNATIONAL UNION MEETING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Model And Adjustment Protocol For The Viscoplastic Stage Of Densification During Load Assisted Sintering : Application To Hot Isostatic Pressing Of A 316L Steel Powder</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mostapha Ariane</w:t>
+                <w:t xml:space="preserve">Développement de revêtements PVD pour limiter la diffusion du carbone lors du frittage par SPS d'une poudre de fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Powder Metallurgy 2022 Congress &amp; Exhibition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">51ème Congrès A3TS des traitements thermiques et des traitements de surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344554v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the microstructure on the durability of hard coatings obtained from metal powders</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abnormal grain growth during Spark Plasma Sintering (SPS) of an iron powder using protective barriers against carbon diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La métallurgie, quel avenir!</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Métallurgie et de Matériaux (SF2M); Réseau National de la Métallurgie (RNM), Jun 2016, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">GFDM-FACE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04023425v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Model And Adjustment Protocol For The Viscoplastic Stage Of Densification During Load Assisted Sintering : Application To Hot Isostatic Pressing Of A 316L Steel Powder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chateau-Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Chaaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostapha Ariane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Powder Metallurgy 2022 Congress &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lyon, France. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59499/WP225372095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of the microstructure on the durability of hard coatings obtained from metal powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Ardigo-Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Chateau-Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La métallurgie, quel avenir!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Métallurgie et de Matériaux (SF2M); Réseau National de la Métallurgie (RNM), Jun 2016, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compatibilty and reactivity between materials in an innovative dual membrane fuel-cell (IDEAL-Cell) design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Caboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4440,51 +4690,51 @@
               <w:t xml:space="preserve">216th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Vienne (AUT), Austria. pp.753, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/1.3205593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4494,167 +4744,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Water Vapor on High-Temperature Oxidation of Chromia-Forming Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Ardigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Chandra-Ambhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Trans Tech Publications Ltd. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Activity on High Temperature Corrosion in Water Vapor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 76, , 2014, Foundations of Materials Science and Engineering, 978-3-03785-996-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSFo.76⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4664,114 +4914,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation d'interconnecteurs métalliques pour la production d'hydrogène par électrolyse de la vapeur d'eau à haute température (EVHT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rosa Ardigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université de Bourgogne, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012DIJOS052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00842263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId150"/>
+      <w:footerReference w:type="default" r:id="rId152"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4918,51 +5168,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charvet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besnard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gallet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.116983" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04853136v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fenocchio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saviot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gambaro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gallet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valenza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2024.12.140" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639462v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pinot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bussi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-024-09386-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05166692v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mvodo Eba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chateau-Cornu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herbst" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geoffroy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2025.131276" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472422v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.102002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04701616v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2024.129796" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143409v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Auger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cotton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nouveau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2023.128013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04023623v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Popa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.05.161" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887372v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galy Nkou Bouala" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12121732" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04023812v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tellier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127691" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481759v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Moser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/solids2040025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04023793v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fiorani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-020-04897-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284443v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ardigo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Imhoff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.05.104" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04024205v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Tellier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Chateau-Cornu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485682v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.12.034" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04022607v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heintz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilasi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.280" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4PT4HSG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04023832v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Ardigo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combemale" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.01.116" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RKQMHRP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04024196v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Girardon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.07.058" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N8FVSHC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058720v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Ardigo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ahmed" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.996.361" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299728v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Popa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Weber" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-012-9338-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DZL4PB28-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934987v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galerie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.10.026" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8P4WSG2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960987v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750036v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Ardigo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chandra-Ambhorn" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.323-325.239" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760345v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desgranges" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bousquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.02.069" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-207JS52V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579164v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caboche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.09.063" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNTN5TJV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615594v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caboche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Piccardo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazimierz Przybylski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ruckd&#228;schel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3205593" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334404v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Charvet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314976v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vallereau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saviot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334341v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Garah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanchette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334377v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bussi&#232;re Florian" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327515v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baras" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344554v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chateau-Cornu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Chaaban" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Ariane" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59499/WP225372095" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04023425v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450716v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04023463v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthod" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSFo.76" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00842263v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012DIJOS052" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charvet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besnard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gallet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.116983" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639462v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pinot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bussi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-024-09386-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04853136v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fenocchio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saviot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gambaro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gallet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valenza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2024.12.140" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05166692v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mvodo Eba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chateau-Cornu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herbst" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geoffroy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2025.131276" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472422v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.102002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04701616v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2024.129796" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143409v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Auger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cotton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nouveau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2023.128013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887372v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galy Nkou Bouala" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12121732" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04023623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Popa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.05.161" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04023812v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tellier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127691" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481759v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Moser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/solids2040025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04023793v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fiorani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-020-04897-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284443v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ardigo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Imhoff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.05.104" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485682v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.12.034" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04024205v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Tellier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Chateau-Cornu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04022607v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heintz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilasi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.280" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4PT4HSG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04023832v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Ardigo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combemale" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.01.116" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RKQMHRP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04024196v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Girardon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.07.058" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N8FVSHC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058720v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Ardigo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ahmed" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.996.361" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934987v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galerie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.10.026" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8P4WSG2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299728v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Popa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Weber" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-012-9338-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DZL4PB28-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960987v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760345v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Ardigo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desgranges" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bousquet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.02.069" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-207JS52V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750036v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chandra-Ambhorn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.323-325.239" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579164v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caboche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.09.063" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNTN5TJV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615594v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caboche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Piccardo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazimierz Przybylski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ruckd&#228;schel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3205593" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314976v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vallereau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saviot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609666v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Charvet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334377v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bussi&#232;re Florian" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334341v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Garah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanchette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327515v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baras" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334404v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609668v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344554v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chateau-Cornu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Chaaban" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Ariane" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59499/WP225372095" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04023425v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450716v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04023463v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthod" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSFo.76" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00842263v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012DIJOS052" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>