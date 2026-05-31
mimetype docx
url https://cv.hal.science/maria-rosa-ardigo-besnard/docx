--- v1 (2026-05-04)
+++ v2 (2026-05-31)
@@ -234,494 +234,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">316L Stainless-Steel Carburizing Close to Eutectic Transformation Using the Spark Plasma Sintering Process.</w:t>
+                <w:t xml:space="preserve">Microstructural evolutions and diffusion phenomena during the elaboration of new duplex composite stainless steels by hot isostatic pressing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Pinot</w:t>
+                <w:t xml:space="preserve">R. Mvodo Eba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Besnard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
+                <w:t xml:space="preserve">J.-P. Chateau-Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Bussière</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Herbst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11665-024-09386-7⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 345, pp.131276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2025.131276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04639462v2</w:t>
+                <w:t xml:space="preserve">hal-05166692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CALPHAD-aided synthesis and characterization of an Al–Co–Cr–Fe–Ni–W high-entropy alloy prepared by arc melting and spark plasma sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fenocchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gambaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Valenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Research and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 34, pp.1252-1264. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmrt.2024.12.140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural evolutions and diffusion phenomena during the elaboration of new duplex composite stainless steels by hot isostatic pressing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Mvodo Eba</w:t>
+                <w:t xml:space="preserve">316L Stainless-Steel Carburizing Close to Eutectic Transformation Using the Spark Plasma Sintering Process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Geoffroy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florian Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 345, pp.131276. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 34 (5), pp.3937-3948. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2025.131276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11665-024-09386-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166692v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639462v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Austenitic-to-austenitic-ferritic stainless steel transformation via PVD powder surface functionalization and spark plasma sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Chateau-Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 33, pp.102002. </w:t>
@@ -759,103 +759,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transformation mechanisms occurring during spark plasma sintering elaboration of new duplex composite stainless steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mvodo Eba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Chateau-Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 325, pp.129796. </w:t>
@@ -932,51 +932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1021,347 +1021,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Pre-Oxidation on a Ti PVD Coated Ferritic Steel Substrate during High-Temperature Aging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of pre-oxidation on the reactivity and conductivity in H2–H2O atmosphere of a ferritic stainless steel for high temperature water vapour electrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galy Nkou Bouala</w:t>
+                <w:t xml:space="preserve">M.R. Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I. Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst12121732⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (56), pp.23508-23513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.05.161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887372v1</w:t>
+                <w:t xml:space="preserve">hal-04023623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of pre-oxidation on the reactivity and conductivity in H2–H2O atmosphere of a ferritic stainless steel for high temperature water vapour electrolysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Popa</w:t>
+                <w:t xml:space="preserve">Effect of Pre-Oxidation on a Ti PVD Coated Ferritic Steel Substrate during High-Temperature Aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chevalier</w:t>
+                <w:t xml:space="preserve">Galy Nkou Bouala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Chevalier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 47 (56), pp.23508-23513. </w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (12), pp.1732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.05.161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cryst12121732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04023623v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the microstructure on the tribological properties of HIPed and PTA-welded Fe-based hardfacing alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Chateau-Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 425, pp.127691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1408,77 +1408,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Ti PVD Films to Limit the Carburization of Metal Powders during SPS Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Moser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2 (4), pp.395-406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1538,51 +1538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Chateau-Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1642,51 +1642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curvature radius measurement by optical profiler and determination of the residual stress in thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Rosa Ardigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1759,77 +1759,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of spinel and perovskite coatings on the long term oxidation of a ferritic stainless steel in H2/H2O atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 148, pp.251 - 263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1958,64 +1958,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of surface finishing on the oxidation behaviour of a ferritic stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2117,90 +2117,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual atmosphere study of the K41X stainless steel for interconnect application in high temperature water vapour electrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Ardigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40 (15), pp.5305-5312. </w:t>
@@ -2263,64 +2263,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of coatings on long term behaviour of a commercial stainless steel for solid oxide electrolyser cell interconnect application in H2 /H2O atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Ardigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2422,51 +2422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rosa Ardigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 996 (IX), pp.361-366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2494,401 +2494,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coated interconnects development for high temperature water vapour electrolysis: Study in anode atmospher</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Chevalier</w:t>
+                <w:t xml:space="preserve">Effect of Water Vapor on the Oxidation Mechanisms of a Commercial Stainless Steel for Interconnect Application in High Temperature Water Vapor Electrolysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosa Ardigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Parry</w:t>
+                <w:t xml:space="preserve">Ioana Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Galerie</w:t>
+                <w:t xml:space="preserve">Sylvain Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.10.026⟩</w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 79 (5), pp.495-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-012-9338-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934987v1</w:t>
+                <w:t xml:space="preserve">hal-01299728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Water Vapor on the Oxidation Mechanisms of a Commercial Stainless Steel for Interconnect Application in High Temperature Water Vapor Electrolysis.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chevalier</w:t>
+                <w:t xml:space="preserve">Coated interconnects development for high temperature water vapour electrolysis: Study in anode atmospher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Ardigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Weber</w:t>
+                <w:t xml:space="preserve">V. Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Heintz</w:t>
+                <w:t xml:space="preserve">A. Galerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 79 (5), pp.495-505. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (36), pp.15910-15916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11085-012-9338-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299728v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of coatings on a commercial stainless steel for SOFC interconnect application in anode atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Ardigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 57 (1), pp.2301-2311</w:t>
@@ -2911,303 +2911,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00960987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a new Cr-free alloy as interconnect material for hydrogen production by high temperature water vapour electrolysis: Study in cathode atmosphere</w:t>
+                <w:t xml:space="preserve">Optimisation of metallic interconnects for hydrogen production by high temperature water vapour electrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Ardigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Desgranges</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">W. Chandra-Ambhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.02.069⟩</w:t>
+              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 323-325, pp.239--244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.323-325.239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760345v1</w:t>
+                <w:t xml:space="preserve">hal-00750036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of metallic interconnects for hydrogen production by high temperature water vapour electrolysis</w:t>
+                <w:t xml:space="preserve">Evaluation of a new Cr-free alloy as interconnect material for hydrogen production by high temperature water vapour electrolysis: Study in cathode atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Ardigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37, pp.8177--8184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.02.069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.323-325.239⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00750036v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface reactivity between La0,6Sr0,4Co0,2Fe0,8O3-d (LSCF) cathode material and metallic interconnect for fuel cell.</w:t>
               </w:r>
@@ -3465,1171 +3465,1296 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature oxidation behavior of high entropy alloys elaborated by Spark Plasma Sintering and Hot Isostatic Pressing</w:t>
+                <w:t xml:space="preserve">Abnormal grain growth during Spark Plasma Sintering (SPS) of an iron powder using protective barriers against carbon diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Vallereau</w:t>
+                <w:t xml:space="preserve">Romain Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Saviot</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS EUROMAT 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Granada (Spain), Spain</w:t>
+              <w:t xml:space="preserve">GFDM-FACE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314976v1</w:t>
+                <w:t xml:space="preserve">hal-05609668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of PVD diffusion barriers against carbon diffusion during spark plasma sintering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Développement de revêtements PVD pour limiter la diffusion du carbone lors du frittage par SPS d'une poudre de fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAT2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Granada, Spain</w:t>
+              <w:t xml:space="preserve">51ème Congrès A3TS des traitements thermiques et des traitements de surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05609666v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of 316L/CU composite alloy using a hybrid pvd/sps process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Development of PVD diffusion barriers against carbon diffusion during spark plasma sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Plasma thin film international union meeting (Plathinium 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Antibes, France</w:t>
+              <w:t xml:space="preserve">EUROMAT2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05334377v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hea thin films as protective barrier against carbon diffusion during sps</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Charvet</w:t>
+                <w:t xml:space="preserve">High temperature oxidation behavior of high entropy alloys elaborated by Spark Plasma Sintering and Hot Isostatic Pressing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Vallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Plasma thin film international union meeting (Plathinium 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Antibes, France</w:t>
+              <w:t xml:space="preserve">FEMS EUROMAT 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Granada (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05334341v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic modeling and experimental investigation of Ti PVD coatings as protective barriers against carbon diffusion during SPS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Hea thin films as protective barrier against carbon diffusion during sps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Garah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sanchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Charvet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLASMA THIN FILM INTERNATIONAL UNION MEETING</w:t>
+              <w:t xml:space="preserve">4th Plasma thin film international union meeting (Plathinium 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05327515v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de revêtements PVD pour limiter la diffusion du carbone lors du frittage par SPS d'une poudre de fer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Charvet</w:t>
+                <w:t xml:space="preserve">Elaboration of 316L/CU composite alloy using a hybrid pvd/sps process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bussière Florian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51ème Congrès A3TS des traitements thermiques et des traitements de surface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">4th Plasma thin film international union meeting (Plathinium 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05334404v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abnormal grain growth during Spark Plasma Sintering (SPS) of an iron powder using protective barriers against carbon diffusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic modeling and experimental investigation of Ti PVD coatings as protective barriers against carbon diffusion during SPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gallet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yoann Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFDM-FACE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">PLASMA THIN FILM INTERNATIONAL UNION MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05609668v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Model And Adjustment Protocol For The Viscoplastic Stage Of Densification During Load Assisted Sintering : Application To Hot Isostatic Pressing Of A 316L Steel Powder</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+                <w:t xml:space="preserve">Thermodynamic modelling and experimental study of protective barriers against carbon diffusion during SPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Powder Metallurgy 2022 Congress &amp; Exhibition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th Discussion Meeting on Thermodynamics of Alloys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344554v1</w:t>
+                <w:t xml:space="preserve">hal-05609514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the microstructure on the durability of hard coatings obtained from metal powders</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New Model And Adjustment Protocol For The Viscoplastic Stage Of Densification During Load Assisted Sintering : Application To Hot Isostatic Pressing Of A 316L Steel Powder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chateau-Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Chaaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostapha Ariane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La métallurgie, quel avenir!</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Powder Metallurgy 2022 Congress &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59499/WP225372095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04023425v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Influence of the microstructure on the durability of hard coatings obtained from metal powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Ardigo-Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Chateau-Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La métallurgie, quel avenir!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Métallurgie et de Matériaux (SF2M); Réseau National de la Métallurgie (RNM), Jun 2016, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compatibilty and reactivity between materials in an innovative dual membrane fuel-cell (IDEAL-Cell) design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Caboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4690,51 +4815,51 @@
               <w:t xml:space="preserve">216th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Vienne (AUT), Austria. pp.753, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/1.3205593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4744,167 +4869,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Water Vapor on High-Temperature Oxidation of Chromia-Forming Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Ardigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Chandra-Ambhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Trans Tech Publications Ltd. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Activity on High Temperature Corrosion in Water Vapor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 76, , 2014, Foundations of Materials Science and Engineering, 978-3-03785-996-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSFo.76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4914,114 +5039,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation d'interconnecteurs métalliques pour la production d'hydrogène par électrolyse de la vapeur d'eau à haute température (EVHT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rosa Ardigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université de Bourgogne, 2012. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2012DIJOS052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00842263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId152"/>
+      <w:footerReference w:type="default" r:id="rId153"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5168,51 +5293,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charvet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besnard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gallet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.116983" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639462v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pinot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bussi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-024-09386-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04853136v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fenocchio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saviot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gambaro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gallet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valenza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2024.12.140" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05166692v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mvodo Eba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chateau-Cornu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herbst" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geoffroy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2025.131276" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472422v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.102002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04701616v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2024.129796" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143409v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Auger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cotton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nouveau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2023.128013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887372v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galy Nkou Bouala" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12121732" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04023623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Popa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.05.161" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04023812v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tellier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127691" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481759v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Moser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/solids2040025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04023793v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fiorani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-020-04897-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284443v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ardigo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Imhoff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.05.104" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485682v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.12.034" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04024205v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Tellier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Chateau-Cornu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04022607v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heintz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilasi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.280" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4PT4HSG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04023832v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Ardigo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combemale" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.01.116" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RKQMHRP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04024196v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Girardon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.07.058" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N8FVSHC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058720v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Ardigo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ahmed" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.996.361" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934987v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galerie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.10.026" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8P4WSG2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299728v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Popa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Weber" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-012-9338-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DZL4PB28-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960987v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760345v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Ardigo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desgranges" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bousquet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.02.069" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-207JS52V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750036v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chandra-Ambhorn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.323-325.239" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579164v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caboche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.09.063" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNTN5TJV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615594v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caboche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Piccardo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazimierz Przybylski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ruckd&#228;schel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3205593" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314976v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vallereau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saviot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609666v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Charvet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334377v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bussi&#232;re Florian" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334341v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Garah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanchette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327515v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baras" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334404v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609668v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344554v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chateau-Cornu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Chaaban" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Ariane" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59499/WP225372095" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04023425v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450716v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04023463v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthod" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSFo.76" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00842263v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012DIJOS052" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charvet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besnard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gallet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.116983" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05166692v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mvodo Eba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chateau-Cornu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herbst" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geoffroy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2025.131276" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04853136v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fenocchio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saviot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gambaro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gallet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valenza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2024.12.140" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639462v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pinot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bussi&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-024-09386-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472422v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.102002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04701616v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2024.129796" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143409v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Auger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cotton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nouveau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2023.128013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04023623v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Popa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.05.161" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887372v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galy Nkou Bouala" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12121732" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04023812v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tellier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127691" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481759v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Moser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/solids2040025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04023793v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fiorani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-020-04897-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284443v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ardigo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Imhoff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.05.104" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485682v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.12.034" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04024205v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Tellier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Chateau-Cornu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04022607v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heintz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilasi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.280" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4PT4HSG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04023832v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Ardigo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combemale" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.01.116" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RKQMHRP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04024196v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Girardon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.07.058" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N8FVSHC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058720v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Ardigo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ahmed" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.996.361" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299728v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Popa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Weber" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-012-9338-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DZL4PB28-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934987v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galerie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.10.026" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8P4WSG2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960987v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750036v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Ardigo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chandra-Ambhorn" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.323-325.239" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760345v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desgranges" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bousquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.02.069" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-207JS52V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579164v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caboche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.09.063" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNTN5TJV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615594v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caboche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Piccardo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazimierz Przybylski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ruckd&#228;schel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3205593" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609668v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Charvet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334404v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609666v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314976v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vallereau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saviot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334341v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Garah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanchette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334377v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bussi&#232;re Florian" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327515v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baras" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609514v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344554v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chateau-Cornu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Chaaban" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Ariane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59499/WP225372095" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04023425v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450716v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04023463v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthod" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSFo.76" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00842263v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012DIJOS052" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>