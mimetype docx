--- v0 (2026-03-17)
+++ v1 (2026-05-13)
@@ -883,51 +883,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El último Goya</w:t>
+                <w:t xml:space="preserve">El último Goya. De reportero de guerra a cronista de Burdeos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Santos-Sainz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcial Pons, Ediciones de Historia</w:t>
               </w:r>
@@ -1175,151 +1175,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01805487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espagnoles à Bordeaux et en Aquitaine,</w:t>
+                <w:t xml:space="preserve">L'élite journalistique et son pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Santos-Sainz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sud-ouest, 2006</w:t>
+              <w:t xml:space="preserve">Editions Apogée, pp.224, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649763v1</w:t>
+                <w:t xml:space="preserve">hal-02649762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'élite journalistique et son pouvoir</w:t>
+                <w:t xml:space="preserve">Les espagnoles à Bordeaux et en Aquitaine,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Santos-Sainz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Editions Apogée, pp.224, 2006</w:t>
+              <w:t xml:space="preserve">Sud-ouest, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649762v1</w:t>
+                <w:t xml:space="preserve">hal-02649763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El poder de la élite period\'istica</w:t>
               </w:r>
@@ -1894,51 +1894,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850935v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Santos-Sainz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v13.n2.2024.627" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482169v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805736v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805750v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520001v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805796v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_esmp.2015.v21.n1.49111" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805813v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805799v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4185/rlcs-2013-972en" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805608v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879345v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-apogee.com/accueil/718-virginia-woolf-journaliste.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383944v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marcialpons.es/libros/el-ultimo-goya/9788418752551/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383738v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-cairn.fr/regions/1450-le-dernier-goya-9782350688480.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383894v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-apogee.com/medias/604-albert-camus-journaliste.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805487v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwy Plenel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649762v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649785v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805438v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805557v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649749v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(dir.) Carmen Pe&#241;afiel Saiz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850935v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Santos-Sainz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v13.n2.2024.627" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482169v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805736v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805750v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520001v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805796v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_esmp.2015.v21.n1.49111" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805813v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805799v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4185/rlcs-2013-972en" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805608v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879345v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-apogee.com/accueil/718-virginia-woolf-journaliste.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383944v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marcialpons.es/libros/el-ultimo-goya/9788418752551/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383738v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-cairn.fr/regions/1450-le-dernier-goya-9782350688480.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383894v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-apogee.com/medias/604-albert-camus-journaliste.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805487v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwy Plenel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649762v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649763v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649785v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805438v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805557v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649749v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(dir.) Carmen Pe&#241;afiel Saiz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>