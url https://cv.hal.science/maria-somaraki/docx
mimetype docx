--- v0 (2026-03-15)
+++ v1 (2026-05-10)
@@ -132,4317 +132,5192 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation du programme Passerelle Plus: impact sur l’insécurité alimentaire de ménages en précarité et conditions d’efficacité d’un transfert monétaire non restrictif et accompagné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème colloque international francophone en Recherche Interventionnelle en Santé des Populations (RISP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact on food insecurity and well-being of a “Cash Plus” program combining cash transfers, social orientation and workshop on sustainable diets: a randomized controlled trial among vulnerable households in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IUNS-ICN 2025 International Congress of Nutrition - Sustainable Food for Global Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une augmentation de la part de produits locaux dans les menus peut-elle améliorer la durabilité de l’offre en restauration scolaire en Guadeloupe ? Une étude d'optimisation sous contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Peccatus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Diman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling the agriculture-nutrition-environment nexus for assessing the possibilities of re-locating vegetable supply for school canteens in Guadeloupe island (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Sanz Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Ben Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Napoleone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. Global Food Security Conference : Towards equitable, sustainable and resilient food systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Leuven, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État nutritionnel et consommations alimentaires des migrants en Europe. Symposium international : alimentation des migrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Nutrition, Dec 2024, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser les émissions de gaz à effet de serre associées aux mobilités pour les achats alimentaires : quels rôles des caractéristiques des ménages et de leur environnement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se déplacer pour les courses alimentaires : analyse des émissions de gaz à effet de serre des déplacements des ménages dans la métropole de Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international CNFG : Les transitions de la distribution alimentaire : formes, localisations et acteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNFG - Commission Géographie du Commerce, Nov 2023, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude pilote pour l’évaluation d’impact d’un dispositif de transfert monétaire couplé à un accompagnement social sur la sécurité alimentaire et le bien-être des ménages en situation de précarité (dispositif « Passerelle »)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. Colloque RISP (Recherche interventionnelle en santé des populations) : "Intervenir, agir avec et pour les citoyens, patients, travailleurs : apports dans le champ du cancer de la recherche interventionnelle en santé des populations (RISP)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INCa - Institut National du Cancer, Dec 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustainability of food purchases according to sociodemographic factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16. European Public Health Conference 2023; Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Public Health Association (EUPHA), Nov 2023, Dublin, Ireland. pp.ii377, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Associations between retail food environment and organic food purchases in French households: the Mont'Panier cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. European Nutrition Conference (FENS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude pilote pour l’évaluation d’impact d’un dispositif de transfert monétaire couplé à un accompagnement social sur la sécurité alimentaire et le bien-être des ménages en situation de précarité (dispositif « Passerelle »)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gallinari Safar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique (SFSP) – Santé Publique et Territoires : des concepts à l’action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Food shopping mobility behaviors: the missing link between food retail environment and travel related greenhouse gas emissions of households</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. European Nutrition Conference (FENS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Associations between retail food environment and organic food purchases in French households</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16. European Public Health Conference 2023; Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Public Health Association (EUPHA), Nov 2023, Dublin, Ireland. pp.ii373-ii374, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Texture matters- Food pieces and developmental milestones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Y. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tafflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">54. Annual Meeting of the European Society for Pediatric Gastroenterology, Hepatology and Nutrition (ESPGHAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPGHAN, Jun 2022, Copenhaguen, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early feeding practices and neurodevelopment up to the age of 3.5 years in the French ELFE cohort: beyond breastfeeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference of the Food4BrainHealth International Research Network (RRIF4BH) between INRAE, Université de Bordeaux and Université Laval and 10 institutional partners, from Canada and France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Food4BrainHealth International Research Network (RRIF4BH), Oct 2022, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infant feeding practices and early neurodevelopment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Camier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Y. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tafflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. international conference on Nutrition &amp; Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Virtual, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaitement maternel, diversification, déterminant des conduites alimentaires et conséquences sur le développement de l’enfant. Résultats de l’Étude ELFE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Camier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. journée du groupe Oralité de l’hôpital Necker</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydrolysed proteins in infant formula and child neurodevelopment: The French ELFE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Virtual Symposium of the International Associated Laboratory OptiNutriBrain /Food4BrainHealth: Nutrition, neurodegenerative and psychiatric disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Associated Laboratory OptiNutriBrain /Food4BrainHealth, Oct 2021, Virtual meeting, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can increasing local foods improve the sustainability of school meals? A multi-objective optimization study in Guadeloupe, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Peccatus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Diman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IUNS-ICN 2025 International Congress of Nutrition - Sustainable Food for Global Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Paris, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How and why can a “Cash Plus” programme impact on food insecurity and well-being of vulnerable households in France? A Programme Impact Pathways analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IUNS-ICN 2025 International Congress of Nutrition - Sustainable Food for Global Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Paris, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation de l’impact du dispositif « Passerelle Plus » sur l’insécurité alimentaire et le bien-être de ménages en situation de précarité en France : un essai randomisé contrôlé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Lyon, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can local agriculture improve the nutritional quality of diet while reducing the environmental impact in Guadeloupe ? A system model approach from fork to farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Ameller Pavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Guindé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Guillemaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IUNS-ICN 2025 International Congress of Nutrition - Sustainable Food for Global Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Paris, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une recherche-action autour du dispositif Passerelle Plus : expérimentation d’une allocation non fléchée couplée à une orientation sociale et un atelier collectif sur l’alimentation durable. Quels effets sur l’alimentation, le bien-être et la satisfaction des besoins?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vigdis Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Rencontres Sciences-Société pour des Solidarités Alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustainability of food purchases according to sociodemographic factors: The Mont’panier crosssectional study in Southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. European Nutrition Conference (FENS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia. , 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser les mobilités pour les achats alimentaires : entre approvisionnement alimentaire et durabilité des déplacements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling approaches for assessing the possibilities of re-locating vegetable supply of public schools - learning from Guadeloupe Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Sanz Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Ben Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Napoleone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Werner Rolf; Monika Egerer; Simona Raluca Gradinaro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productive urban and peri-urban landscapes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer’s Landscape Series, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05229813v1</w:t>
-              </w:r>
-[...1837 lines deleted...]
-                <w:t xml:space="preserve">hal-03805043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timing of food pieces introduction and neurodevelopment: findings from a nationwide birth cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Camier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Camier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tafflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 21 (1), pp.118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12966-024-01669-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrolysed proteins in infant formula and child neurodevelopment up to the age of 3.5 years: the nationwide ELFE birth cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Y Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tafflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 30 (7), pp.1167-1178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/s0007114523000211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03986090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do young children eat after an obesity intervention? Validation of the Child Eating Behaviour Questionnaire using the Rasch Model in diverse samples from Australia and Sweden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sandvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nowicka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appetite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 169, pp.105822. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations of preschoolers’ dietary patterns with eating behaviors and parental feeding practices at a 12-month follow-up of obesity treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pernilla Sandvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Kuronen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Reijs Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Eli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appetite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 168, pp.105724. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parenting and childhood obesity: Validation of a new questionnaire and evaluation of treatment effects during the preschool years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Eli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Ljung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Mildton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (9), pp.e0257187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0257187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in parental feeding practices and preschoolers’ food intake following a randomized controlled childhood obesity trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Eli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimmo Sorjonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pernilla Sandvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appetite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 154, pp.104746. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.appet.2020.104746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of parental depression during early childhood obesity treatment—Secondary findings from a randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Yasmín Vásquez-Barquero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pernilla Sandvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Eli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pediatric Obesity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ijpo.12754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of preschoolers' emotional and behavioural problems on obesity treatment outcomes: Secondary findings from a randomized controlled trial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Picky eating in an obesity intervention for preschool-aged children – what role does it play, and does the measurement instrument matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pernilla Sandvik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Eli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Bottai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijpo.12556⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (1), pp.76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-019-0845-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04334624v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picky eating in an obesity intervention for preschool-aged children – what role does it play, and does the measurement instrument matter?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">The influence of preschoolers' emotional and behavioural problems on obesity treatment outcomes: Secondary findings from a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Eiffener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Eli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pernilla Sandvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matteo Bottai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12966-019-0845-y⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijpo.12556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04332362v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Parent Treatment Program for Preschoolers With Obesity: A Randomized Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn Lewis Chamberlain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimmo Sorjonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulf Hammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahnoush Etminan Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 144 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1542/peds.2018-3457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived child eating behaviours and maternal migrant background</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Eli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimmo Sorjonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl-Erik Flodmark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appetite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 125, pp.302-313. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.appet.2018.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picky eating in Swedish preschoolers of different weight status: application of two new screening cut-offs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pernilla Sandvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulf Hammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Eli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (1), pp.74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12966-018-0706-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling feeding practices and maternal migrant background: an analysis of a multicultural sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Eli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Lindberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonna Nyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Health Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 20 (5), pp.848-858. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1368980016002834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332472v1</w:t>
-              </w:r>
-[...405 lines deleted...]
-                <w:t xml:space="preserve">hal-04629404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parent-child feeding dynamics and childhood obesity: The importance of foreign background and effects of early obesity treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Food and Nutrition. Uppsala University, 2020. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03963080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId108"/>
+      <w:footerReference w:type="default" r:id="rId124"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4510,51 +5385,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="437DAF3D"/>
+    <w:nsid w:val="8FE957F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4741,51 +5616,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-somaraki" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7256-9429" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229813v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Somaraki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Ben Ali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024131v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04858585v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353380v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273021v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Recchia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.946" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582979v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353497v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gosset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395506v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395523v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273040v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.937" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04426297v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gallinari Safar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811085v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Lauzon-Guillain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Y. Bernard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tafflet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192059v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bernard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tournier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;aline Charles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745167v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Camier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Adam" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745182v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805043v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754247v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-024-01669-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03986090v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Y Bernard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114523000211" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332275v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sandvik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Byrne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nowicka" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105822" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332252v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernilla Sandvik" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kuronen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Reijs Richards" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Eli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105724" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332325v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ljung" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Mildton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0257187" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332424v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Sorjonen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2020.104746" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332455v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Yasm&#237;n V&#225;squez-Barquero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.12754" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334624v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Eiffener" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.12556" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332362v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bottai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-019-0845-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724289v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Lewis Chamberlain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Hammar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahnoush Etminan Malek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2018-3457" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332398v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Erik Flodmark" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marcus" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2018.02.010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332367v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-018-0706-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332472v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lindberg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonna Nyman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980016002834" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05001183v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigdis Gosset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395538v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04629404v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03963080v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-somaraki" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7256-9429" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554554v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Somaraki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Giraldo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554328v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554472v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Peccatus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024131v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Ben Ali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04858585v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353380v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582979v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353497v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gosset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273021v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Recchia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.946" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395506v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04426297v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gallinari Safar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395523v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273040v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.937" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811085v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Lauzon-Guillain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Y. Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tafflet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192059v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bernard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tournier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;aline Charles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745182v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Camier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745167v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Adam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805043v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554354v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Savy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554524v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554424v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Ameller Pavez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guind&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Guillemaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05001183v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigdis Gosset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395538v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04629404v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229813v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754247v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-024-01669-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03986090v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Y Bernard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114523000211" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332275v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sandvik" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Byrne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nowicka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105822" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332252v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernilla Sandvik" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kuronen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Reijs Richards" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Eli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ek" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105724" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332325v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ljung" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Mildton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0257187" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332424v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Sorjonen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2020.104746" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332455v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Yasm&#237;n V&#225;squez-Barquero" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.12754" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332362v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bottai" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-019-0845-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334624v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Eiffener" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.12556" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724289v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Lewis Chamberlain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Hammar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahnoush Etminan Malek" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2018-3457" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332398v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Erik Flodmark" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marcus" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2018.02.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332367v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-018-0706-0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332472v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lindberg" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonna Nyman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980016002834" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03963080v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>