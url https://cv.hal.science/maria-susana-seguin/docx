--- v0 (2026-03-17)
+++ v1 (2026-05-04)
@@ -1987,165 +1987,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Challe et Fontenelle à la recherche de la vérité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Susana Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Challe et les passions", organisé à Créteil les 4-6 mars 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Créteil, France. pp.19-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mesure et théorie des météores dans les écrits de l'Académie des Sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Susana Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ordre et désordre du monde: enquête sur les météores de la Renaissance à l'âge moderne, colloque international tenu au Musée de la civilisation de Québec, du 18 au 20 septembre 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072326v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03071294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fontenelle et le genre du 'Mémoire' académique</w:t>
               </w:r>
@@ -2937,57 +2937,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00423256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Poétique de la pensée : études sur l'âge classique et le siècle philosophique : en hommage à Jean Dagen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Susana Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Guion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Champion, 977 p., 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Poétique de la pensée. Études sur l'âge classique et le siècle philosophique. En hommage à Jean Dagen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Guion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Susana Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3008,158 +3109,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Honoré Champion, 2006, Colloques, congrès et conférences sur le dix-huitième siècle</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104448v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-03050968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation du voyage d'Espagne</w:t>
               </w:r>
@@ -3922,1910 +3922,1910 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Royal Academy of Sciences of Paris and the birth of historical epistemology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Susana Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ordering Knowledge before the Organisation of Disciplines: Learning and Culture in the shaping of European Modernity, Jean-Jacques Chardin, Sorana Corneanu and Richard Somerset, dir., Manchester University Press, à paraître.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02329761v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Nicolas-Antoine Boulanger (ou Boullanger) », « Dissertation sur Élie et Énoch »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Susana Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Thomas and John Chesworth. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Christian-Muslim Relations, 1500-1900, I et II, David Thomas and John Chesworth eds., Brill ed., 2019 (online encyclopedia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill online, https://referenceworks.brillonline.com/browse/christian-muslim-relations-ii/alpha/b?s.start=20, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02329928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la légère profondeur des sciences : Fontenelle à l’Académie des Sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Susana Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Alexandre Perras; Marine Ganofsky. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Siècle de la légèreté, émergences d’un paradigme du XVIIIe siècle français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Voltaire Foundation, pp.141-160, 2019, Oxford University studies in the Enlightenment, 978-1-789-62506-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">The Royal Academy of Sciences of Paris and the birth of historical epistemology</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fontenelle et la réhabilitation de la 'libido sciedi' dans les écrits académiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Susana Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gianni Paganini; Jean-Charles Darmon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le plaisir des modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">«Nicolas-Antoine Boulanger (ou Boullanger) », « Dissertation sur Élie et Énoch »</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madame du Châtelet et l'univers de la littérature philosophique clandestine : La « Collection Du Châtelet »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Susana Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">David Thomas and John Chesworth. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Brill online, https://referenceworks.brillonline.com/browse/christian-muslim-relations-ii/alpha/b?s.start=20, 2019</w:t>
+              <w:t xml:space="preserve">Ulla Kölving et Andrew Brown. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Madame Du Châtelet (actes du colloque des 17 et 18 novembre 2017), sous la direction d’Ulla Kölving et Andrew Brown,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ferney-Voltaire, Centre international d’étude du XVIIIe siècle, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fontenelle et la réhabilitation de la 'libido sciedi' dans les écrits académiques</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02343855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des idées matérialistes dans le discours officiel sur les sciences : Fontenelle à l’Académie des sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Susana Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adrien Paschoud; Barbara Selmeci Castioni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matérialisme(s) en France au XVIIIe siècle : entre littérature et philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29, Franck et Timme, 2019, Romanistik, 978-3-7329-0330-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907253v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MADAME DU CHATELET, CLANDESTINE PHILOSOPHER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Susana Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ruth Hagenbruger,. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"L'époque émilienne". Philosophy and sciences, 1700-1750</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Philosophy studies</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fontenelle, au tournant des XVIIe et XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Susana Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gianni Paganini; Jean-Charles Darmon. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, A paraître</w:t>
+              <w:t xml:space="preserve">Lorenzo Bianchi, Nicole Gengoux et Gianni Paganini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie et libre pensée. Philosophy and Free Thought. XVIIe et XVIIIe siècles.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.347-361, 2017, 9782745331380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Madame du Châtelet et l'univers de la littérature philosophique clandestine : La « Collection Du Châtelet »</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MERVEILLES ET PRODIGES DANS L'HISTOIRE DE L'ACADEMIE DES SCIENCES DE FONTENELLE (1699-1740)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Susana Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ulla Kölving et Andrew Brown. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Ferney-Voltaire, Centre international d’étude du XVIIIe siècle, A paraître</w:t>
+              <w:t xml:space="preserve">Joëlle Ducos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Sciences et le livre. Formes des écrits scientifiques des débuts de l’imprimé à l’époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Hermann, p. 273-285., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Des idées matérialistes dans le discours officiel sur les sciences : Fontenelle à l’Académie des sciences</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le débat scientifique en 1713</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Susana Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Geneviève Artigas-Menant et Carole Dornier, avec la collaboration de Delphine Petit. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paris 1713 : l’année des Illustres françaises .</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, p. 323-335., 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques réflexions sur les auteurs de littérature philosophique clandestine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Susana Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christelle Bahier-Porte, Delphine Reguig et Pierre-François Moreau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liberté de conscience et arts de penser (XVIe-XVIIIe siècles). Mélanges en l’honneur d’Antony McKenna.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, p. 77-90., 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le statut discursif de la Lune entre fictions et mathématiques dans les écrits de l’Académie des Sciences », dans La Lune au XVIIe siècle,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Susana Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lune au XVIIe siècle, sous la direction de Chantal Grell, Turnhout, Brepols, 2014, p. 185-202.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02329700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le statut discursif de la Lune entre fictions et mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Susana Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lune au XVIIe siècle, sous la direction de Chantal Grell, Turnhout, Brepols, 2014.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.185-202, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la notion de “risque” dans les sciences de la terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Susana Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dominique Bertrand (dir.) Penser le risque à l’âge classique, Clermont-Ferrand, Presses de l’Université Blaise Pascal, coll. CERHAC, 2014, p. 91-112.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02329317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le statut de la Preuve dans les Difficultés sur la religion proposées de Robert Malebranche »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Susana Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nathalie Vienne-Guérin et Jean-Pierre Schandeler, Les Usages de la preuve d'Henri Estienne à Jérémy Bentham. Québec, Presses de l’Université Laval, 2014, p. 369-384.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02329331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapter VII Vers la qualité de la vie : l'émergence des sciences et des techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Susana Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 29, Franck et Timme, 2019, Romanistik, 978-3-7329-0330-6</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature, Environment and Quality of Live / Nature, Environnement et qualité de la vie. Sous la direction de Antonello La Vergata, Geneviève Artigas-Menant et Jan J. Boersema, Turnhout, Brepols, « Archives Internationales d’Histoire des Sciences » Vol. 64, 172-173, 2014, p. 137-147.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">MADAME DU CHATELET, CLANDESTINE PHILOSOPHER</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02329301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du classement des savoirs à la construction discursive de la science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Susana Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de la Méditerranée,. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deviser, diviser. Pratiques du découpage et poétiques du chapitre de l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de la Méditerranée, p. 179-196., 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015678v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fontenelle et ta transmission des savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Susana Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ruth Hagenbruger,. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, In press, Philosophy studies</w:t>
+              <w:t xml:space="preserve">Sous la direction d'Isabelle Moreau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Lumières en mouvement : la circulation des idées au XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS éd., pp.14-27, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Hermann, p. 273-285., 2017</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeurs chrétiennes et religion naturelle chez Robert Challe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Susana Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christiane Mervaud; Jean-Marie Seillan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie des Lumières et valeurs chrétiennes : hommage à Marie-Hélène Cotoni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.53-61, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.347-361, 2017, 9782745331380</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'utilisation des références scientifiques dans le Dictionnaire philosophiqu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Susana Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sous la direction de Laurence Macé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures du "Dictionnaire philosophique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.161-173, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Peeters, p. 323-335., 2016</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au commencement, le déluge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Susana Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Invention de la catastrophe au XVIIIe siècle: du châtiment divin au désastre naturel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.49-62, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Honoré Champion, p. 77-90., 2016</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radicalité scientifique et athéisme: le cas de Nicolas-Antoine Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Susana Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sous la direction de Catherine Secrétan; Tristan Dagron et Laurent Bove. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qu'est-ce que les Lumières "radicales" ? : libertinage, athéisme et spinozisme dans le tournant philosophique de l'âge classique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éd. Amsterdam, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passions humaines, passion divine: le Déluge universel dans La représentation picturale au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Susana Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Textes réunis par Emmanuel Le Roy Ladurie; Jacques Berchtold; Jean-Paul Sermain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'événement climatique et ses représentations, XVIIe-XIXe siècle : histoire, littérature, musique et peinture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Desjonquères Éditions, pp.283-296, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un coup à trois bandes&amp;quot;: Fontenelle et le cartésianisme radical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Susana Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Antoine-Mahut et Pierre Girard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartésianisme radical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.143-161, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le déluge universel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Susana Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cariel Rémi; Wuhrmann Sylvie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visions du déluge : de la Renaissance au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réunion des musées nationaux, pp.15-35, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, pp.185-202, 2014</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La référence aux Anciens dans les Éloges des Académiciens de Fontenelle: le contre-exemple des Modernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Susana Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mélanges réunis par Béatrice Guion; Maria Susana Seguin; Sylvain Menant.. [ et al.]. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétique de la pensée : études sur l'âge classique et le siècle philosophique : en hommage à Jean Dagen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, H. Champion, pp.851-861, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...721 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056068v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03058056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophe des Lumières malgré lui</w:t>
               </w:r>
@@ -6049,51 +6049,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525724v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Susana Seguin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17200-0.p.0013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367553v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Susana Seguin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525734v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865830v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rphi.222.0288" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612580v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13258-5.p.0117" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329809v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17496977.2021.1874105" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168579v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11884-8.p.0021" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420453v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10651-7.p.0067" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998781v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08066-4.p.0013" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999457v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08066-4.p.0017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907263v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998846v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06984-3.p.0015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998778v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-02328893v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329131v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329040v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329059v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329068v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329214v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061903v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875825v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/NCZR4701" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061901v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061900v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061899v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071295v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072326v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071294v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071292v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071293v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875827v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068867v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080099v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068866v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068865v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482189v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Audidi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bourdin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cabane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Duflo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guichet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3232-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423256v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Artigas-Menant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Cotoni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Mckenna" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104448v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Guion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Menant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050968v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Guion" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053860v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907255v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052895v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612567v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340427v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907256v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31069-5_422" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612579v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/58289?rskey=M721rf&amp;amp;result=1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004516847_015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907254v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10930-3.p.0041" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907241v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995263v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907264v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329761v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329928v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996781v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343855v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907253v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907246v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907244v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907251v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/10366-book-08533138-9782745331380.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907248v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907249v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329700v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329331v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329317v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904495v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329301v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015678v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056075v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875826v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056074v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056072v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056071v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056070v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168573v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056068v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058056v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056069v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525724v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Susana Seguin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17200-0.p.0013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367553v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Susana Seguin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525734v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865830v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rphi.222.0288" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612580v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13258-5.p.0117" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329809v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17496977.2021.1874105" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168579v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11884-8.p.0021" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420453v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10651-7.p.0067" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998781v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08066-4.p.0013" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999457v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08066-4.p.0017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907263v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998846v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06984-3.p.0015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998778v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-02328893v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329131v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329040v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329059v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329068v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329214v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061903v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875825v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/NCZR4701" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061901v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061900v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061899v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071295v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071294v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072326v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071292v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071293v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875827v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068867v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080099v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068866v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068865v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482189v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Audidi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bourdin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cabane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Duflo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guichet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3232-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423256v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Artigas-Menant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Cotoni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Mckenna" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050968v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Guion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Menant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104448v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Guion" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053860v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907255v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052895v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612567v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340427v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907256v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31069-5_422" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612579v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/58289?rskey=M721rf&amp;amp;result=1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004516847_015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907254v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10930-3.p.0041" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907241v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995263v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329761v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329928v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907264v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996781v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343855v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907253v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907246v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907251v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/10366-book-08533138-9782745331380.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907244v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907248v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907249v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329700v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904495v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329317v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329331v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329301v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015678v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056075v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875826v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056074v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056072v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056071v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056070v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168573v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058056v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056068v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056069v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>