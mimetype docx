--- v1 (2026-05-04)
+++ v2 (2026-05-27)
@@ -1256,165 +1256,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02329131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Robert Challe et Rousseau : “confessions” et “professions de foi” dans la littérature clandestine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Susana Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre clandestine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02329059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Nature dans les écrits de Fontenelle pour l’Académie des sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Susana Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02329040v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02329059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traitement des sources érudites dans L’Antiquité dévoilée par ses usages de Nicolas-Antoine Boulanger</w:t>
               </w:r>
@@ -1884,51 +1884,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03061899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1987,96 +1987,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challe et Fontenelle à la recherche de la vérité</w:t>
+                <w:t xml:space="preserve">Vers une théorisation du risque dans les écrits de l'Académie des sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Susana Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Challe et les passions", organisé à Créteil les 4-6 mars 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Créteil, France. pp.19-27</w:t>
+              <w:t xml:space="preserve">Colloque international "L'appréhension des risques dans la culture européenne (XVie_XVIIIe siècles) : Savoirs, pratiques, imaginaire", Clermont-Ferrand, 16-18 décembre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03071294v1</w:t>
+                <w:t xml:space="preserve">hal-02875827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure et théorie des météores dans les écrits de l'Académie des Sciences</w:t>
               </w:r>
@@ -2263,96 +2263,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une théorisation du risque dans les écrits de l'Académie des sciences</w:t>
+                <w:t xml:space="preserve">De la beauté des monstres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Susana Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "L'appréhension des risques dans la culture européenne (XVie_XVIIIe siècles) : Savoirs, pratiques, imaginaire", Clermont-Ferrand, 16-18 décembre 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Représenter la catastrophe à l'Âge classique: dispositifs, figures, motifs, colloque international tenu à Québec, 26-29 septembre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02875827v1</w:t>
+                <w:t xml:space="preserve">hal-03080099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écriture/réécriture des sources scientifiques des Questions sur l'Encyclopédie</w:t>
               </w:r>
@@ -2401,165 +2401,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la beauté des monstres</w:t>
+                <w:t xml:space="preserve">Les réseaux jansénistes au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Susana Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Représenter la catastrophe à l'Âge classique: dispositifs, figures, motifs, colloque international tenu à Québec, 26-29 septembre 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Actes du colloque international "Les réseaux de correspondance en Europe : XVIe-XVIIIe siècle : matérialité et représentation" et de la table ronde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lyon, France. pp.185-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080099v1</w:t>
+                <w:t xml:space="preserve">hal-03068866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux jansénistes au XVIIIe siècle</w:t>
+                <w:t xml:space="preserve">Morale et politique dans la littérature figuriste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Susana Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du colloque international "Les réseaux de correspondance en Europe : XVIe-XVIIIe siècle : matérialité et représentation" et de la table ronde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lyon, France. pp.185-196</w:t>
+              <w:t xml:space="preserve">"Morales et politique : Actes du colloque international" organisé par le Groupe d'Etude des Moralistes à Paris en 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France. pp.339-535</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03068866v1</w:t>
+                <w:t xml:space="preserve">hal-03068865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le renversement du pacte de lecture dans les paratextes des oeuvres scientifiques</w:t>
               </w:r>
@@ -2585,3324 +2585,3341 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Préfaces romanesques" organisé par la Société d’analyse de la topique romanesque à Leuven-Anvers du 22 au 24 mai 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Anvers, Belgique. pp.341-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068864v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03068865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fontenelle. Digression sur les Anciens et les Modernes : et autres textes philosophiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Audidière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Audidière</w:t>
+                <w:t xml:space="preserve">Jean-Claude Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Bourdin</w:t>
+                <w:t xml:space="preserve">Franck Cabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Cabane</w:t>
+                <w:t xml:space="preserve">Colas Duflo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colas Duflo</w:t>
+                <w:t xml:space="preserve">Jean-Luc Guichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 30, 793 p., 2015, Bibliothèque du XVIIIe siècle, ISSN 2109-7623, Sophie Audidière; Jean-Claude Bourdin; Isabelle Mullet; François Pépin; Mitia Rioux-Beaulne; Maria Susana Seguin; Franck Cabane; Colas Duflo; Jean-Luc Guichet; Véronique Le Ru; Christophe Martin; Anne Beate Maurseth, 978-2-8124-3231-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3232-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltaire et les manuscrits philosophiques clandestins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Artigas-Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Susana Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Cotoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Université Paris-Sorbonne, pp.466, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3232-3⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">halshs-00423256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poétique de la pensée : études sur l'âge classique et le siècle philosophique : en hommage à Jean Dagen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Susana Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Guion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Champion, 977 p., 2006</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Artigas-Menant</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poétique de la pensée. Études sur l'âge classique et le siècle philosophique. En hommage à Jean Dagen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Guion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Susana Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Cotoni</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses de l'Université Paris-Sorbonne, pp.466, 2008</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion, 2006, Colloques, congrès et conférences sur le dix-huitième siècle</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Poétique de la pensée : études sur l'âge classique et le siècle philosophique : en hommage à Jean Dagen</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relation du voyage d'Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Susana Seguin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">H. Champion, 977 p., 2006</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Desjonquères Éditions, 407 p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...125 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (36)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scepticisme et arguments sceptiques dans le dispositif rhétorique d’un manuscrit philosophique clandestin attribué à Fontenelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Susana Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Syliane Malinowsky-Charles; Sébastien Charles. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommages à Gianni Paganini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, H. Champion, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scepticisme et arguments sceptiques dans le dispositif rhétorique d’un manuscrit philosophique clandestin attribué à Fontenelle</w:t>
+                <w:t xml:space="preserve">Louis-Marie Florent Du Châtelet, lecteur des Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Susana Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Zuili. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommage à Chantal Grell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, A paraître, De diversis artibus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fontenelle et la « real métaphysique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Susana Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur de Pierre-François Moreau, sous la direction de Delphine Antoine-Mahut, Pierre Girard et Marina Mestre-Zaragoza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'Holbach, les cercles holbalchiques et la circulation de la littérature philosophique clandestine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Susana Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laura Nicolì. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The great protector of wits. Baron d'Holbach and His Time</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 339, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.235-252, 2022, Brill's Studies in Intellectual History, 978-90-04-51684-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004516847_015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anciens et Modernes à l’Académie des sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Susana Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Syliane Malinowsky-Charles; Sébastien Charles. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, H. Champion, A paraître</w:t>
+              <w:t xml:space="preserve">Christelle Bahier-Porte et Delphine Reguig. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anciens et Modernes face aux pouvoirs. L'Église, le Roi, les Académies (1687-1750)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.179-195, 2022, Les Dix-huitièmes siècles, 978-2-7453-5682-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Louis-Marie Florent Du Châtelet, lecteur des Lumières</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02340427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early Modern Biblical Criticism and the Role of Women: The Case of Emilie Du Châtelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Susana Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marc Zuili. </w:t>
-[...11 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Jalobeanu, Dana, Wolfe, Charles T. (Eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Early Modern Philosophy and the Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.523-526, 2022, 978-3-319-31067-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-31069-5_422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fontenelle et la « real métaphysique »</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fontenelle et le genre des entretiens entre les XVIIe et XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Susana Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agnès Cousson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Entretien, du XVIIe au XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 487, Classiques Garnier, pp.41-54, 2021, Rencontres, 978-2-406-10930-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10930-3.p.0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophical clandestine literature and academic circles in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Susana Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gianni Paganini, Margaret C. Jacob, and John Christian Laursen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clandestine Philosophy: New Studies on Subversive Manuscripts in Early Modern Europe, 1620−1823</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Toronto Press in association with the UCLA Center for Seventeenth- and Eighteenth-Century Studies and the William Andrews Clark Memorial Library, 2020, 978-1-4875-0461-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des idées matérialistes dans le discours officiel sur les sciences : Fontenelle à l’Académie des sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Susana Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Mélanges en l'honneur de Pierre-François Moreau, sous la direction de Delphine Antoine-Mahut, Pierre Girard et Marina Mestre-Zaragoza</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adrien Paschoud; Barbara Selmeci Castioni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matérialisme(s) en France au XVIIIe siècle : entre littérature et philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29, Franck et Timme, 2019, Romanistik, 978-3-7329-0330-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907253v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madame Du Châtelet et l’univers de la philosophie clandestine : La « Collection Du Châtelet » conservée à la Bibliothèque Mazarine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Susana Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sur Emilie Du Châtelet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Anciens et Modernes à l’Académie des sciences</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la légère profondeur des sciences : Fontenelle à l’Académie des Sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Susana Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Christelle Bahier-Porte et Delphine Reguig. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Honoré Champion, pp.179-195, 2022, Les Dix-huitièmes siècles, 978-2-7453-5682-6</w:t>
+              <w:t xml:space="preserve">Jean-Alexandre Perras; Marine Ganofsky. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Siècle de la légèreté, émergences d’un paradigme du XVIIIe siècle français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Voltaire Foundation, pp.141-160, 2019, Oxford University studies in the Enlightenment, 978-1-789-62506-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Early Modern Biblical Criticism and the Role of Women: The Case of Emilie Du Châtelet</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Royal Academy of Sciences of Paris and the birth of historical epistemology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Susana Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ordering Knowledge before the Organisation of Disciplines: Learning and Culture in the shaping of European Modernity, Jean-Jacques Chardin, Sorana Corneanu and Richard Somerset, dir., Manchester University Press, à paraître.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02329761v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Nicolas-Antoine Boulanger (ou Boullanger) », « Dissertation sur Élie et Énoch »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Susana Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Thomas and John Chesworth. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Christian-Muslim Relations, 1500-1900, I et II, David Thomas and John Chesworth eds., Brill ed., 2019 (online encyclopedia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill online, https://referenceworks.brillonline.com/browse/christian-muslim-relations-ii/alpha/b?s.start=20, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02329928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fontenelle et la réhabilitation de la 'libido sciedi' dans les écrits académiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Susana Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gianni Paganini; Jean-Charles Darmon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le plaisir des modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madame du Châtelet et l'univers de la littérature philosophique clandestine : La « Collection Du Châtelet »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Susana Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ulla Kölving et Andrew Brown. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Madame Du Châtelet (actes du colloque des 17 et 18 novembre 2017), sous la direction d’Ulla Kölving et Andrew Brown,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ferney-Voltaire, Centre international d’étude du XVIIIe siècle, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02343855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MADAME DU CHATELET, CLANDESTINE PHILOSOPHER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Susana Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jalobeanu, Dana, Wolfe, Charles T. (Eds.). </w:t>
-[...20 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ruth Hagenbruger,. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"L'époque émilienne". Philosophy and sciences, 1700-1750</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Philosophy studies</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">D'Holbach, les cercles holbalchiques et la circulation de la littérature philosophique clandestine</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fontenelle, au tournant des XVIIe et XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Susana Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lorenzo Bianchi, Nicole Gengoux et Gianni Paganini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie et libre pensée. Philosophy and Free Thought. XVIIe et XVIIIe siècles.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.347-361, 2017, 9782745331380</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MERVEILLES ET PRODIGES DANS L'HISTOIRE DE L'ACADEMIE DES SCIENCES DE FONTENELLE (1699-1740)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Susana Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joëlle Ducos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Sciences et le livre. Formes des écrits scientifiques des débuts de l’imprimé à l’époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Hermann, p. 273-285., 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le débat scientifique en 1713</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Susana Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Geneviève Artigas-Menant et Carole Dornier, avec la collaboration de Delphine Petit. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paris 1713 : l’année des Illustres françaises .</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, p. 323-335., 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques réflexions sur les auteurs de littérature philosophique clandestine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Susana Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christelle Bahier-Porte, Delphine Reguig et Pierre-François Moreau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liberté de conscience et arts de penser (XVIe-XVIIIe siècles). Mélanges en l’honneur d’Antony McKenna.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, p. 77-90., 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le statut discursif de la Lune entre fictions et mathématiques dans les écrits de l’Académie des Sciences », dans La Lune au XVIIe siècle,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Susana Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lune au XVIIe siècle, sous la direction de Chantal Grell, Turnhout, Brepols, 2014, p. 185-202.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02329700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le statut de la Preuve dans les Difficultés sur la religion proposées de Robert Malebranche »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Susana Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nathalie Vienne-Guérin et Jean-Pierre Schandeler, Les Usages de la preuve d'Henri Estienne à Jérémy Bentham. Québec, Presses de l’Université Laval, 2014, p. 369-384.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02329331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la notion de “risque” dans les sciences de la terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Susana Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dominique Bertrand (dir.) Penser le risque à l’âge classique, Clermont-Ferrand, Presses de l’Université Blaise Pascal, coll. CERHAC, 2014, p. 91-112.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02329317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le statut discursif de la Lune entre fictions et mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Susana Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lune au XVIIe siècle, sous la direction de Chantal Grell, Turnhout, Brepols, 2014.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.185-202, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapter VII Vers la qualité de la vie : l'émergence des sciences et des techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Susana Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...34 lines deleted...]
-            </w:hyperlink>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature, Environment and Quality of Live / Nature, Environnement et qualité de la vie. Sous la direction de Antonello La Vergata, Geneviève Artigas-Menant et Jan J. Boersema, Turnhout, Brepols, « Archives Internationales d’Histoire des Sciences » Vol. 64, 172-173, 2014, p. 137-147.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fontenelle et le genre des entretiens entre les XVIIe et XVIIIe siècles</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02329301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du classement des savoirs à la construction discursive de la science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Susana Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Agnès Cousson. </w:t>
-[...20 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Presses Universitaires de la Méditerranée,. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deviser, diviser. Pratiques du découpage et poétiques du chapitre de l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de la Méditerranée, p. 179-196., 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, University of Toronto Press in association with the UCLA Center for Seventeenth- and Eighteenth-Century Studies and the William Andrews Clark Memorial Library, 2020, 978-1-4875-0461-8</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015678v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fontenelle et ta transmission des savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Susana Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sous la direction d'Isabelle Moreau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Lumières en mouvement : la circulation des idées au XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS éd., pp.14-27, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au commencement, le déluge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Susana Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Invention de la catastrophe au XVIIIe siècle: du châtiment divin au désastre naturel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.49-62, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Challe et Fontenelle à la recherche de la vérité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Susana Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Geneviève Artigas-Menant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Robert Challe et les passions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'université Paris-Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.19-27, 2008, Lettres françaises, 978-2-84050-591-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Brill online, https://referenceworks.brillonline.com/browse/christian-muslim-relations-ii/alpha/b?s.start=20, 2019</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeurs chrétiennes et religion naturelle chez Robert Challe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Susana Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christiane Mervaud; Jean-Marie Seillan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie des Lumières et valeurs chrétiennes : hommage à Marie-Hélène Cotoni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.53-61, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Voltaire Foundation, pp.141-160, 2019, Oxford University studies in the Enlightenment, 978-1-789-62506-6</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'utilisation des références scientifiques dans le Dictionnaire philosophiqu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Susana Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sous la direction de Laurence Macé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures du "Dictionnaire philosophique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.161-173, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, A paraître</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radicalité scientifique et athéisme: le cas de Nicolas-Antoine Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Susana Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sous la direction de Catherine Secrétan; Tristan Dagron et Laurent Bove. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qu'est-ce que les Lumières "radicales" ? : libertinage, athéisme et spinozisme dans le tournant philosophique de l'âge classique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éd. Amsterdam, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Ferney-Voltaire, Centre international d’étude du XVIIIe siècle, A paraître</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passions humaines, passion divine: le Déluge universel dans La représentation picturale au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Susana Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Textes réunis par Emmanuel Le Roy Ladurie; Jacques Berchtold; Jean-Paul Sermain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'événement climatique et ses représentations, XVIIe-XIXe siècle : histoire, littérature, musique et peinture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Desjonquères Éditions, pp.283-296, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Des idées matérialistes dans le discours officiel sur les sciences : Fontenelle à l’Académie des sciences</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un coup à trois bandes&amp;quot;: Fontenelle et le cartésianisme radical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Susana Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Adrien Paschoud; Barbara Selmeci Castioni. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 29, Franck et Timme, 2019, Romanistik, 978-3-7329-0330-6</w:t>
+              <w:t xml:space="preserve">Delphine Antoine-Mahut et Pierre Girard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartésianisme radical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.143-161, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">MADAME DU CHATELET, CLANDESTINE PHILOSOPHER</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La référence aux Anciens dans les Éloges des Académiciens de Fontenelle: le contre-exemple des Modernes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Susana Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ruth Hagenbruger,. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, In press, Philosophy studies</w:t>
+              <w:t xml:space="preserve">Mélanges réunis par Béatrice Guion; Maria Susana Seguin; Sylvain Menant.. [ et al.]. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétique de la pensée : études sur l'âge classique et le siècle philosophique : en hommage à Jean Dagen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, H. Champion, pp.851-861, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.347-361, 2017, 9782745331380</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le déluge universel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Susana Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cariel Rémi; Wuhrmann Sylvie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visions du déluge : de la Renaissance au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réunion des musées nationaux, pp.15-35, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Hermann, p. 273-285., 2017</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophe des Lumières malgré lui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Susana Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire la nature au XVIIIe siècle : autour de l'abbé Pluche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université de Paris-Sorbonne, pp.163-175, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...1285 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId115"/>
+      <w:footerReference w:type="default" r:id="rId116"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6049,51 +6066,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525724v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Susana Seguin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17200-0.p.0013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367553v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Susana Seguin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525734v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865830v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rphi.222.0288" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612580v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13258-5.p.0117" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329809v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17496977.2021.1874105" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168579v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11884-8.p.0021" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420453v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10651-7.p.0067" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998781v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08066-4.p.0013" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999457v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08066-4.p.0017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907263v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998846v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06984-3.p.0015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998778v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-02328893v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329131v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329040v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329059v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329068v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329214v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061903v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875825v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/NCZR4701" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061901v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061900v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061899v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071295v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071294v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072326v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071292v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071293v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875827v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068867v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080099v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068866v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068865v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482189v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Audidi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bourdin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cabane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Duflo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guichet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3232-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423256v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Artigas-Menant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Cotoni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Mckenna" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050968v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Guion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Menant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104448v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Guion" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053860v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907255v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052895v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612567v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340427v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907256v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31069-5_422" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612579v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/58289?rskey=M721rf&amp;amp;result=1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004516847_015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907254v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10930-3.p.0041" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907241v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995263v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329761v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329928v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907264v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996781v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343855v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907253v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907246v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907251v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/10366-book-08533138-9782745331380.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907244v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907248v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907249v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329700v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904495v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329317v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329331v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329301v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015678v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056075v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875826v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056074v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056072v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056071v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056070v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168573v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058056v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056068v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056069v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525724v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Susana Seguin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17200-0.p.0013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367553v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Susana Seguin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525734v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865830v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rphi.222.0288" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612580v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13258-5.p.0117" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329809v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17496977.2021.1874105" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168579v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11884-8.p.0021" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420453v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10651-7.p.0067" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998781v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08066-4.p.0013" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999457v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08066-4.p.0017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907263v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998846v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06984-3.p.0015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998778v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-02328893v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329131v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329059v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329040v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329068v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329214v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061903v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875825v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/NCZR4701" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061901v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061900v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061899v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071295v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875827v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072326v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071292v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071293v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080099v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068867v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068866v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068865v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482189v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Audidi&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bourdin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cabane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Duflo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guichet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3232-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423256v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Artigas-Menant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Cotoni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Mckenna" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050968v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Guion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Menant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sellier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104448v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Guion" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053860v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907255v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052895v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612567v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612579v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/58289?rskey=M721rf&amp;amp;result=1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004516847_015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340427v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907256v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31069-5_422" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907254v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10930-3.p.0041" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907241v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907253v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995263v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907264v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329761v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329928v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996781v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343855v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907246v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907251v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/10366-book-08533138-9782745331380.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907244v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907248v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907249v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329700v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329331v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329317v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904495v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329301v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015678v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056075v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056072v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071294v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/lettres-francaises/robert-challe-et-les-passions" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875826v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056074v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056071v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056070v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168573v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056068v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058056v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056069v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>