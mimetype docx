--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -1683,235 +1683,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping people's positions regarding the acceptability of somatic gene therapy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">French people’s positions regarding same-sex couples’ and singles’ rights to assisted reproductive technology and to adoption.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Clay Sorum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2021.100688⟩</w:t>
+              <w:t xml:space="preserve">Journal of Child and Family Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30, pp.1381-1391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10826-021-01898-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926433v1</w:t>
+                <w:t xml:space="preserve">hal-04960867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French people’s positions regarding same-sex couples’ and singles’ rights to assisted reproductive technology and to adoption.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping people's positions regarding the acceptability of somatic gene therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Clay Sorum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Child and Family Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30, pp.1381-1391. </w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71 (5), pp.100688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10826-021-01898-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2021.100688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960867v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positions of French Nurses Regarding the use of Hypnotherapy to Relieve Pain in Postoperative Settings</w:t>
               </w:r>
@@ -2008,269 +2008,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitudes of French populations towards the disclosure of unsolicited findings in medical genetics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing hospitalized patients’ quality of life from external indices: The perspectives of lay people and health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Clay Sorum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mullet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Health Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30, pp.2819-2827</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492010v1</w:t>
+                <w:t xml:space="preserve">hal-04960809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing hospitalized patients’ quality of life from external indices: The perspectives of lay people and health</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Attitudes of French populations towards the disclosure of unsolicited findings in medical genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rosier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Calvas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality of Life Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (11), pp.1767-1779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1359105319886622⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04960809v1</w:t>
+                <w:t xml:space="preserve">hal-02492010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping French people’s positions regarding the allocation of organs for transplantation.</w:t>
               </w:r>
@@ -2684,51 +2684,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping and comparing French people’s positions regarding restrictive control policies: a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2801,51 +2801,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping French people’s views regarding xenotransplantation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3128,698 +3128,698 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural Differences in Perceived Appropriateness of Breaking Bad News to Patients: A Direct Comparison of Togo and France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing Information Integration Processes Using Between- or Within-Subjects Designs: Some More Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Igier</w:t>
+                <w:t xml:space="preserve">Gérard Chasseigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Clay Sorum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Universitas Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 18 (2), pp.1-7. </w:t>
+              <w:t xml:space="preserve">, 2019, 18 (1), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11144/Javeriana.upsy18-2.cdpa⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11144/Javeriana.upsy18-1.aiip⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04960447v1</w:t>
+                <w:t xml:space="preserve">hal-04926409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping young Indians’ views regarding the acceptability of surrogate motherhood: A pilot study.</w:t>
+                <w:t xml:space="preserve">Decision-making capacity among elderly people: A mapping of health professionals’ and lay people’s views.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Kamble</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. P. Mane</w:t>
+                <w:t xml:space="preserve">Astrid Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Clay Sorum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Universitas Psychologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Aging and Human Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 89 (3), pp.311-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0091415018811092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04960599v1</w:t>
+                <w:t xml:space="preserve">hal-04960633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Information Integration Processes Using Between- or Within-Subjects Designs: Some More Evidence</w:t>
+                <w:t xml:space="preserve">Mapping French People’s Views Regarding Sexual Assistance to People with Physical Disabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Chasseigne</w:t>
+                <w:t xml:space="preserve">Michelle Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Clay Sorum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Universitas Psychologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18 (1), pp.1-9. </w:t>
+              <w:t xml:space="preserve">Sexuality and Disability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (1), pp.109-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11144/Javeriana.upsy18-1.aiip⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11195-018-09552-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926409v1</w:t>
+                <w:t xml:space="preserve">hal-02140240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping French People’s Views Regarding Sexual Assistance to People with Physical Disabilities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping French lay people’s views regarding living organ donation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lonzozou Kpanake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Clay Sorum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexuality and Disability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transplantation Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51, pp.613-618</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140240v1</w:t>
+                <w:t xml:space="preserve">hal-04960845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping French lay people’s views regarding living organ donation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping young Indians’ views regarding the acceptability of surrogate motherhood: A pilot study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Kamble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. P. Mane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Clay Sorum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 51, pp.613-618</w:t>
+              <w:t xml:space="preserve">Universitas Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (3), pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960845v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-making capacity among elderly people: A mapping of health professionals’ and lay people’s views.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cultural Differences in Perceived Appropriateness of Breaking Bad News to Patients: A Direct Comparison of Togo and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lonzozou Kpanake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Lhermite</w:t>
+                <w:t xml:space="preserve">Valérie Igier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Aging and Human Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 89 (3), pp.311-326. </w:t>
+              <w:t xml:space="preserve">Universitas Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (2), pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0091415018811092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11144/Javeriana.upsy18-2.cdpa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04960633v1</w:t>
+                <w:t xml:space="preserve">hal-04960447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romanian lay people’s and health professionals’ views regarding living organ donation</w:t>
               </w:r>
@@ -6565,51 +6565,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche empirique du jugement humain : Nouveaux développements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chasseigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6908,51 +6908,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention et vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Igier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Coniasse-Brioude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7235,51 +7235,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E1360A9E"/>
+    <w:nsid w:val="9EBBDBF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7466,51 +7466,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-teresa-munoz-sastre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1811-7309" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076083276" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000355950882" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961097v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamile Turizo-Palencia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pineda-Marin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Mu&#241;oz Sastre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mullet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961083v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Clay Sorum" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073067v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lochmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Guedj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Mullet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2024.100985" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961049v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04216086v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cantisano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Ettayea" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Frolleau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Herath" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonzozou Kpanake" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmedr.2023.102411" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791048v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bagnulo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonzozu Kpanake" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clay Sorum Paul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5993/AJHB.47.5.12" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960828v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00332941231197610" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448145v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rosier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Calvas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Julia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Garnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.342.0121" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960796v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961034v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960790v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926425v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel del Rio Forero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13011-022-00485-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961000v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Iulia Teodorescu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100716" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926433v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fraux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100688" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960867v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10826-021-01898-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791109v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Cano Romero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207144.2022.2004077" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02492010v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105319886622" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960809v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Castani&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960887v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960612v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pajot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006214v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Berdoulat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vavassori" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.01.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960857v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960475v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13011-020-00267-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960564v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960483v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13011-020-00321-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960910v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Nacher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960447v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Igier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.upsy18-2.cdpa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960599v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kamble" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Mane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926409v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chasseigne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.upsy18-1.aiip" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140240v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Girard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11195-018-09552-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960845v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960633v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lhermite" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0091415018811092" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960973v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2019.04.033" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960460v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.upsy18-5.rlph" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960391v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanmukh Kamble" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeetha Mane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Petitfils" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.upsy18-3.myiv" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960951v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Murcia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernal Castaneda" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briceno Hernandez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960932v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gutierrez Villamarin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Espitia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01952989v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.upsy17-4.fpva" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926412v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ferraud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-018-9916-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909059v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Munoz Sastre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quintard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijn.12514" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908970v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Camus" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02482249v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rim&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Afzali" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mu&#241;oz-Sastre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2016.04.009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02482244v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.UPSY13-2.ssed" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006170v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02482243v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105312462436" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953062v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Mu&#241;oz-Sastre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2011.555770" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953045v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Olivari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Sorum" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953079v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P C Sorum" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jme.2005.012195" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953053v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gibert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maudet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jme.2004.008664" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109731v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vinsonneau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chabrol" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105594v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Albaret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cottencin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109734v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frileux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antonini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sorum" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562412v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Hermand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Karsenty" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Py" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109760v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926450v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960519v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790502v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fruchart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926374v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mullet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960537v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960642v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515804v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coniasse-Brioude" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bru A" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine-Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561062v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Frileux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Teisseyre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-teresa-munoz-sastre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1811-7309" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076083276" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000355950882" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961097v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamile Turizo-Palencia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pineda-Marin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Mu&#241;oz Sastre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mullet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961083v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Clay Sorum" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073067v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lochmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Guedj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Mullet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2024.100985" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961049v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04216086v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cantisano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Ettayea" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Frolleau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Herath" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonzozou Kpanake" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmedr.2023.102411" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791048v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bagnulo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonzozu Kpanake" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clay Sorum Paul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5993/AJHB.47.5.12" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960828v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00332941231197610" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448145v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rosier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Calvas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Julia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Garnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.342.0121" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960796v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961034v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960790v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926425v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel del Rio Forero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13011-022-00485-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961000v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Iulia Teodorescu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100716" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960867v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10826-021-01898-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fraux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100688" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791109v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Cano Romero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207144.2022.2004077" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960809v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Castani&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02492010v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105319886622" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960887v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960612v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pajot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006214v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Berdoulat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vavassori" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.01.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960857v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960475v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13011-020-00267-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960564v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960483v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13011-020-00321-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960910v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Nacher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926409v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chasseigne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.upsy18-1.aiip" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960633v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lhermite" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0091415018811092" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140240v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Girard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11195-018-09552-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960845v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960599v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kamble" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Mane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960447v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Igier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.upsy18-2.cdpa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960973v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2019.04.033" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960460v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.upsy18-5.rlph" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960391v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanmukh Kamble" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeetha Mane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Petitfils" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.upsy18-3.myiv" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960951v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Murcia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernal Castaneda" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briceno Hernandez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960932v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gutierrez Villamarin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Espitia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01952989v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.upsy17-4.fpva" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926412v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ferraud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-018-9916-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909059v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Munoz Sastre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quintard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijn.12514" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908970v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Camus" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02482249v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rim&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Afzali" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mu&#241;oz-Sastre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2016.04.009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02482244v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.UPSY13-2.ssed" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006170v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02482243v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105312462436" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953062v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Mu&#241;oz-Sastre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2011.555770" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953045v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Olivari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Sorum" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953079v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P C Sorum" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jme.2005.012195" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953053v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gibert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maudet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jme.2004.008664" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109731v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vinsonneau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chabrol" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105594v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Albaret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cottencin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109734v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frileux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antonini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sorum" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562412v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Hermand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Karsenty" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Py" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109760v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926450v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960519v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790502v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fruchart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926374v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mullet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960537v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960642v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515804v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coniasse-Brioude" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bru A" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine-Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561062v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Frileux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Teisseyre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>