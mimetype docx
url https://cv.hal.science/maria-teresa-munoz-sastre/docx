--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -636,542 +636,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French lay Persons’ judgments of the possibility of a heart attack when experiencing various physical manifestations</w:t>
+                <w:t xml:space="preserve">Why patients in Uruguay agree to take or refuse to take antibiotics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Cantisano</w:t>
+                <w:t xml:space="preserve">Adriana Bagnulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamiae Ettayea</w:t>
+                <w:t xml:space="preserve">Lonzozu Kpanake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Frolleau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clay Sorum Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mullet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Medicine Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pmedr.2023.102411⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Health Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (5), pp.993-1002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5993/AJHB.47.5.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216086v1</w:t>
+                <w:t xml:space="preserve">hal-04791048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why patients in Uruguay agree to take or refuse to take antibiotics?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patients’ Positions on the Degree of Trust to be Placed in Physicians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clay Sorum Paul</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lonzozou Kpanake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Clay Sorum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Health Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5993/AJHB.47.5.12⟩</w:t>
+              <w:t xml:space="preserve">Psychological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 0, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00332941231197610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791048v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients’ Positions on the Degree of Trust to be Placed in Physicians</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chapitre 8. Annoncer ou pas la découverte d’anomalies non sollicitées lors d’un test génétique à séquençage haut débit ? Un exemple de recherche permettant de comprendre le poids donné au consentement dans la prise de décision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rosier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Calvas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 0, </w:t>
+              <w:t xml:space="preserve">Journal international de bioéthique et d'éthique des sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 34 (2), pp.121-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/00332941231197610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/jibes.342.0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960828v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 8. Annoncer ou pas la découverte d’anomalies non sollicitées lors d’un test génétique à séquençage haut débit ? Un exemple de recherche permettant de comprendre le poids donné au consentement dans la prise de décision</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">French lay Persons’ judgments of the possibility of a heart attack when experiencing various physical manifestations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Rosier</w:t>
+                <w:t xml:space="preserve">Nicole Cantisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Calvas</w:t>
+                <w:t xml:space="preserve">Lamiae Ettayea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Julia</w:t>
+                <w:t xml:space="preserve">Emeline Frolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Garnier</w:t>
+                <w:t xml:space="preserve">Sri Herath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lonzozou Kpanake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal international de bioéthique et d'éthique des sciences </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Vol. 34 (2), pp.121-130. </w:t>
+              <w:t xml:space="preserve">Preventive Medicine Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36, pp.102411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/jibes.342.0121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pmedr.2023.102411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04448145v1</w:t>
+                <w:t xml:space="preserve">hal-04216086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a psychological typology of situations perceived as stressful by people</w:t>
               </w:r>
@@ -1468,51 +1468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Pineda-Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lonzozou Kpanake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1553,365 +1553,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">People’s positions regarding Social Security’s health insurance programs: The case of Romania</w:t>
+                <w:t xml:space="preserve">Mapping people's positions regarding the acceptability of somatic gene therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Iulia Teodorescu</w:t>
+                <w:t xml:space="preserve">Cécile Fraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Clay Sorum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 71 (5), pp.100716. </w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71 (5), pp.100688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2021.100716⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2021.100688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04961000v1</w:t>
+                <w:t xml:space="preserve">hal-04926433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French people’s positions regarding same-sex couples’ and singles’ rights to assisted reproductive technology and to adoption.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">People’s positions regarding Social Security’s health insurance programs: The case of Romania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Iulia Teodorescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lonzozou Kpanake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Clay Sorum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Child and Family Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10826-021-01898-3⟩</w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71 (5), pp.100716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2021.100716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04960867v1</w:t>
+                <w:t xml:space="preserve">hal-04961000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping people's positions regarding the acceptability of somatic gene therapy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">French people’s positions regarding same-sex couples’ and singles’ rights to assisted reproductive technology and to adoption.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Clay Sorum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 71 (5), pp.100688. </w:t>
+              <w:t xml:space="preserve">Journal of Child and Family Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30, pp.1381-1391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2021.100688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10826-021-01898-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926433v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positions of French Nurses Regarding the use of Hypnotherapy to Relieve Pain in Postoperative Settings</w:t>
               </w:r>
@@ -2122,103 +2122,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitudes of French populations towards the disclosure of unsolicited findings in medical genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Rosier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Calvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Health Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26 (11), pp.1767-1779. </w:t>
@@ -2282,51 +2282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Clay Sorum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lonzozou Kpanake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2364,51 +2364,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medición funcional en el dominio de la ética empírica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lonzozou Kpanake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Pineda-Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2710,51 +2710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lonzozou Kpanake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2795,252 +2795,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping French people’s views regarding xenotransplantation.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">French People’s positions on supervised injection facilities for drug users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lonzozou Kpanake</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Clay Sorum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Substance Abuse Treatment, Prevention, and Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (1), pp.79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13011-020-00321-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04960564v1</w:t>
+                <w:t xml:space="preserve">hal-04960483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French People’s positions on supervised injection facilities for drug users</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping French people’s views regarding xenotransplantation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lonzozou Kpanake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Clay Sorum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Substance Abuse Treatment, Prevention, and Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transplantation Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53, pp.520-528</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13011-020-00321-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04960483v1</w:t>
+                <w:t xml:space="preserve">hal-04960564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping French people’s positions regarding the children’s right to know their biological parents’ identity.</w:t>
               </w:r>
@@ -3052,51 +3052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lonzozou Kpanake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3128,486 +3128,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Information Integration Processes Using Between- or Within-Subjects Designs: Some More Evidence</w:t>
+                <w:t xml:space="preserve">Mapping French People’s Views Regarding Sexual Assistance to People with Physical Disabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Chasseigne</w:t>
+                <w:t xml:space="preserve">Michelle Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Clay Sorum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Universitas Psychologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18 (1), pp.1-9. </w:t>
+              <w:t xml:space="preserve">Sexuality and Disability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (1), pp.109-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11144/Javeriana.upsy18-1.aiip⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11195-018-09552-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926409v1</w:t>
+                <w:t xml:space="preserve">hal-02140240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-making capacity among elderly people: A mapping of health professionals’ and lay people’s views.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping French lay people’s views regarding living organ donation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lonzozou Kpanake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Clay Sorum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Aging and Human Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transplantation Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51, pp.613-618</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04960633v1</w:t>
+                <w:t xml:space="preserve">hal-04960845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping French People’s Views Regarding Sexual Assistance to People with Physical Disabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michelle Girard</w:t>
+                <w:t xml:space="preserve">Assessing Information Integration Processes Using Between- or Within-Subjects Designs: Some More Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chasseigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Clay Sorum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexuality and Disability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11195-018-09552-5⟩</w:t>
+              <w:t xml:space="preserve">Universitas Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11144/Javeriana.upsy18-1.aiip⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140240v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping French lay people’s views regarding living organ donation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decision-making capacity among elderly people: A mapping of health professionals’ and lay people’s views.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lonzozou Kpanake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Clay Sorum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Aging and Human Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 89 (3), pp.311-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0091415018811092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960845v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping young Indians’ views regarding the acceptability of surrogate motherhood: A pilot study.</w:t>
               </w:r>
@@ -3701,51 +3701,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural Differences in Perceived Appropriateness of Breaking Bad News to Patients: A Direct Comparison of Togo and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lonzozou Kpanake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Igier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3805,77 +3805,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romanian lay people’s and health professionals’ views regarding living organ donation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Iulia Teodorescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lonzozou Kpanake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Clay Sorum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3896,964 +3896,976 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transplantation Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 51 (6), pp.1644-1650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.transproceed.2019.04.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romanian Lay People’s and Health Professionals’ Views about the Acceptability of Physician-Assisted Suicide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Iulia Teodorescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Clay Sorum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Universitas Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18 (5), pp.1-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11144/Javeriana.upsy18-5.rlph⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping Young Indians’ Views Regarding the Acceptability of Surrogate Motherhood: A Pilot Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanmukh Kamble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sangeetha Mane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Petitfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Clay Sorum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Universitas Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18 (3), pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11144/Javeriana.upsy18-3.myiv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitudes towards sexuality information for adolescents: What parents should and should not say</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Pineda-Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Murcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernal Castaneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Briceno Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sex Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19, pp.582-596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colombian people’s willingness to forgive offenses against women perpetrated during the armed conflict</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Pineda-Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gutierrez Villamarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Espitia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista latinoamericana de psicología</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 51, pp.226-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French People’s Views on the Appropriateness of Disclosing an Unsolicited Finding in Medical Genetics: A Preliminary Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Rosier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Calvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Universitas Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17 (4), pp.1-11. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11144/Javeriana.upsy17-4.fpva⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lay people’s conceptualizations regarding what determines fear of death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Cantisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ferraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12144-018-9916-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ethics of post-operative pain management: Mapping nurses’ views</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Dolores Cano Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Munoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Clay Sorum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Nursing Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ijn.12514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01909059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addictive substances, users’ health, and the Government’s perceived responsibility: French people’s perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Munoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Clay Sorum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4868,718 +4880,718 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Indicators Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health outcomes resulting from the quality of emotional expression in HIV/AIDS patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Cantisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Afzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Muñoz-Sastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 66 (3), pp.95-100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.erap.2016.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Social Sharing of Emotions (SSE) in the Dominican Republic’s Cultural Context: Autobiographical Descriptive Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Cantisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Muñoz-Sastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Universitas Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13 (2), pp.457 - 466. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11144/Javeriana.UPSY13-2.ssed⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driving anger, emotional and instrumental aggressiveness, and impulsiveness in the prediction of aggressive and transgressive driving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Berdoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vavassori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Munoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 50, pp.758-767</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The social sharing of emotions in HIV/AIDS: A comparative study of HIV/AIDS, diabetic and cancer patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Cantisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Muñoz-Sastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Health Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18 (10), pp.1255-1267. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1359105312462436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donating organs: A theory-driven inventory of motives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz-Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 16 (4), pp.418-429. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13548506.2011.555770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breaking Patient Confidentiality: Comparing Chilean and French Viewpoints Regarding the Conditions of its Acceptability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Olivari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.C. Sorum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Universitas Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (1), pp.13-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do French lay people and health professionals find it acceptable to breach confidentiality to protect a patient's wife from a sexually transmitted disease?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5588,155 +5600,155 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P C Sorum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 32 (7), pp.414-419. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/jme.2005.012195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The acceptability of ending a patient's life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5745,640 +5757,640 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 31 (6), pp.311-317. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/jme.2004.008664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forgivingness and the paranoid personality style.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vinsonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Personality and Individual Differences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 38, pp.765-772</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00109731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fear of Pain questionnaire: Factor structure in samples of young, middle-aged and elderly European people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Albaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cottencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Pain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 8, pp.273-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00105594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptability of physician-assisted suicide.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Frileux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sorum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Death Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 28, pp.941-953</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00109734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk target : an interactive context factor in risk perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Hermand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Karsenty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risk Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 23 (4), pp.821-828</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01562412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciding to end a patient's life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Frileux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sorum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 29, pp.330-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00109760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6388,51 +6400,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethique empirique des décisions de fin de vie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6441,73 +6453,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Complicités. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O julgamento humano:Uma abordagem empirica.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6516,249 +6528,249 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Complicités. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche empirique du jugement humain : Nouveaux développements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chasseigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fruchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Munoz Sastre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Complicités. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jugement humain : Une approche empirique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Mullet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, Psychologie et Vie Quotidienne, Gérard Chasseigne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethique empirique de la sexualité et de la reproduction humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6767,51 +6779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris: Complicités. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6821,353 +6833,353 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethics of care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris:Complicités. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty perspectives on Information Integration Theory: A tribute to Norman H. Anderson</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.123-145, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention et vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Igier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Coniasse-Brioude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bru A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Muñoz-Sastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ed des archives comtemporaines. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'expertise scientifique à l'expertise profane - Postures, enjeux et méthodes dans le champ de la psychologie de la santé - Postures, enjeux et méthodes dans le champ de la psychologie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9782813003119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La théorie fonctionnelle de la cognition : le jugement éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Muñoz-Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Frileux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Teisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B.Cadet; G.Chasseigne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du Jugement et de la décision, des Modèles aux Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Université, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId178"/>
+      <w:footerReference w:type="default" r:id="rId179"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7235,51 +7247,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9EBBDBF4"/>
+    <w:nsid w:val="661E7BCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7466,51 +7478,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-teresa-munoz-sastre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1811-7309" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076083276" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000355950882" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961097v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamile Turizo-Palencia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pineda-Marin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Mu&#241;oz Sastre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mullet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961083v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Clay Sorum" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073067v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lochmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Guedj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Mullet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2024.100985" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961049v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04216086v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cantisano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Ettayea" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Frolleau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Herath" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonzozou Kpanake" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmedr.2023.102411" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791048v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bagnulo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonzozu Kpanake" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clay Sorum Paul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5993/AJHB.47.5.12" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960828v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00332941231197610" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448145v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rosier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Calvas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Julia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Garnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.342.0121" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960796v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961034v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960790v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926425v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel del Rio Forero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13011-022-00485-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961000v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Iulia Teodorescu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100716" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960867v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10826-021-01898-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fraux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100688" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791109v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Cano Romero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207144.2022.2004077" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960809v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Castani&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02492010v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105319886622" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960887v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960612v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pajot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006214v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Berdoulat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vavassori" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.01.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960857v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960475v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13011-020-00267-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960564v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960483v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13011-020-00321-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960910v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Nacher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926409v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chasseigne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.upsy18-1.aiip" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960633v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lhermite" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0091415018811092" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140240v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Girard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11195-018-09552-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960845v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960599v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kamble" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Mane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960447v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Igier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.upsy18-2.cdpa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960973v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2019.04.033" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960460v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.upsy18-5.rlph" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960391v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanmukh Kamble" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeetha Mane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Petitfils" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.upsy18-3.myiv" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960951v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Murcia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernal Castaneda" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briceno Hernandez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960932v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gutierrez Villamarin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Espitia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01952989v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.upsy17-4.fpva" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926412v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ferraud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-018-9916-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909059v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Munoz Sastre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quintard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijn.12514" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908970v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Camus" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02482249v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rim&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Afzali" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mu&#241;oz-Sastre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2016.04.009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02482244v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.UPSY13-2.ssed" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006170v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02482243v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105312462436" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953062v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Mu&#241;oz-Sastre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2011.555770" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953045v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Olivari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Sorum" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953079v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P C Sorum" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jme.2005.012195" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953053v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gibert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maudet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jme.2004.008664" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109731v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vinsonneau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chabrol" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105594v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Albaret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cottencin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109734v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frileux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antonini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sorum" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562412v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Hermand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Karsenty" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Py" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109760v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926450v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960519v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790502v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fruchart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926374v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mullet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960537v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960642v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515804v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coniasse-Brioude" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bru A" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine-Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561062v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Frileux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Teisseyre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-teresa-munoz-sastre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1811-7309" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076083276" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000355950882" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961097v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamile Turizo-Palencia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pineda-Marin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Mu&#241;oz Sastre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mullet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961083v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Clay Sorum" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073067v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lochmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Guedj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Mullet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2024.100985" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961049v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791048v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bagnulo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonzozu Kpanake" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clay Sorum Paul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5993/AJHB.47.5.12" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960828v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonzozou Kpanake" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00332941231197610" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448145v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rosier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Calvas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Julia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Garnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.342.0121" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04216086v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cantisano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Ettayea" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Frolleau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Herath" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmedr.2023.102411" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960796v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961034v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960790v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926425v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel del Rio Forero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13011-022-00485-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926433v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fraux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100688" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961000v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Iulia Teodorescu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100716" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960867v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10826-021-01898-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791109v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Cano Romero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207144.2022.2004077" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960809v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Castani&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02492010v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105319886622" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960887v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960612v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pajot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006214v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Berdoulat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vavassori" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.01.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960857v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960475v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13011-020-00267-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960483v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13011-020-00321-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960564v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960910v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Nacher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140240v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Girard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11195-018-09552-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960845v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926409v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chasseigne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.upsy18-1.aiip" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960633v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lhermite" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0091415018811092" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960599v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kamble" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Mane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960447v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Igier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.upsy18-2.cdpa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960973v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2019.04.033" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X31HFSNH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960460v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.upsy18-5.rlph" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960391v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanmukh Kamble" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeetha Mane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Petitfils" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.upsy18-3.myiv" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960951v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Murcia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernal Castaneda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briceno Hernandez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960932v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gutierrez Villamarin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Espitia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01952989v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.upsy17-4.fpva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926412v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ferraud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-018-9916-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909059v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Munoz Sastre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quintard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijn.12514" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908970v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Camus" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02482249v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rim&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Afzali" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mu&#241;oz-Sastre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2016.04.009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02482244v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.UPSY13-2.ssed" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006170v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02482243v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105312462436" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953062v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Mu&#241;oz-Sastre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2011.555770" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953045v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Olivari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Sorum" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953079v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P C Sorum" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jme.2005.012195" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953053v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gibert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maudet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jme.2004.008664" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109731v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vinsonneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chabrol" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105594v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Albaret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cottencin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109734v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frileux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antonini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sorum" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562412v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Hermand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Karsenty" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Py" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109760v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926450v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960519v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790502v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fruchart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926374v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mullet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960537v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960642v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515804v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coniasse-Brioude" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bru A" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine-Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561062v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Frileux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Teisseyre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>