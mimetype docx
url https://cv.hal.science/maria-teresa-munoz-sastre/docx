--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -636,542 +636,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why patients in Uruguay agree to take or refuse to take antibiotics?</w:t>
+                <w:t xml:space="preserve">French lay Persons’ judgments of the possibility of a heart attack when experiencing various physical manifestations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Bagnulo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
+                <w:t xml:space="preserve">Nicole Cantisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lonzozu Kpanake</w:t>
+                <w:t xml:space="preserve">Lamiae Ettayea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay Sorum Paul</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emeline Frolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sri Herath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lonzozou Kpanake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Health Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5993/AJHB.47.5.12⟩</w:t>
+              <w:t xml:space="preserve">Preventive Medicine Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36, pp.102411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pmedr.2023.102411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791048v1</w:t>
+                <w:t xml:space="preserve">hal-04216086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients’ Positions on the Degree of Trust to be Placed in Physicians</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Why patients in Uruguay agree to take or refuse to take antibiotics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Bagnulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Clay Sorum</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lonzozu Kpanake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clay Sorum Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Health Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (5), pp.993-1002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5993/AJHB.47.5.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/00332941231197610⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04960828v1</w:t>
+                <w:t xml:space="preserve">hal-04791048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 8. Annoncer ou pas la découverte d’anomalies non sollicitées lors d’un test génétique à séquençage haut débit ? Un exemple de recherche permettant de comprendre le poids donné au consentement dans la prise de décision</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patients’ Positions on the Degree of Trust to be Placed in Physicians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lonzozou Kpanake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Clay Sorum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mullet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal international de bioéthique et d'éthique des sciences </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Vol. 34 (2), pp.121-130. </w:t>
+              <w:t xml:space="preserve">Psychological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 0, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/jibes.342.0121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/00332941231197610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04448145v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French lay Persons’ judgments of the possibility of a heart attack when experiencing various physical manifestations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre 8. Annoncer ou pas la découverte d’anomalies non sollicitées lors d’un test génétique à séquençage haut débit ? Un exemple de recherche permettant de comprendre le poids donné au consentement dans la prise de décision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Cantisano</w:t>
+                <w:t xml:space="preserve">Marion Rosier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamiae Ettayea</w:t>
+                <w:t xml:space="preserve">Patrick Calvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Frolleau</w:t>
+                <w:t xml:space="preserve">Sophie Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sri Herath</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lonzozou Kpanake</w:t>
+                <w:t xml:space="preserve">Christelle Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Medicine Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 36, pp.102411. </w:t>
+              <w:t xml:space="preserve">Journal international de bioéthique et d'éthique des sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 34 (2), pp.121-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pmedr.2023.102411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/jibes.342.0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216086v1</w:t>
+                <w:t xml:space="preserve">hal-04448145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a psychological typology of situations perceived as stressful by people</w:t>
               </w:r>
@@ -1468,51 +1468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Pineda-Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lonzozou Kpanake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1553,2977 +1553,2977 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping people's positions regarding the acceptability of somatic gene therapy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping French people’s positions regarding the allocation of organs for transplantation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Clay Sorum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lonzozou Kpanake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transplantation Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53, pp.520-528</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926433v1</w:t>
+                <w:t xml:space="preserve">hal-04960887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">People’s positions regarding Social Security’s health insurance programs: The case of Romania</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniela Iulia Teodorescu</w:t>
+                <w:t xml:space="preserve">Medición funcional en el dominio de la ética empírica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lonzozou Kpanake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Pineda-Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Clay Sorum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Avances en Psicología Latinoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39, pp.1-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04961000v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French people’s positions regarding same-sex couples’ and singles’ rights to assisted reproductive technology and to adoption.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">People’s positions regarding Social Security’s health insurance programs: The case of Romania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Iulia Teodorescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lonzozou Kpanake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Clay Sorum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Child and Family Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10826-021-01898-3⟩</w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71 (5), pp.100716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2021.100716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960867v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positions of French Nurses Regarding the use of Hypnotherapy to Relieve Pain in Postoperative Settings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Dolores Cano Romero</w:t>
+                <w:t xml:space="preserve">Mapping people's positions regarding the acceptability of somatic gene therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Clay Sorum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Clinical and Experimental Hypnosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207144.2022.2004077⟩</w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71 (5), pp.100688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2021.100688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791109v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing hospitalized patients’ quality of life from external indices: The perspectives of lay people and health</w:t>
+                <w:t xml:space="preserve">French people’s positions regarding same-sex couples’ and singles’ rights to assisted reproductive technology and to adoption.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Clay Sorum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality of Life Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Child and Family Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30, pp.1381-1391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10826-021-01898-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960809v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitudes of French populations towards the disclosure of unsolicited findings in medical genetics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Positions of French Nurses Regarding the use of Hypnotherapy to Relieve Pain in Postoperative Settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Dolores Cano Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Clay Sorum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mullet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Health Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1359105319886622⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Clinical and Experimental Hypnosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 70 (1), pp.68-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207144.2022.2004077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492010v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping French people’s positions regarding the allocation of organs for transplantation.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Attitudes of French populations towards the disclosure of unsolicited findings in medical genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rosier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Calvas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (11), pp.1767-1779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1359105319886622⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960887v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medición funcional en el dominio de la ética empírica</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudia Pineda-Marin</w:t>
+                <w:t xml:space="preserve">Assessing hospitalized patients’ quality of life from external indices: The perspectives of lay people and health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Pajot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
+                <w:t xml:space="preserve">Sylvie Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Clay Sorum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avances en Psicología Latinoamericana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 39, pp.1-16</w:t>
+              <w:t xml:space="preserve">Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30, pp.2819-2827</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04960612v1</w:t>
+                <w:t xml:space="preserve">hal-04960809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des comportements agressifs routiers : adaptation et validation en version française de l'Aggressive Driving Behavior Scale (ADBS)</w:t>
+                <w:t xml:space="preserve">Mapping French people’s positions regarding the children’s right to know their biological parents’ identity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Berdoulat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Vavassori</w:t>
+                <w:t xml:space="preserve">Matilde Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lonzozou Kpanake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Child and Family Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.1723-1731</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006214v1</w:t>
+                <w:t xml:space="preserve">hal-04960910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping French lay people's views on nonhuman animal experimentation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation des comportements agressifs routiers : adaptation et validation en version française de l'Aggressive Driving Behavior Scale (ADBS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Berdoulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vavassori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society and Animals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 178 (5), pp.487-492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2019.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960857v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping and comparing French people’s positions regarding restrictive control policies: a pilot study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping French lay people's views on nonhuman animal experimentation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lonzozou Kpanake</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Clay Sorum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Substance Abuse Treatment, Prevention, and Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Society and Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28, pp.272-290</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13011-020-00267-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04960475v1</w:t>
+                <w:t xml:space="preserve">hal-04960857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French People’s positions on supervised injection facilities for drug users</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping and comparing French people’s positions regarding restrictive control policies: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lonzozou Kpanake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Substance Abuse Treatment, Prevention, and Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 15 (1), pp.79. </w:t>
+              <w:t xml:space="preserve">, 2020, 15 (1), pp.25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13011-020-00321-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13011-020-00267-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04960483v1</w:t>
+                <w:t xml:space="preserve">hal-04960475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping French people’s views regarding xenotransplantation.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">French People’s positions on supervised injection facilities for drug users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lonzozou Kpanake</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Clay Sorum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Substance Abuse Treatment, Prevention, and Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (1), pp.79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13011-020-00321-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04960564v1</w:t>
+                <w:t xml:space="preserve">hal-04960483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping French people’s positions regarding the children’s right to know their biological parents’ identity.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matilde Nacher</w:t>
+                <w:t xml:space="preserve">Mapping French people’s views regarding xenotransplantation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lonzozou Kpanake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Clay Sorum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Child and Family Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29, pp.1723-1731</w:t>
+              <w:t xml:space="preserve">Transplantation Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53, pp.520-528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960910v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping French People’s Views Regarding Sexual Assistance to People with Physical Disabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michelle Girard</w:t>
+                <w:t xml:space="preserve">Romanian Lay People’s and Health Professionals’ Views about the Acceptability of Physician-Assisted Suicide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Iulia Teodorescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Mullet</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Clay Sorum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexuality and Disability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11195-018-09552-5⟩</w:t>
+              <w:t xml:space="preserve">Universitas Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (5), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11144/Javeriana.upsy18-5.rlph⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140240v1</w:t>
+                <w:t xml:space="preserve">hal-04960460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping French lay people’s views regarding living organ donation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping Young Indians’ Views Regarding the Acceptability of Surrogate Motherhood: A Pilot Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanmukh Kamble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sangeetha Mane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Petitfils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Clay Sorum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Universitas Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (3), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11144/Javeriana.upsy18-3.myiv⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960845v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Information Integration Processes Using Between- or Within-Subjects Designs: Some More Evidence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Chasseigne</w:t>
+                <w:t xml:space="preserve">Attitudes towards sexuality information for adolescents: What parents should and should not say</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Pineda-Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Murcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernal Castaneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Briceno Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Universitas Psychologica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sex Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.582-596</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926409v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-making capacity among elderly people: A mapping of health professionals’ and lay people’s views.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Astrid Lhermite</w:t>
+                <w:t xml:space="preserve">Colombian people’s willingness to forgive offenses against women perpetrated during the armed conflict</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Pineda-Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Clay Sorum</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gutierrez Villamarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Espitia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Aging and Human Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista latinoamericana de psicología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51, pp.226-235</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960633v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping young Indians’ views regarding the acceptability of surrogate motherhood: A pilot study.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. P. Mane</w:t>
+                <w:t xml:space="preserve">Cultural Differences in Perceived Appropriateness of Breaking Bad News to Patients: A Direct Comparison of Togo and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lonzozou Kpanake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Igier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Clay Sorum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Universitas Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 18 (3), pp.1-9</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 18 (2), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11144/Javeriana.upsy18-2.cdpa⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960599v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural Differences in Perceived Appropriateness of Breaking Bad News to Patients: A Direct Comparison of Togo and France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Igier</w:t>
+                <w:t xml:space="preserve">Mapping young Indians’ views regarding the acceptability of surrogate motherhood: A pilot study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Kamble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. P. Mane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Clay Sorum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Universitas Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 18 (2), pp.1-7. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019, 18 (3), pp.1-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960447v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romanian lay people’s and health professionals’ views regarding living organ donation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniela Iulia Teodorescu</w:t>
+                <w:t xml:space="preserve">Assessing Information Integration Processes Using Between- or Within-Subjects Designs: Some More Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chasseigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lonzozou Kpanake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Clay Sorum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.transproceed.2019.04.033⟩</w:t>
+              <w:t xml:space="preserve">Universitas Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11144/Javeriana.upsy18-1.aiip⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04960973v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romanian Lay People’s and Health Professionals’ Views about the Acceptability of Physician-Assisted Suicide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniela Iulia Teodorescu</w:t>
+                <w:t xml:space="preserve">Mapping French People’s Views Regarding Sexual Assistance to People with Physical Disabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Clay Sorum</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Universitas Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11144/Javeriana.upsy18-5.rlph⟩</w:t>
+              <w:t xml:space="preserve">Sexuality and Disability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (1), pp.109-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11195-018-09552-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960460v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Young Indians’ Views Regarding the Acceptability of Surrogate Motherhood: A Pilot Survey</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping French lay people’s views regarding living organ donation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lonzozou Kpanake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Clay Sorum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Universitas Psychologica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transplantation Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51, pp.613-618</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960391v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitudes towards sexuality information for adolescents: What parents should and should not say</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Pineda-Marin</w:t>
+                <w:t xml:space="preserve">Decision-making capacity among elderly people: A mapping of health professionals’ and lay people’s views.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Clay Sorum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mullet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sex Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Aging and Human Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 89 (3), pp.311-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0091415018811092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960951v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colombian people’s willingness to forgive offenses against women perpetrated during the armed conflict</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Pineda-Marin</w:t>
+                <w:t xml:space="preserve">Romanian lay people’s and health professionals’ views regarding living organ donation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Iulia Teodorescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M.C. Espitia</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lonzozou Kpanake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Clay Sorum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista latinoamericana de psicología</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transplantation Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (6), pp.1644-1650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.transproceed.2019.04.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04960932v1</w:t>
+                <w:t xml:space="preserve">hal-04960973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French People’s Views on the Appropriateness of Disclosing an Unsolicited Finding in Medical Genetics: A Preliminary Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Rosier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Calvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Universitas Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17 (4), pp.1-11. </w:t>
@@ -4561,51 +4561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lay people’s conceptualizations regarding what determines fear of death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Cantisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ferraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4678,51 +4678,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ethics of post-operative pain management: Mapping nurses’ views</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Dolores Cano Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Munoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4916,51 +4916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health outcomes resulting from the quality of emotional expression in HIV/AIDS patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Cantisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5033,51 +5033,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Social Sharing of Emotions (SSE) in the Dominican Republic’s Cultural Context: Autobiographical Descriptive Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Cantisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5137,64 +5137,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driving anger, emotional and instrumental aggressiveness, and impulsiveness in the prediction of aggressive and transgressive driving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Berdoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vavassori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Munoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5232,51 +5232,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The social sharing of emotions in HIV/AIDS: A comparative study of HIV/AIDS, diabetic and cancer patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Cantisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5672,269 +5672,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The acceptability of ending a patient's life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Guedj</w:t>
+                <w:t xml:space="preserve">Forgivingness and the paranoid personality style.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Gibert</w:t>
+                <w:t xml:space="preserve">G. Vinsonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Maudet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
+                <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Ethics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38, pp.765-772</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01953053v1</w:t>
+                <w:t xml:space="preserve">hal-00109731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forgivingness and the paranoid personality style.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The acceptability of ending a patient's life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 31 (6), pp.311-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jme.2004.008664⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00109731v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fear of Pain questionnaire: Factor structure in samples of young, middle-aged and elderly European people</w:t>
               </w:r>
@@ -6408,220 +6408,220 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethique empirique des décisions de fin de vie.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">O julgamento humano:Uma abordagem empirica.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Complicités. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926450v1</w:t>
+                <w:t xml:space="preserve">hal-04960519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O julgamento humano:Uma abordagem empirica.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ethique empirique des décisions de fin de vie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Complicités. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04960519v1</w:t>
+                <w:t xml:space="preserve">hal-04926450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche empirique du jugement humain : Nouveaux développements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chasseigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6920,51 +6920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention et vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Igier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Coniasse-Brioude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7247,51 +7247,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="661E7BCA"/>
+    <w:nsid w:val="7350820A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7478,51 +7478,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-teresa-munoz-sastre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1811-7309" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076083276" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000355950882" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961097v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamile Turizo-Palencia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pineda-Marin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Mu&#241;oz Sastre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mullet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961083v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Clay Sorum" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073067v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lochmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Guedj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Mullet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2024.100985" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961049v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791048v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bagnulo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonzozu Kpanake" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clay Sorum Paul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5993/AJHB.47.5.12" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960828v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonzozou Kpanake" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00332941231197610" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448145v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rosier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Calvas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Julia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Garnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.342.0121" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04216086v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cantisano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Ettayea" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Frolleau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Herath" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmedr.2023.102411" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960796v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961034v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960790v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926425v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel del Rio Forero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13011-022-00485-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926433v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fraux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100688" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961000v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Iulia Teodorescu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100716" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960867v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10826-021-01898-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791109v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Cano Romero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207144.2022.2004077" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960809v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Castani&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02492010v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105319886622" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960887v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960612v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pajot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006214v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Berdoulat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vavassori" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.01.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960857v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960475v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13011-020-00267-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960483v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13011-020-00321-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960564v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960910v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Nacher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140240v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Girard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11195-018-09552-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960845v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926409v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chasseigne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.upsy18-1.aiip" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960633v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lhermite" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0091415018811092" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960599v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kamble" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Mane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960447v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Igier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.upsy18-2.cdpa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960973v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2019.04.033" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X31HFSNH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960460v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.upsy18-5.rlph" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960391v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanmukh Kamble" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeetha Mane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Petitfils" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.upsy18-3.myiv" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960951v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Murcia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernal Castaneda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briceno Hernandez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960932v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gutierrez Villamarin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Espitia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01952989v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.upsy17-4.fpva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926412v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ferraud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-018-9916-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909059v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Munoz Sastre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quintard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijn.12514" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908970v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Camus" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02482249v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rim&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Afzali" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mu&#241;oz-Sastre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2016.04.009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02482244v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.UPSY13-2.ssed" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006170v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02482243v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105312462436" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953062v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Mu&#241;oz-Sastre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2011.555770" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953045v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Olivari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Sorum" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953079v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P C Sorum" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jme.2005.012195" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953053v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gibert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maudet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jme.2004.008664" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109731v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vinsonneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chabrol" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105594v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Albaret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cottencin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109734v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frileux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antonini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sorum" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562412v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Hermand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Karsenty" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Py" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109760v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926450v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960519v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790502v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fruchart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926374v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mullet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960537v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960642v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515804v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coniasse-Brioude" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bru A" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine-Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561062v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Frileux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Teisseyre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-teresa-munoz-sastre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1811-7309" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076083276" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000355950882" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961097v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamile Turizo-Palencia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pineda-Marin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Mu&#241;oz Sastre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mullet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961083v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Clay Sorum" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073067v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lochmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Guedj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Mullet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2024.100985" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961049v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04216086v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cantisano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Ettayea" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Frolleau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Herath" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonzozou Kpanake" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmedr.2023.102411" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791048v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bagnulo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonzozu Kpanake" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clay Sorum Paul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5993/AJHB.47.5.12" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960828v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00332941231197610" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448145v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rosier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Calvas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Julia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Garnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.342.0121" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960796v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961034v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960790v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926425v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel del Rio Forero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13011-022-00485-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960887v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960612v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pajot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961000v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Iulia Teodorescu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100716" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926433v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fraux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100688" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960867v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10826-021-01898-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791109v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Cano Romero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207144.2022.2004077" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02492010v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105319886622" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960809v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Castani&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960910v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Nacher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006214v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Berdoulat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vavassori" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.01.007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960857v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960475v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13011-020-00267-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960483v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13011-020-00321-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960564v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960460v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.upsy18-5.rlph" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960391v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanmukh Kamble" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeetha Mane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Petitfils" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.upsy18-3.myiv" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960951v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Murcia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernal Castaneda" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briceno Hernandez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960932v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gutierrez Villamarin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Espitia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960447v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Igier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.upsy18-2.cdpa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960599v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kamble" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Mane" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926409v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chasseigne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.upsy18-1.aiip" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140240v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Girard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11195-018-09552-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960845v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960633v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lhermite" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0091415018811092" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960973v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2019.04.033" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X31HFSNH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01952989v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.upsy17-4.fpva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926412v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ferraud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-018-9916-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909059v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Munoz Sastre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quintard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijn.12514" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908970v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Camus" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02482249v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rim&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Afzali" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mu&#241;oz-Sastre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2016.04.009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02482244v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.UPSY13-2.ssed" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006170v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02482243v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105312462436" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953062v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Mu&#241;oz-Sastre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2011.555770" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953045v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Olivari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Sorum" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953079v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P C Sorum" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jme.2005.012195" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109731v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vinsonneau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chabrol" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953053v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gibert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maudet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jme.2004.008664" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105594v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Albaret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cottencin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109734v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frileux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antonini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sorum" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562412v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Hermand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Karsenty" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Py" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109760v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960519v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926450v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790502v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fruchart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926374v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mullet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960537v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960642v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515804v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coniasse-Brioude" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bru A" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine-Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561062v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Frileux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Teisseyre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>