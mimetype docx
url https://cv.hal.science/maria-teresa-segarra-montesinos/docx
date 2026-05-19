--- v0 (2026-04-25)
+++ v1 (2026-05-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maria Teresa Segarra Montesinos </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maria-teresa-segarra-montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2714-842X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253119464</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif de suivi des apprentissages pour soutenir l'orchestration de la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Technologies de l’Information pour l’Éducation et la Formation, Jun 2023, BREST, France. pp.356-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of software design understanding & motivation of engineering students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Castaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2022 Educators Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche didactique pour l'introduction de la Programmation Orientée-Objet en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Segarra Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIDAPRO-8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche didactique pour l'introduction de la Programmation Orientée-Objet en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Segarra Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIDAPRO 8 – DIDASTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Functional and Technical Architecture for e-Exams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El-Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Segarra Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Karmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2019 : 11th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Heraklion, Greece. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007861205730581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Development Process Based on Variability Modeling for Building Adaptive Software Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Tho Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FedCSIS 2016 : 36th IEEE Software Engineering Workshop, Federated Conference On Computer Science And Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gdansk, Poland. pp.1715 - 1718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring consistent dynamic adaptation: an approach from design to runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Tho Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICCSA 2016 : 13th ACS/IEEE International Conference on Computer Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Agadir, Morocco. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA.2016.7945662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration d'architecture logicielle : la nature des communications entre composants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Tho Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL 2015 : 4ème Conférence en IngénieriE du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deployment-oriented Development Process based on Context Variability Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ka Chun Anthony Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELSWARD 2014 : 2nd International Conference on Model-Driven Engineering and Software Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Lisbonne, Portugal. pp.454 - 459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Dynamic Adaptations using Augmented Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lezoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 2013 : 28th Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison and Complementarity of Two Approaches to Implement AAL Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lezoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessam Abdulrazak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST 2012 : International conference on smart homes and health telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Artimino, Italie. pp.210 - 213, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30779-9_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative development process for adaptive service deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ka Chun Anthony Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEW 2012 : Second International Software Technology Exchange Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architectural model for building distributed adaptation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Symposium on Intelligent Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Reliable Distributed Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Tho Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARM 2011 : 10th Middleware Workshop on Adaptive and Reflective Middleware</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Lisbon, Portugal. pp.36 - 41, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2088876.2088882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runtime evolution of distributed software architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for distributed management of dynamic self-adaptation in heterogeneous environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th IEEE International Conference on Computer and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bradford, United Kingdom. pp.265-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design process enabling adaptation and customization of services for the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lezoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWAAL-2010 : International Workshop on Ambient Assisted Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valancia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Android and geolocation for the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chapon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th world conference ISG10: International Society for Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation and customization of services for the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chapon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th world conference ISG10: International Society for Gerontechnology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miming navigation pages with a personal remote control device for the aged</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAATE 2009 : association for the advancement of assistive technology in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Adaptation Model for Ambient Assistive Living Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEALTHINF 2009 - International Conference on Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE -AAAI, Jan 2009, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00369379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed dynamic adaptation model for component-based applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AINA-09 : 23rd IEEE International Conference on Advanced Information Networking and Applications, May 26-29, Bradford, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Bradford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une architecture de composants répartis adaptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAL 2009 : conférence francophone sur les architectures logicielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Nancy, France. pp.73 - 85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Companymages/ AIPA: offering communication and comfort services to the aged in institution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Le Moan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aged Cared Informatics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Context-Aware Ambient Assisted Living Application Using a Self-Adaptive Distributed Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Conference on Autonomic and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE- IARIA, Apr 2009, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00369327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support d'adaptation dynamique et distribuée dans la conception de systèmes de réplication de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob'09, 5èmes journées Francophones Mobilité et Ubiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Dynamic Adaptation Model for Component-Based Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd IEEE International Conference on Advanced Information Networking and Applications (AINA2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE - University of Bradford, May 2009, Bradford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00369323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIPA : aide par l'image aux personnes âgées : un projet soutenu par le pôle &amp;quot;Images et réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Le Moan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trellu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFTAG'09 : 1er congrès de la société française des technologies pour lautonomie et de gérontechnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a context-aware ambient assisted living application using a self-adaptive distributed model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAS 2009 : Fifth International Conference on Autonomic and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Dynamic Self-Adaptation of Data Management in Telemedicine Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zouari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Smart Homes and Health Telematics, ICOST 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven development of component-based adaptive distributed applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dependable and adaptive distributed systems track of the 23rd ACM symposium on applied computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Fortaleza, Brazil. pp.2186 - 2191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture-based refinement process to support distributed dynamic adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous and spontaneous networks 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic composition and adaptation in adapt-medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on autonomic and SELF-adaptive systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Gijon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-driven architecture-based approach to adaptable and evolvable distributed collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral Symposium of MoDELS'08 : 11th ACM/IEEE international conference on model driven engineering languages and systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système adaptatif de placement de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tram Huu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFSE '6 : conférence française sur les systèmes d'sxploitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of self-adaptive distributed components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCAT'07 : 4th workshop on coordination and adaptation techniques for software entities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M@LIS : un cahier de vie pour les enfants souffrant d'IMC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISTH'2007 : 1ère Conférence Internationale sur l'accessibilité et les systèmes de suppléance aux personnes en situation de handicap,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une réplication de données sensible au contexte d'exécution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Beloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOTERE'2006 : Nouvelles Technologies pour la Répartition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution d'une plate-forme logicielle vers les Web services : méthodologie et expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSSEA'2005, 18èmes Journées Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet T@PA : retour d'expérimentations d'une application orientée Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSSEA'2005, 18èmes Journées Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic data replication and consistency in mobile environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Beloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDS 2005 : 2nd International Doctoral Symposium on Middleware'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networking and Communication in the Smart Home for People with Disabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Keryell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCHP 2004 : 9th International Conference on Computers Helping People with Special Needs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Télé-assistance pour personnes âgées à la Télé-relation : évolution du projet T@PA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles technologies dans la cité, Rennes le 9 Décembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ametsa : un système de contrôle de l'environnement domestique générique fondé sur UPnP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Keryell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arantzazu Plazaola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT (Conférence internationale Sciences Electroniques, Technologies de l'Information et des Télécommunications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Sousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ametsa : a generic home control system based on UPnP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Keryell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arantzazu Plazaola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST 2003 : 1st International Conference On Smart homes and health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de composants pour l'adaptation dynamique à l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LMO 2002 (paru dans "L'objet")</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Montpellier, France. pp.217 - 299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes pour la gestion globale des mémoires et des processeurs dans un NoW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Deuxièmes Journées de Recherche sur le Placement Dynamique et la Répartition de Charge Lille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms for Global Processor and Memory Management on a NoW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the International Conference on High Performance Computing and Networking (HPCN Europe~'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Amsterdam, The, Netherlands. pp.324--336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures logicielles et outils : gestion distribuée et coordonnée de la reconfiguration dynamique (Chap. 8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Drira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures logicielles : Principes, techniques et outils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hermes Sciences-Lavoisier, 44p., 2014, Informatique et systèmes d'information : Recherche, technologie, applications, 978-2-7462-4517-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Mobile Computing Performance by Using an Adaptive Distribution Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Verlag. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 7th International Conference on High Performance Computing (HiPC'2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1970, Heidelberg, pp.479-488, 2000, Lecture Notes in Computer Science, 3-540-41429-0. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-44467-X_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The software option</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMALYS : Services multimedias pour l'Aide au MAintien du Lien Social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Yclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue francophone de gériatrie et de gérontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (4), pp.267 - 272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design process enabling adaptation in pervasive heterogeneous contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lezoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (4), pp.353-363. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-010-0356-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingénierie dirigée par les modèles pour la conception d'applications à architectures réparties adaptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (1/2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Works in Progress: The 2nd International Middleware Doctoral Symposium ; Context-aware replication and consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Beloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Distributed Systems Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AeDEn : An Adaptive Framework for Dynamic Distribution over Mobile Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57 (11-12), pp.1124-1148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AeDEn : une plateforme adaptative pour la distribution dynamique d'applications en environnements mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57 (11-12), pp.1124 - 1148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Approach to Build Mobile Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3723, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId124"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maria Teresa Segarra Montesinos </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maria-teresa-segarra-montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2714-842X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253119464</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif de suivi des apprentissages pour soutenir l'orchestration de la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Technologies de l’Information pour l’Éducation et la Formation, Jun 2023, BREST, France. pp.356-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of software design understanding & motivation of engineering students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Castaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2022 Educators Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche didactique pour l'introduction de la Programmation Orientée-Objet en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Segarra Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIDAPRO 8 – DIDASTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche didactique pour l'introduction de la Programmation Orientée-Objet en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Segarra Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIDAPRO-8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Functional and Technical Architecture for e-Exams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El-Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Segarra Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Karmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2019 : 11th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Heraklion, Greece. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007861205730581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Development Process Based on Variability Modeling for Building Adaptive Software Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Tho Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FedCSIS 2016 : 36th IEEE Software Engineering Workshop, Federated Conference On Computer Science And Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gdansk, Poland. pp.1715 - 1718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring consistent dynamic adaptation: an approach from design to runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Tho Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICCSA 2016 : 13th ACS/IEEE International Conference on Computer Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Agadir, Morocco. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA.2016.7945662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration d'architecture logicielle : la nature des communications entre composants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Tho Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL 2015 : 4ème Conférence en IngénieriE du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deployment-oriented Development Process based on Context Variability Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ka Chun Anthony Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELSWARD 2014 : 2nd International Conference on Model-Driven Engineering and Software Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Lisbonne, Portugal. pp.454 - 459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Dynamic Adaptations using Augmented Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lezoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 2013 : 28th Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison and Complementarity of Two Approaches to Implement AAL Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lezoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessam Abdulrazak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST 2012 : International conference on smart homes and health telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Artimino, Italie. pp.210 - 213, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30779-9_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative development process for adaptive service deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ka Chun Anthony Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEW 2012 : Second International Software Technology Exchange Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architectural model for building distributed adaptation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Symposium on Intelligent Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Reliable Distributed Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Tho Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARM 2011 : 10th Middleware Workshop on Adaptive and Reflective Middleware</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Lisbon, Portugal. pp.36 - 41, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2088876.2088882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design process enabling adaptation and customization of services for the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lezoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWAAL-2010 : International Workshop on Ambient Assisted Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valancia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runtime evolution of distributed software architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for distributed management of dynamic self-adaptation in heterogeneous environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th IEEE International Conference on Computer and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bradford, United Kingdom. pp.265-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Android and geolocation for the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chapon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th world conference ISG10: International Society for Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation and customization of services for the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chapon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th world conference ISG10: International Society for Gerontechnology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miming navigation pages with a personal remote control device for the aged</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAATE 2009 : association for the advancement of assistive technology in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Adaptation Model for Ambient Assistive Living Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEALTHINF 2009 - International Conference on Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE -AAAI, Jan 2009, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00369379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed dynamic adaptation model for component-based applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AINA-09 : 23rd IEEE International Conference on Advanced Information Networking and Applications, May 26-29, Bradford, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Bradford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Context-Aware Ambient Assisted Living Application Using a Self-Adaptive Distributed Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Conference on Autonomic and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE- IARIA, Apr 2009, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00369327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une architecture de composants répartis adaptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAL 2009 : conférence francophone sur les architectures logicielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Nancy, France. pp.73 - 85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Companymages/ AIPA: offering communication and comfort services to the aged in institution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Le Moan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aged Cared Informatics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support d'adaptation dynamique et distribuée dans la conception de systèmes de réplication de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob'09, 5èmes journées Francophones Mobilité et Ubiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Dynamic Adaptation Model for Component-Based Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd IEEE International Conference on Advanced Information Networking and Applications (AINA2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE - University of Bradford, May 2009, Bradford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00369323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIPA : aide par l'image aux personnes âgées : un projet soutenu par le pôle &amp;quot;Images et réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Le Moan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trellu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFTAG'09 : 1er congrès de la société française des technologies pour lautonomie et de gérontechnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a context-aware ambient assisted living application using a self-adaptive distributed model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAS 2009 : Fifth International Conference on Autonomic and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Dynamic Self-Adaptation of Data Management in Telemedicine Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zouari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Smart Homes and Health Telematics, ICOST 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven development of component-based adaptive distributed applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dependable and adaptive distributed systems track of the 23rd ACM symposium on applied computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Fortaleza, Brazil. pp.2186 - 2191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture-based refinement process to support distributed dynamic adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous and spontaneous networks 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic composition and adaptation in adapt-medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on autonomic and SELF-adaptive systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Gijon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-driven architecture-based approach to adaptable and evolvable distributed collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral Symposium of MoDELS'08 : 11th ACM/IEEE international conference on model driven engineering languages and systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système adaptatif de placement de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tram Huu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFSE '6 : conférence française sur les systèmes d'sxploitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of self-adaptive distributed components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCAT'07 : 4th workshop on coordination and adaptation techniques for software entities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M@LIS : un cahier de vie pour les enfants souffrant d'IMC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISTH'2007 : 1ère Conférence Internationale sur l'accessibilité et les systèmes de suppléance aux personnes en situation de handicap,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une réplication de données sensible au contexte d'exécution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Beloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOTERE'2006 : Nouvelles Technologies pour la Répartition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution d'une plate-forme logicielle vers les Web services : méthodologie et expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSSEA'2005, 18èmes Journées Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet T@PA : retour d'expérimentations d'une application orientée Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSSEA'2005, 18èmes Journées Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic data replication and consistency in mobile environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Beloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDS 2005 : 2nd International Doctoral Symposium on Middleware'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networking and Communication in the Smart Home for People with Disabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Keryell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCHP 2004 : 9th International Conference on Computers Helping People with Special Needs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Télé-assistance pour personnes âgées à la Télé-relation : évolution du projet T@PA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles technologies dans la cité, Rennes le 9 Décembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ametsa : un système de contrôle de l'environnement domestique générique fondé sur UPnP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Keryell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arantzazu Plazaola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT (Conférence internationale Sciences Electroniques, Technologies de l'Information et des Télécommunications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Sousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ametsa : a generic home control system based on UPnP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Keryell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arantzazu Plazaola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST 2003 : 1st International Conference On Smart homes and health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de composants pour l'adaptation dynamique à l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LMO 2002 (paru dans "L'objet")</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Montpellier, France. pp.217 - 299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes pour la gestion globale des mémoires et des processeurs dans un NoW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Deuxièmes Journées de Recherche sur le Placement Dynamique et la Répartition de Charge Lille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms for Global Processor and Memory Management on a NoW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the International Conference on High Performance Computing and Networking (HPCN Europe~'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Amsterdam, The, Netherlands. pp.324--336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures logicielles et outils : gestion distribuée et coordonnée de la reconfiguration dynamique (Chap. 8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Drira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures logicielles : Principes, techniques et outils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hermes Sciences-Lavoisier, 44p., 2014, Informatique et systèmes d'information : Recherche, technologie, applications, 978-2-7462-4517-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Mobile Computing Performance by Using an Adaptive Distribution Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Verlag. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 7th International Conference on High Performance Computing (HiPC'2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1970, Heidelberg, pp.479-488, 2000, Lecture Notes in Computer Science, 3-540-41429-0. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-44467-X_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The software option</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMALYS : Services multimedias pour l'Aide au MAintien du Lien Social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Yclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue francophone de gériatrie et de gérontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (4), pp.267 - 272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design process enabling adaptation in pervasive heterogeneous contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lezoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (4), pp.353-363. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-010-0356-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingénierie dirigée par les modèles pour la conception d'applications à architectures réparties adaptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Phung Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (1/2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Works in Progress: The 2nd International Middleware Doctoral Symposium ; Context-aware replication and consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Beloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Distributed Systems Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AeDEn : An Adaptive Framework for Dynamic Distribution over Mobile Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57 (11-12), pp.1124-1148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AeDEn : une plateforme adaptative pour la distribution dynamique d'applications en environnements mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57 (11-12), pp.1124 - 1148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Approach to Build Mobile Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3723, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId124"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33406AB8"/>
+    <w:nsid w:val="64FAB37C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-teresa-segarra-montesinos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2714-842X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253119464" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100923v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sadallah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Segarra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Reba&#239;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801001v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bach" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Castaigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mart&#237;nez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471954v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Segarra Montesinos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02529996v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183398v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El-Mawas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Karmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007861205730581" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450391v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tho Huynh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635352v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2016.7945662" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187984v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864606v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka Chun Anthony Lee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guelec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854767v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lezoray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175588v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Roy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessam Abdulrazak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;paut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30779-9_27" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175593v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600732v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zouari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184994v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Phung Khac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2088876.2088882" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515369v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Kabore" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471892v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565845v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338502v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delattre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L'Hostis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759102v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446171v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369379v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140972v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161447v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446145v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonnaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Moan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kerdreux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369327v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429080v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369323v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442791v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trellu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161373v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429081v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161959v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140974v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162371v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163720v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161893v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tram Huu Truong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165666v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765358v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pronost" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165845v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Beloued" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137795v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouden" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Kermarrec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169775v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169746v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172791v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ghorbel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Keryell" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173441v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174561v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantzazu Plazaola" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Mokhtari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174393v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poichet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338499v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272405v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271165v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057115v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Drira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394900v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44467-X_44" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175473v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860502v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Yclon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282448v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-010-0356-y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PBTMFJF9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135439v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281687v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394923v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140973v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mouel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072941v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-teresa-segarra-montesinos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2714-842X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253119464" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100923v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sadallah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Segarra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Reba&#239;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801001v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bach" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Castaigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mart&#237;nez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02529996v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Segarra Montesinos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471954v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183398v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El-Mawas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Karmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007861205730581" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450391v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tho Huynh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635352v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2016.7945662" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187984v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864606v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka Chun Anthony Lee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guelec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854767v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lezoray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175588v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Roy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessam Abdulrazak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;paut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30779-9_27" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175593v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600732v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zouari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184994v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Phung Khac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2088876.2088882" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565845v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515369v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Kabore" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471892v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338502v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delattre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L'Hostis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759102v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446171v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369379v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140972v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369327v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161447v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446145v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonnaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Moan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kerdreux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429080v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369323v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442791v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trellu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161373v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429081v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161959v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140974v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162371v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163720v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161893v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tram Huu Truong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165666v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765358v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pronost" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165845v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Beloued" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137795v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouden" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Kermarrec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169775v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169746v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172791v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ghorbel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Keryell" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173441v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174561v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantzazu Plazaola" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Mokhtari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174393v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poichet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338499v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272405v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271165v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057115v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Drira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394900v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44467-X_44" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175473v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860502v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Yclon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282448v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-010-0356-y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PBTMFJF9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135439v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281687v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394923v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140973v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mouel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072941v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>