--- v0 (2026-04-08)
+++ v1 (2026-05-06)
@@ -216,3908 +216,3908 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Life and Death without Telomerase: The Saccharomyces cerevisiae Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Martinez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Barascu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Additional Perspectives on Telomeres and Telomerase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17 (5), pp.a041699, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/cshperspect.a041699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saccharomyces cerevisiae, un modèle à l’avant-garde de la biologie des télomères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Barascu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Telomeres: sentinels of chromosomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapitre 5, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A constricted mitochondrial morphology formed during respiration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish K Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Angeles Morcillo-Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Kunz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lelek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (1), pp.5314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-025-60658-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05172524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and accurate quantification of double-strand breaks in microsatellites by digital PCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Palao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy-Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10 (1), bpaf059. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/biomethods/bpaf059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical model linking telomeres to senescence in Saccharomyces cerevisiae reveals cell lineage versus population dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Martinez Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhou Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (1), pp.1024. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-025-56196-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual cell fate and population dynamics revealed by a mathematical model linking telomere length and replicative senescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Martinez Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhou Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (1), pp.1024. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/2023.11.22.568287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hog1 acts in a Mec1-independent manner to counteract oxidative stress following telomerase inactivation in Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bechara Zeinoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Barascu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7 (1), pp.761. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42003-024-06464-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TERRA and Telomere Maintenance in the Yeast Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bechara Zeinoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Barascu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (3), pp.618. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/genes14030618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Polo kinase Cdc5 is regulated at multiple levels in the adaptation response to telomere dysfunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Coutelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Ilioaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Le Peillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien D’amours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/genetics/iyac171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telomere shortening causes distinct cell division regimes during replicative senescence in Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhou Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell &amp; Bioscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13578-021-00693-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telomere-driven mutational processes in yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erin Henninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Genetics and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 60, pp.99-106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gde.2020.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The many types of heterogeneity in replicative senescence</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular characterization of Chlamydomonas reinhardtii telomeres and telomerase mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Eberhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sona Valuchova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Fulneček</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yeast</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/yea.3433⟩</w:t>
+              <w:t xml:space="preserve">Life Science Alliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (3), pp.e201900315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26508/lsa.201900315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281726v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of Chlamydomonas reinhardtii telomeres and telomerase mutants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The many types of heterogeneity in replicative senescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhou Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Science Alliance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26508/lsa.201900315⟩</w:t>
+              <w:t xml:space="preserve">Yeast</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (11), pp.637-648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/yea.3433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325696v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A subtelomeric region affects telomerase-negative replicative senescence in Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamar Serhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Graf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Eberhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhou Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.1845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-018-38000-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to DNA damage checkpoint in senescent telomerase-negative cells promotes genome instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Coutelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhou Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mony Chenda Morisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maoussi Lhuillier-Akakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 32 (23-24), pp.1499-1513. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/gad.318485.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telomere Length Determines TERRA and R-Loop Regulation through the Cell Cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Graf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Bonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Lockhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamar Serhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 170 (1), pp.72-85.e14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cell.2017.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The asymmetry of telomere replication contributes to replicative senescence heterogeneity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Two routes to senescence revealed by real-time analysis of telomerase-negative single lineages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhou Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Fallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Paoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Fehrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep15326⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.7680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms8680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272075v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two routes to senescence revealed by real-time analysis of telomerase-negative single lineages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The asymmetry of telomere replication contributes to replicative senescence heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Bourgeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhou Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doumic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms8680⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.15326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep15326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308895v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Length-dependent processing of telomeres in the absence of telomerase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Fallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Soudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lisby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 42 (6), pp.3648-3665. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkt1328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidation of the DNA End-Replication Problem in Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Soudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (6), pp.954-964. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molcel.2014.02.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saccharomyces cerevisiae as a Model to Study Replicative Senescence Triggered by Telomere Shortening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (2), pp.158-161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fonc.2013.00101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Length of the Shortest Telomere as the Major Determinant of the Onset of Replicative Senescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhou Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khanh Dao Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Holcman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 194 (4), pp.847-857. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1534/genetics.113.152322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CST Meets Shelterin to Keep Telomeres in Check</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">The fate of irreparable DNA double-strand breaks and eroded telomeres at the nuclear periphery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lisby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Géli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Gilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nucleus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (2), pp.158-161</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013774v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00817044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fate of irreparable DNA double-strand breaks and eroded telomeres at the nuclear periphery</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">CST Meets Shelterin to Keep Telomeres in Check</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josèphe Giraud-Panis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Teresa Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Géli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gilson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Géli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 1 (2), pp.158-161</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (5), pp.665-676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00817044v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00815741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CST Meets Shelterin to Keep Telomeres in Check</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Giraud-Panis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Teresa Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Géli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 39 (5), pp.665-676</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 39 (5), pp.665-676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2010.08.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00815741v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telomerase and Chromosome End Protection In Vivo: the TPP1 Connection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Teresa Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 18 (5), pp.691-692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00815730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-step model for senescence triggered by a single critically short telomere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Luciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt Runge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lisby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Géli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11 (8), pp.988-993. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncb1911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The DNA damage response at eroded telomeres and tethering to the nuclear pore complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basheer Khadaroo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Teresa Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Luciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Eckert-Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Germann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11 (8), pp.980-987. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncb1910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When CDK1 Rides the Telomere Cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 24 (4), pp.491-492. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molcel.2006.10.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracellular trafficking of yeast telomerase components</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Genome-wide Nuclear Morphology Screen Identifies Novel Genes Involved in Nuclear Architecture and Gene-silencing in Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joachim Lingner</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/embo-reports/kvf133⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 321 (4), pp.551-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0022-2836(02)00652-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05489059v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide Nuclear Morphology Screen Identifies Novel Genes Involved in Nuclear Architecture and Gene-silencing in Saccharomyces cerevisiae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Intracellular trafficking of yeast telomerase components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Fabre</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Förstemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Lingner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0022-2836(02)00652-6⟩</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 3 (7), pp.652-659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/embo-reports/kvf133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05489058v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-catalyzed Cleavage of the Yeast Nucleoporin Nup145p Precursor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 274 (45), pp.32439-32444. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.274.45.32439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two functionally distinct domains generated by invivo cleavage of Nup145p: a novel biogenesis pathway for nucleoporins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symeon Siniossoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sasha Podtelejnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Bénichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattias Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 16 (16), pp.5086-5097. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/emboj/16.16.5086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/emboj/16.16.5086⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02371326v1</w:t>
-              </w:r>
-[...216 lines deleted...]
-                <w:t xml:space="preserve">hal-03859207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4187,51 +4187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Langston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Workshop on Telomere function and evolution in health and disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMBO, Sep 2022, Troia, Portugal</w:t>
@@ -4260,51 +4260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of the shortest telomere on cell proliferation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yeast Chromosome Biology and Cell Cycle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faseb, Jul 2022, Southbridge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4329,51 +4329,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding genomic instability induced by telomere shortering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Casier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4411,51 +4411,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hog1 and the homeostasis of telomeres during replicative senescence in Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeinoun Bechara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4506,51 +4506,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How telomeres control cell proliferation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 QBI/PSL-Qlife symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4575,51 +4575,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telomeres and the control of cell proliferation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Jacques Monod "Instabilité du génome : lorsque l’ARN rencontre la chromatine"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Roscoff (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4644,51 +4644,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How telomeres control cell proliferation: lessons from budding yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIB Conference ‘Emerging applications of microbes’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VIB, Jun 2019, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4713,51 +4713,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How telomeres determine replicative potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Molecular Biology of Ageing Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERIBA, Oct 2019, Groningen, The Netherlands, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4776,290 +4776,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telomere replication in the absence of telomerase: failure, repair and adaptation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation is a major contributor of the mutator phenotype of telomerase-deficient cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Coutelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhou Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Workshop on Telomere Biology in health and human disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMBO, May 2018, Troia, Portugal</w:t>
+              <w:t xml:space="preserve">2018 FASEB Summer Research Conference on Yeast Chromosome Biology &amp; Cell Cycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faseb, Jul 2018, Steamboat Springs, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024267v1</w:t>
+                <w:t xml:space="preserve">hal-04024256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation is a major contributor of the mutator phenotype of telomerase-deficient cells</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Telomere replication in the absence of telomerase: failure, repair and adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coutelier Héloise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henninger Erin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolivet Pascale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langston Rachel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 FASEB Summer Research Conference on Yeast Chromosome Biology &amp; Cell Cycle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faseb, Jul 2018, Steamboat Springs, United States</w:t>
+              <w:t xml:space="preserve">EMBO Workshop on Telomere Biology in health and human disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMBO, May 2018, Troia, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024256v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation events are a major contributor to the specific genome instability of telomerase-deficient cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coutelier Héloïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morisse Mony Chenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5127,51 +5127,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How telomeres determine replicative potential and senescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“Aging and Anti-Aging” at the Center for Integrative Genomics at the University of Lausanne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5196,51 +5196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How telomeres control cell proliferation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSCB-EMBO YOUNG INVESTIGATOR CONFERENCE TISSUE REGENERATION &amp; TUMORIGENESIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Suzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5265,51 +5265,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeast telomeres: To tolerate or to repair damage at telomeres?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Internacional Telomeres in health, aging and disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Botucatu, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5328,208 +5328,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FREQUENT ADAPTATION EVENTS IN TELOMERASE-NEGATIVE CELLS DRIVE GENOME INSTABILITY IN SENESCENCE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Frequent adaptation events in telomerase-negative cells drive genome instability in senescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhou Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Coutelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mony Chenda Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charvin Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TELOMERES &amp; TELOMERASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSHL, May 2017, Cold Spring Harbor (New York), United States</w:t>
+              <w:t xml:space="preserve">International Cell Senescence Association (ICSA) meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICSA, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024303v1</w:t>
+                <w:t xml:space="preserve">hal-04024295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telomere Replication in the Absence of Telomerase: Failure, Repair and Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henninger Erin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolivet Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coutelier Héloïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5578,152 +5578,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequent adaptation events in telomerase-negative cells drive genome instability in senescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">FREQUENT ADAPTATION EVENTS IN TELOMERASE-NEGATIVE CELLS DRIVE GENOME INSTABILITY IN SENESCENCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhou Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Coutelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mony Chenda Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jolivet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Pelet</w:t>
+                <w:t xml:space="preserve">Charvin Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Cell Senescence Association (ICSA) meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICSA, May 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">TELOMERES &amp; TELOMERASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSHL, May 2017, Cold Spring Harbor (New York), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024295v1</w:t>
+                <w:t xml:space="preserve">hal-04024303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5741,77 +5741,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hog1 and the homeostasis of telomeres during replicative senescence in Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bechara Zeinoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Barascu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Workshop on Telomere function and evolution in health and disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Troia, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5836,77 +5836,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hog1 and the homeostasis of telomeres during replicative senescence in saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bechara Zeinoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Barascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TELOMERES &amp; TELOMERASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Cold Spring Harbor (New York), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5957,51 +5957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barascu Aurélia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ubeda Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TELOMERES &amp; TELOMERASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Cold Spring Harbor (New York), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6020,234 +6020,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Telomeric Semi-Conservative DNA Replication</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interplay between homology-dependent repair and the DNA damage tolerance pathway during telomere replication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henninger Erin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattarocci Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolivet Pascale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fallet Emilie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benamar Samia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 FASEB Summer Research Conference on Yeast Chromosome Biology &amp; Cell Cycle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Steamboat Springs CO, United States</w:t>
+              <w:t xml:space="preserve">EMBO Workshop on Telomere Biology in health and human disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Troia, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024254v1</w:t>
+                <w:t xml:space="preserve">hal-04024272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between homology-dependent repair and the DNA damage tolerance pathway during telomere replication</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of Telomeric Semi-Conservative DNA Replication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Langston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Workshop on Telomere Biology in health and human disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Troia, Portugal</w:t>
+              <w:t xml:space="preserve">2018 FASEB Summer Research Conference on Yeast Chromosome Biology &amp; Cell Cycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Steamboat Springs CO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024272v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of Chlamydomonas reinhardtii telomeres and telomerase mutants</w:t>
               </w:r>
@@ -6272,51 +6272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valuchova Sona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravat Julie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolivet Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bujaldon Sandrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6384,51 +6384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barascu Aurelia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ubeda Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Workshop on Telomere Biology in health and human disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Troia, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6453,77 +6453,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To tolerate or to repair damage at telomeres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henninger Erin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fallet Emilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolivet Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benmounah Mohcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6591,51 +6591,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell integrity and metabolism during telomere shortening-dependent replicative senescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barascu Aurélia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des 3R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Presqu'ile de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6829,51 +6829,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Berardi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Martinez Fernandez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rosas Bringas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolivet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05172524v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish K Singh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavellini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angeles Morcillo-Parra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kunz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lelek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60658-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233897v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Palao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Kovacs" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Teixeira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Franck Richard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomethods/bpaf059" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489051v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Xu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56196-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305005v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.11.22.568287" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784809v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Zeinoun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Barascu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06464-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024137v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14030618" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856147v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Coutelier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Ilioaia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Le Peillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hamon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D&#8217;amours" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyac171" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374435v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13578-021-00693-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015050v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Henninger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gde.2020.02.018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02281726v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3433" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325696v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Eberhard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Valuchova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ravat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Fulne&#269;ek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.201900315" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325822v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamar Serhal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Graf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-38000-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01953114v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mony Chenda Morisse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoussi Lhuillier-Akakpo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pelet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.318485.118" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960574v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bonetti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Lockhart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kellner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2017.06.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01272075v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourgeron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep15326" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01308895v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fallet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Paoletti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Fehrmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charvin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8680" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01332608v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soudet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lisby" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt1328" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489046v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2014.02.030" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489093v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2013.00101" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325896v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Dao Duc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holcman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.152322" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013774v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Giraud-Panis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Teixeira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G&#233;li" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2010.08.024" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00817044v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Teixeira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00815741v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Giraud-Panis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00815730v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489063v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Abdallah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Luciano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Runge" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1911" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489067v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basheer Khadaroo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Eckert-Boulet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Germann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1910" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-BK57DZFG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489062v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2006.10.033" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489059v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus F&#246;rstemann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Gasser" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Lingner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/embo-reports/kvf133" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489058v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dujon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fabre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-2836(02)00652-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S23J1HPH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489054v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.45.32439" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371326v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Symeon Siniossoglou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Podtelejnikov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude B&#233;nichou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Mann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/16.16.5086" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489184v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Martinez-Fernandez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/cshperspect.a041699" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859207v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Barascu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960641v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mattarocci" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Langston" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960595v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023392v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Casier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024160v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinoun Bechara" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barascu Aur&#233;lia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024221v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024228v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024229v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024227v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024267v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zhou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coutelier H&#233;loise" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henninger Erin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolivet Pascale" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langston Rachel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024256v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024266v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coutelier H&#233;lo&#239;se" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morisse Mony Chenda" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhuillier-Akakpo Maoussi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelet Serge" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04030148v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024252v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024287v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024303v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mony Chenda Ly" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charvin Gilles" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024319v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallet Emilie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024295v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jolivet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960591v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960671v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024245v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ubeda Pol" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024254v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024272v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattarocci Stefano" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benamar Samia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024278v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Stephan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valuchova Sona" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravat Julie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bujaldon Sandrine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024271v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barascu Aurelia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024308v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benmounah Mohcen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tourasse Nicolas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024315v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Berardi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Martinez Fernandez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rosas Bringas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolivet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489184v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Martinez-Fernandez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Barascu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Teixeira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/cshperspect.a041699" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859207v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Barascu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05172524v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish K Singh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavellini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angeles Morcillo-Parra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kunz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lelek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60658-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233897v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Palao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Kovacs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Franck Richard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomethods/bpaf059" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489051v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Xu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56196-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305005v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.11.22.568287" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784809v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Zeinoun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06464-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024137v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14030618" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856147v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Coutelier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Ilioaia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Le Peillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hamon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D&#8217;amours" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyac171" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374435v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13578-021-00693-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015050v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Henninger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gde.2020.02.018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Eberhard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Valuchova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ravat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Fulne&#269;ek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.201900315" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02281726v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3433" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325822v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamar Serhal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Graf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-38000-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01953114v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mony Chenda Morisse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoussi Lhuillier-Akakpo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pelet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.318485.118" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960574v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bonetti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Lockhart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kellner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2017.06.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01308895v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fallet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Paoletti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Fehrmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charvin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8680" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01272075v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourgeron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep15326" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01332608v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soudet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lisby" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt1328" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489046v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2014.02.030" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489093v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2013.00101" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325896v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Dao Duc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holcman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.152322" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00817044v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Teixeira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G&#233;li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00815741v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Giraud-Panis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Teixeira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013774v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Giraud-Panis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2010.08.024" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00815730v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489063v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Abdallah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Luciano" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Runge" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1911" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489067v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basheer Khadaroo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Eckert-Boulet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Germann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1910" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-BK57DZFG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489062v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2006.10.033" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489058v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dujon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fabre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-2836(02)00652-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S23J1HPH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489059v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus F&#246;rstemann" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Gasser" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Lingner" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/embo-reports/kvf133" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489054v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.45.32439" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371326v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Symeon Siniossoglou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Podtelejnikov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude B&#233;nichou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Mann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/16.16.5086" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960641v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mattarocci" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Langston" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960595v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023392v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Casier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024160v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinoun Bechara" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barascu Aur&#233;lia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024221v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024228v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024229v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024227v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024256v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024267v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zhou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coutelier H&#233;loise" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henninger Erin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolivet Pascale" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langston Rachel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024266v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coutelier H&#233;lo&#239;se" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morisse Mony Chenda" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhuillier-Akakpo Maoussi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelet Serge" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04030148v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024252v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024287v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024295v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mony Chenda Ly" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jolivet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024319v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallet Emilie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024303v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charvin Gilles" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960591v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960671v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024245v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ubeda Pol" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024272v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattarocci Stefano" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benamar Samia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024254v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024278v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Stephan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valuchova Sona" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravat Julie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bujaldon Sandrine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024271v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barascu Aurelia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024308v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benmounah Mohcen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tourasse Nicolas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024315v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>