--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -700,77 +700,696 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citizen Profiles Based on Social Capital in the Spanish Fiscal Context: Profile Development and Multivariate Consistency Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Rabadán Peréz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Victoria Ramírez-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXIII Jornadas ASEPUMA - XXI Encuentro Internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Castilla-La Mancha, Jun 2025, Toledo (ESP), Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teaching Tools to improve student engagement in higher education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Chamoun-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Victoria Ramírez-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Rabadán Peréz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXIII Jornadas ASEPUMA XXI Encuentro Internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Castilla-La Mancha, Jun 2025, Toledo (ESP), España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Workshop ‘European Studies’: Teachers’ Role in Enhancing Student Engagement in Higher Education: Understanding the &amp;quot;At-Risk&amp;quot; Student Phenomenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Victoria Ramírez-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teachers’ Role in Enhancing Student Engagement in Higher Education: Understanding the "At-Risk" Student Phenomenon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESSCA, Jun 2025, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05130971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of Social Capital Factors on the Fiscal Behavior of Spanish citizens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Victoria Ramírez-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pérez Francisco Rabadán</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th Austrian Economics Research Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Neoma Business School, Jun 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social Capital and Citizen Profiles: A Study of Spain's Fiscal Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Victoria Ramírez-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop EDGE Pays de la Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRANEM - Faculté de droit, d'économie et de gestion de l'Université d'Angers, May 2024, Angers (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PCA on binary variables. An application to at-risk students in higher education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pérez Francisco Rabadán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Habib Chamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Victoria Ramírez-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Programa del I Congreso Internacional de Big Data y Matemáticas: VI Jornadas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Facultad de Ciencias de la Economía y de la Empresa URJC, May 2024, Madrid, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teaching mix to increase engagement: methodology, technology, planning, and style of teaching. A multivariate analysis of worldwide higher education students' sample.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Victoria Ramírez-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Rabadán Peréz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Chamoun-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economics of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economic of Education Association, Jun 2023, Santiago de Compostela, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutional trust and academic engagement in higher education: A PCA and ANOVA cross-cultural study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Rabadán Peréz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -789,105 +1408,105 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Chamoun-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovación docente en ciencias sociales, económicas y jurídicas: explorando retos y oportunidades en la enseñanza y el aprendizaje</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1ª ed., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dykinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.267-278, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14679/4605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation analysis of trust and engagement in higher education: Insights for teaching innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Victoria Ramírez-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -906,1011 +1525,392 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Chamoun-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovación docente en ciencias sociales, económicas y jurídicas: explorando retos y oportunidades en la enseñanza y el aprendizaje</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1ª ed., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dykinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.279-290, 2025, 979-13-7006-890-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14679/4605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estudio de perfiles de engagement académico en estudiantes de estadística y negociación versus estudiantes “en riesgo”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Word clouds for academic articles about student at-risk of engagement in higher education : a call for more humane teaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Victoria Ramírez-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Rabadán Peréz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Chamoun-Nicolas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">María Victoria Ramírez-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovación docente e investigación en ciencias sociales, económicas y jurídicas: Desafíos de la enseñanza y aprendizaje en la educación superior</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Desafíos de la innovación docente e investigación en Ciencias, Ingeniería, Arquitectura y Ciencias Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asociación Universitaria de Educación y Psicología (ASUNIVEP), pp.37-44, 2024, 978-84-09-66421-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05006399v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Word clouds for academic articles about student at-risk of engagement in higher education : a call for more humane teaching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-person engaging higher education teaching methodology modified to increase student engagement in an online teaching environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Chamoun-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Victoria Ramírez-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Rabadán Peréz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Habib Chamoun-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desafíos de la innovación docente e investigación en Ciencias, Ingeniería, Arquitectura y Ciencias Sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovación docente e investigación en educación. Desafíos de la enseñanza y aprendizaje en la educación superior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1ª ed., Dykinson, 2024, 978-84-1070-927-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14679/3762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05006328v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-person engaging higher education teaching methodology modified to increase student engagement in an online teaching environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estudio de perfiles de engagement académico en estudiantes de estadística y negociación versus estudiantes “en riesgo”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Rabadán Peréz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Chamoun-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Victoria Ramírez-Muñoz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Rabadán Peréz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovación docente e investigación en educación. Desafíos de la enseñanza y aprendizaje en la educación superior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14679/3762⟩</w:t>
+              <w:t xml:space="preserve">Innovación docente e investigación en ciencias sociales, económicas y jurídicas: Desafíos de la enseñanza y aprendizaje en la educación superior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1ª ed., Dykinson, 2024, 978-84-1070-928-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14679/3763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...462 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">hal-04299841v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2168,51 +2168,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461468v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Chamoun-Nicolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Ram&#237;rez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rabad&#225;n Per&#233;z" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/anduli.2026.i29.10" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012689v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863078v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rabad&#225;n P&#233;rez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Ramirez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35765/mjse.2024.1326/17" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734988v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rabad&#225;n-P&#233;rez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24310/recta.25.1.2024.19863" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625576v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A Berumen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22099.18726" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04299772v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29023.84648" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507292v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dykinson.com/libros/innovacion-docente-en-ciencias-sociales-economicas-y-juridicas-explorando-retos-y-oportunidades-en-la-ensenanza-y-el-aprendizaje/9791370068905/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14679/4605" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507318v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006399v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14679/3763" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006328v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006361v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14679/3762" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118356v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118409v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130971v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590771v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rez Francisco Rabad&#225;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Habib Chamoun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590840v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590788v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04299841v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05109488v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024ANGE0061" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461468v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Chamoun-Nicolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Ram&#237;rez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rabad&#225;n Per&#233;z" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/anduli.2026.i29.10" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012689v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863078v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rabad&#225;n P&#233;rez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Ramirez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35765/mjse.2024.1326/17" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734988v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rabad&#225;n-P&#233;rez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24310/recta.25.1.2024.19863" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625576v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A Berumen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22099.18726" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04299772v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29023.84648" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118409v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118356v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130971v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590788v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rez Francisco Rabad&#225;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590840v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590771v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Habib Chamoun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04299841v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507292v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dykinson.com/libros/innovacion-docente-en-ciencias-sociales-economicas-y-juridicas-explorando-retos-y-oportunidades-en-la-ensenanza-y-el-aprendizaje/9791370068905/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14679/4605" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507318v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006328v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006361v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14679/3762" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006399v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14679/3763" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05109488v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024ANGE0061" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>