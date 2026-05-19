--- v1 (2026-04-09)
+++ v2 (2026-05-19)
@@ -1353,460 +1353,460 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutional trust and academic engagement in higher education: A PCA and ANOVA cross-cultural study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlation analysis of trust and engagement in higher education: Insights for teaching innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Victoria Ramírez-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Rabadán Peréz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">María Victoria Ramírez-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Chamoun-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovación docente en ciencias sociales, económicas y jurídicas: explorando retos y oportunidades en la enseñanza y el aprendizaje</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1ª ed., </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dykinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.267-278, 2025, </w:t>
+              <w:t xml:space="preserve">, pp.279-290, 2025, 979-13-7006-890-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14679/4605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507292v1</w:t>
+                <w:t xml:space="preserve">hal-05507318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation analysis of trust and engagement in higher education: Insights for teaching innovation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Institutional trust and academic engagement in higher education: A PCA and ANOVA cross-cultural study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Rabadán Peréz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Victoria Ramírez-Muñoz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Rabadán Peréz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Chamoun-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovación docente en ciencias sociales, económicas y jurídicas: explorando retos y oportunidades en la enseñanza y el aprendizaje</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1ª ed., </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dykinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.279-290, 2025, 979-13-7006-890-5. </w:t>
+              <w:t xml:space="preserve">, pp.267-278, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14679/4605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507318v1</w:t>
+                <w:t xml:space="preserve">hal-05507292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Word clouds for academic articles about student at-risk of engagement in higher education : a call for more humane teaching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-person engaging higher education teaching methodology modified to increase student engagement in an online teaching environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Chamoun-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Victoria Ramírez-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Rabadán Peréz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Habib Chamoun-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desafíos de la innovación docente e investigación en Ciencias, Ingeniería, Arquitectura y Ciencias Sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovación docente e investigación en educación. Desafíos de la enseñanza y aprendizaje en la educación superior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1ª ed., Dykinson, 2024, 978-84-1070-927-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14679/3762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05006328v1</w:t>
+                <w:t xml:space="preserve">hal-05006361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-person engaging higher education teaching methodology modified to increase student engagement in an online teaching environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Word clouds for academic articles about student at-risk of engagement in higher education : a call for more humane teaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Victoria Ramírez-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Rabadán Peréz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Chamoun-Nicolas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francisco Rabadán Peréz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovación docente e investigación en educación. Desafíos de la enseñanza y aprendizaje en la educación superior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Desafíos de la innovación docente e investigación en Ciencias, Ingeniería, Arquitectura y Ciencias Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asociación Universitaria de Educación y Psicología (ASUNIVEP), pp.37-44, 2024, 978-84-09-66421-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14679/3762⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05006361v1</w:t>
+                <w:t xml:space="preserve">hal-05006328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estudio de perfiles de engagement académico en estudiantes de estadística y negociación versus estudiantes “en riesgo”</w:t>
               </w:r>
@@ -2168,51 +2168,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461468v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Chamoun-Nicolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Ram&#237;rez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rabad&#225;n Per&#233;z" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/anduli.2026.i29.10" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012689v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863078v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rabad&#225;n P&#233;rez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Ramirez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35765/mjse.2024.1326/17" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734988v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rabad&#225;n-P&#233;rez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24310/recta.25.1.2024.19863" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625576v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A Berumen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22099.18726" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04299772v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29023.84648" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118409v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118356v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130971v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590788v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rez Francisco Rabad&#225;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590840v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590771v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Habib Chamoun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04299841v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507292v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dykinson.com/libros/innovacion-docente-en-ciencias-sociales-economicas-y-juridicas-explorando-retos-y-oportunidades-en-la-ensenanza-y-el-aprendizaje/9791370068905/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14679/4605" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507318v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006328v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006361v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14679/3762" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006399v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14679/3763" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05109488v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024ANGE0061" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461468v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Chamoun-Nicolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Ram&#237;rez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rabad&#225;n Per&#233;z" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/anduli.2026.i29.10" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012689v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863078v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rabad&#225;n P&#233;rez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Ramirez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35765/mjse.2024.1326/17" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734988v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rabad&#225;n-P&#233;rez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24310/recta.25.1.2024.19863" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625576v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A Berumen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22099.18726" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04299772v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29023.84648" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118409v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118356v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130971v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590788v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rez Francisco Rabad&#225;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590840v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590771v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Habib Chamoun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04299841v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507318v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dykinson.com/libros/innovacion-docente-en-ciencias-sociales-economicas-y-juridicas-explorando-retos-y-oportunidades-en-la-ensenanza-y-el-aprendizaje/9791370068905/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14679/4605" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507292v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006361v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14679/3762" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006328v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006399v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14679/3763" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05109488v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024ANGE0061" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>