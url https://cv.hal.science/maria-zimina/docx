--- v0 (2026-03-16)
+++ v1 (2026-04-18)
@@ -2744,230 +2744,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation quantitative de corpus de traductions annotés selon la typologie d'erreurs pour améliorer les méthodes d'enseignement de la traduction spécialisée</w:t>
+                <w:t xml:space="preserve">Origines des erreurs en Traduction Spécialisée : différentiation textométrique grâce aux corpus de textes cibles annotés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Zimina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> JADT2016 Journées internationales d'Analyse statistique des Données Textuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nice Sophia Antipolis, CNRS, Jun 2016, Nice, France. pp.731-741</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jovan Kostov, Ivan Šmilauer, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333457v1</w:t>
+                <w:t xml:space="preserve">hal-01371351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origines des erreurs en Traduction Spécialisée : différentiation textométrique grâce aux corpus de textes cibles annotés</w:t>
+                <w:t xml:space="preserve">Exploitation quantitative de corpus de traductions annotés selon la typologie d'erreurs pour améliorer les méthodes d'enseignement de la traduction spécialisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mestivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojca Pecman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Zimina</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jovan Kostov, Ivan Šmilauer, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve"> JADT2016 Journées internationales d'Analyse statistique des Données Textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nice Sophia Antipolis, CNRS, Jun 2016, Nice, France. pp.731-741</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371351v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture Textométrique Différentielle (LTD) de textes législatifs comparables de l’Union européenne</w:t>
               </w:r>
@@ -7757,51 +7757,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C8E5EDF9"/>
+    <w:nsid w:val="4F571B69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7988,51 +7988,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-zimina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0892-2531" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087626497" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083576v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zimina-Poirot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gledhill" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bouy&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14762/jll.2025.143" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04757046v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Candel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Humbley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Samain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jorge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mestivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17224-6.p.0147" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04050523v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02514057v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavault-Oll&#233;on Elisabeth" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zimina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09779-2.p.0015" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02513957v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09779-2.p.0221" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03190069v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Martikainen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7359/919-2019-gled" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02514639v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/equiv.2018.1543" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02615941v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Patin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294063v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035940ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224057v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01223714v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224590v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1032930ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224061v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224627v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322834v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Valdez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781585v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnoosh Namdarzadeh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Yun&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.wmt-1.103" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298775v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306041v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;nard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082536v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Froeliger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082648v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073006v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574680v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahn Cho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Faye" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zong-You Ke" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049589v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082730v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14779.05922" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02522883v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065648v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26615/978-2-9701095-2-5_014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01333457v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Pecman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01371351v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01321112v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371292v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224016v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224677v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224015v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224029v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01223725v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224031v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224025v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224034v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224044v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224064v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224582v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224013v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/019925ar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224587v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224594v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Martinez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224610v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224603v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224607v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396683v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17641078" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028183v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-762-3/011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04420421v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03511177v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.observatoireplurilinguisme.eu/les-actions/collection-plurilinguisme/15110-traduction-automatique-et-usages-sociaux-des-langues-quelle-cons%C3%A9quences-pour-la-diversit%C3%A9-linguistique" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014929v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224046v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bousquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/tlrp.13.15bou/details" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04006252v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224048v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.amazon.fr/corpus-linguistique-traductologie-Michel-Ballard/dp/284832063X" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224592v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?gcoi=29303100009480" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224049v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lamalle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Salem" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fracchiolla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tal.univ-paris3.fr/lexico/manuelsL3/L3-usermanual.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014697v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014843v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014735v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23770.82881" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014901v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014939v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015200v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ballier Nicolas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015197v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mestivier (volanschi)" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014944v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224631v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224678v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224045v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224682v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224681v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224679v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844199v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Amelot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corbin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacquemot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224047v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371290v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224612v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224618v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charlet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Jaulent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Slodzian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourigault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baneyx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224621v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dourgnon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grandfils" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Sourty-Le Guellec" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008311v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781595v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895294v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02514065v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09779-2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014760v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086727v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-zimina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0892-2531" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087626497" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083576v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zimina-Poirot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gledhill" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bouy&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14762/jll.2025.143" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04757046v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Candel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Humbley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Samain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jorge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mestivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17224-6.p.0147" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04050523v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02514057v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavault-Oll&#233;on Elisabeth" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zimina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09779-2.p.0015" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02513957v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09779-2.p.0221" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03190069v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Martikainen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7359/919-2019-gled" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02514639v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/equiv.2018.1543" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02615941v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Patin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294063v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035940ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224057v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01223714v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224590v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1032930ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224061v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224627v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322834v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Valdez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781585v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnoosh Namdarzadeh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Yun&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.wmt-1.103" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298775v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306041v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;nard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082536v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Froeliger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082648v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073006v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574680v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahn Cho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Faye" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zong-You Ke" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049589v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082730v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14779.05922" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02522883v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065648v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26615/978-2-9701095-2-5_014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01371351v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01333457v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Pecman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01321112v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371292v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224016v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224677v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224015v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224029v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01223725v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224031v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224025v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224034v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224044v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224064v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224582v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224013v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/019925ar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224587v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224594v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Martinez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224610v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224603v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224607v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396683v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17641078" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028183v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-762-3/011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04420421v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03511177v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.observatoireplurilinguisme.eu/les-actions/collection-plurilinguisme/15110-traduction-automatique-et-usages-sociaux-des-langues-quelle-cons%C3%A9quences-pour-la-diversit%C3%A9-linguistique" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014929v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224046v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bousquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/tlrp.13.15bou/details" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04006252v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224048v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.amazon.fr/corpus-linguistique-traductologie-Michel-Ballard/dp/284832063X" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224592v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?gcoi=29303100009480" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224049v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lamalle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Salem" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fracchiolla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tal.univ-paris3.fr/lexico/manuelsL3/L3-usermanual.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014697v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014843v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014735v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23770.82881" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014901v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014939v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015200v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ballier Nicolas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015197v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mestivier (volanschi)" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014944v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224631v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224678v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224045v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224682v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224681v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224679v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844199v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Amelot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corbin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacquemot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224047v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371290v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224612v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224618v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charlet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Jaulent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Slodzian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourigault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baneyx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224621v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dourgnon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grandfils" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Sourty-Le Guellec" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008311v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781595v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895294v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02514065v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09779-2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014760v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086727v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>