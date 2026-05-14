--- v1 (2026-04-18)
+++ v2 (2026-05-14)
@@ -1,7702 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7650 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.51898734177px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maria Zimina-Poirot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en linguistique anglaise, UFR Études Interculturelles de Langues Appliquées (EILA), Université Paris Cité. Co-responsable du master Traduction, Interprétation (TI) parcours Industrie de la langue et traduction spécialisée (ILTS). Co-responsable de l'Atelier Permanent de Réflexion Épistémologique et Méthodologique (APREM) du laboratoire Approches Linguistiques Théoriques, Appliquées et Expérimentales : langues et cultures connectées (ALTAE). Responsable scientifique de la plateforme Pure Neural Server – plateforme de traduction automatique sur serveur université (PNS-UP). Responsable scientifique du plateau iTrameur – Analyse textométrique de données, Université Paris Cité.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maria-zimina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0892-2531</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">087626497</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=en&user=lNkt_lkAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Clear, Simple, and Inclusive Legal Language — Exploring Generative Artificial Intelligence (GAI) models as content rephrasing assistants in multilingual settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gledhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bouyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Language &amp; Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14762/jll.2025.143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des linguistes se penchent sur la terminologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Humbley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Mestivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (124), pp.147-173. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17224-6.p.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04757046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-machine interaction: how to integrate plain language rules in the revision cycles of Neural Machine Translation output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gledhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Europa: European and Global Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, De Europa European and Global Studies Journal, Special Issue - 2022 (1), pp.149-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavault-Olléon Elisabeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des mots aux actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Traduction et technologie, regards croisés sur de nouvelles pratiques, 8, pp.15-22. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09779-2.p.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une Mémoire de Traduction dynamique et multidimensionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des mots aux actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Traduction et technologie, regards croisés sur de nouvelles pratiques, 8, pp.221-236. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09779-2.p.0221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Linguistic Definition of ‘Simplified Medical English’: Applying Textometric Analysis to Cochrane Medical Abstracts and Their Plain Language Versions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gledhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Martikainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Mestivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCM - La Collana / The Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9788879169196, pp.91-114. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7359/919-2019-gled⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire de traduction [MT] : approche paradigmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Équivalences : Revue de traduction et de traductologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Des unités de traduction à l'unité de la traduction, 45 (1-2), pp. 259-278. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/equiv.2018.1543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexico-grammaire et textométrie : identification et visualisation de schémas lexico-grammaticaux caractéristiques dans deux corpus juridiques comparables en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gledhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives de l’architecture Trame/Cadre pour les alignements multilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, volume 11 (numéro 1), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1035940ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01294063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalences traductionnelles. Bi-texte juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicometrica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Explorations textométriques, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Translation Corpora with MkAlign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration textométrique de corpus de traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meta : journal des traducteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Pour une traductologie proactive — Actes, 50 (4), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1032930ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérages lexicométriques des équivalences à basse fréquence dans les corpus bilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicometrica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Numéro spécial "Alignement lexical dans les corpus multilingues"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Véronis J. (Ed.) (2000) Parallel Text Processing, Alignment and Use of Translation Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicometrica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-tuning NMT Models and LLMs for Specialised EN-ES Translation Using Aligned Corpora, Glossaries, and Synthetic Data: MULTITAN at WMT25 Terminology Shared Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Valdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Tenth Workshop on Machine Translation (WMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL, Nov 2025, Suzhou, China. pp.1284-1291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Translation Quality: A Comparative Study of Fine-Tuning and Prompt Engineering in Dialog-Oriented Machine Translation Systems. Insights from the MULTITAN-GML Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnoosh Namdarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Yunès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth Conference on Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Miami (FL), United States. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2024.wmt-1.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating Dislocations or Parentheticals: Investigating the Role of Prosodic Boundaries for Spoken Language Translation from French into English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnoosh Namdarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Yunès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Translation Summit 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NLP2CT Lab, University of Macau; University of Macau; AAMT; MACETS, Sep 2023, Macau SAR, China, France. pp.119-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating techniques for a deeper understanding of Neural Machine Translation (NMT) systems through data filtering and fine-tuning strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnoosh Namdarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics, Dec 2023, Singapore (SG), Singapore. pp.275-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPECTRANS Project Axe 4: Societal Impact: Integrating NMT Platforms in Specialised Translation Training Courses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Froeliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gledhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEUROVIZ and SPECTRANS Closing Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAPTAN: A platform for Neural Machine Translation. Training translation models for research and teaching (Pure Neural Server)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEUROVIZ and SPECTRANS Closing Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLILLAC-ARP, Université Paris Cité, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SPECTRANS System Description for the WMT22 Biomedical Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Yunès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Seventh Conference on Machine Translation (WMT22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics, Dec 2022, Abu Dhabi, France. pp.895-900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SPECTRANS System Description for the WMT21 Terminology Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahn Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zong-You Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Martikainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMNLP 2021 SIXTH CONFERENCE ON MACHINE TRANSLATION (WMT21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL, Nov 2021, Punta Cana, Dominican Republic. pp.815-820</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches quantitatives de l'analyse des prédictions en traduction automatique neuronale (TAN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Yunès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2020 : 15èmes Journées Internationales d'Analyse statistique des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, Jun 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur l’impact de la traduction machine sur la formation des traducteurs spécialisés. Séminaire CLILLAC-ARP, Université Paris Diderot – Paris 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gledhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire CLILLAC-ARP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLILLAC-ARP, Université Paris Diderot / Université de Paris, Apr 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.14779.05922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Machine Translation on a Masters Course in Web Translation: From Disrupted Practice to a Qualitative Translation/Revision Workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gledhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translating and the Computer 41</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AsLing, The International Association for Advancement in Language Technology, Nov 2019, London, United Kingdom. pp.60-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intonational PEriods (IPE) and Formulaic Language: A Genre-based Analysis of a French Speech Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROPHRAS 2017 - Computational and Corpus-based Phraseology: Recent Advances and Interdisciplinary Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, London, United Kingdom. pp.113-121, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26615/978-2-9701095-2-5_014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines des erreurs en Traduction Spécialisée : différentiation textométrique grâce aux corpus de textes cibles annotés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Kübler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jovan Kostov, Ivan Šmilauer, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation quantitative de corpus de traductions annotés selon la typologie d'erreurs pour améliorer les méthodes d'enseignement de la traduction spécialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Kübler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Mestivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojca Pecman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> JADT2016 Journées internationales d'Analyse statistique des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nice Sophia Antipolis, CNRS, Jun 2016, Nice, France. pp.731-741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture Textométrique Différentielle (LTD) de textes législatifs comparables de l’Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2016 : 13es Journées internationales d’Analyse statistique des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France. p. 743-753</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse quantitative de corpus annotés en traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral, Centre de recherche Textes et Cultures, Université d’Artois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pr Carmen Pineira-Tresmontant, Mar 2016, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources textuelles incrémentales pour la modélisation des interactions linguistiques multiples. Terrains de Recherche en Linguistique Appliquée (TRELA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains de Recherche en Linguistique Appliquée (TRELA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLILLAC-ARP EA 3967, Université Paris Diderot, AFLA, Jul 2015, Paris, France. pp. 64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les objets textuels pour l'analyse quantitative en linguistique contrastive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique contrastive et corpus multilingues: quels outils pour quelles analyses ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agnès Celle &amp; Laure Lansari, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources textuelles incrémentales pour la modélisation des interactions linguistiques multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains de Recherche en Linguistique Appliquée (TRELA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Diderot, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche systémique de la résonance textuelle multilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales d'Analyse statistique des Données Textuelles (JADT 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoires ERTIM &amp; CLESTHIA-SYLED, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trameur: A Framework for Annotated Text Corpora Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of COLING 2014, the 25th International Conference on Computational Linguistics: System Demonstrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dublin City University, Aug 2014, Dublin, Ireland. pp.57-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus multilingues et ressources textométriques incrémentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe Transversal de CLILLAC-ARP. Corpus bilingues alignés et comparables : quelques aspects de la chaîne de traitements des corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLILLAC-ARP, Université Paris Diderot, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-text: A systemic functional approach and textometic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th European Systemic Functional Linguistics Conference (ESFLC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Diderot - Paris 7, Jul 2014, Paris, France. pp.102-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse textométrique des traductions dans des langues éloignées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication donnée à l'EHESS, Centre Corée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches quantitatives de l'analyse de corpus multilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CLILLAC-ARP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot, Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de MkAlign pour la traduction philologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Journées internationales d’Analyse statistique des Données Textuelles ( JADT 2008 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole normale supérieure Lettres et sciences humaines (ENS), Mar 2008, Lyon, France. pp.483-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographie bi-textuelle et approches quantitatives de l’extraction de ressources traductionnelles à partir de corpus parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque LTT 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur de Traducteurs et Interprètes (ISTI), Sep 2005, Bruxelles, Belgique. pp.175-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-text Topography and Quantitative Approaches of Parallel Text Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Corpus Linguistics 2005 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for Corpus Research, Birmingham University, Jul 2005, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions dans l'espace textuel multilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META 60 : Colloque du 60e anniversaire de la revue META</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal, Aug 2015, Québec, Canada. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/019925ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la méthode des cooccurrences pour l’alignement des mots de textes bilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Saint-Malo, France. pp.495-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignement lexical dans les corpus bilingues : la méthode des spécificités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Sorbonne nouvelle - Paris 3, ED268 : LANGAGE &amp; LANGUES : Description, Théorisation, Transmission, Oct 2001, Paris, France. pp.143-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignement de textes bilingues par classification ascendante hiérarchique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Polytechnique Fédérale de Lausanne, Mar 2000, Lausanne, Suisse. pp.171-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philological Translation of William Blake’s Poem “The Tyger”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Lomonosov – 96”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Moscow, Russia. p.137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-assisted language mediation in teaching human-centred augmented translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation and Multilingual Natural Language Processing 25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, 2025, 978-3-96110-549-6. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17641078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer des plateformes de traduction automatique neuronale dans l’enseignement de la traduction spécialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Froeliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gledhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction humaine et traitement automatique des langues - Vers un nouveau consensus ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni Ca Foscari, 2023, 978-88-6969-762-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératie de la traduction automatique (TA) neuronale et traduction spécialisée : s’approprier les outils de la TA au travers de projets de recherche interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Translation and Natural Language Processing Towards a New Consensus?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Università Ca’ Foscari, 2023, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30687/978-88-6969-762-3/011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact de la traduction automatique sur les pratiques langagières et professionnelles des apprentis-traducteurs : entre apports en efficacité et menaces pour la diversité des discours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gledhill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Beacco; José Carlos Herreras; Christian Tremblay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction automatique et usages sociaux des langues. Quelles conséquences pour la diversité linguistique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021 (3), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire européen du plurilinguisme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-81, 2021, Plurilinguisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the phraseology of spoken French: initial salience, prominence and lexicogrammatical recurrence in a prosodic-syntactic treebank Rhapsodie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domenica Fioredistella Iezzi, Livia Celardo, Michelangelo Misuraca, UniversItalia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT’ 18. PROCEEDINGS OF THE 14TH INTERNATIONAL CONFERENCE ON STATISTICAL ANALYSIS OF TEXTUAL DATA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. I, , pp.822-830, 2018, 978-88-3293-137-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PERTOMed Project: Exploiting and validating terminological resources of comparable Russian-French-English corpora within pharmacovigilance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcel Thelen; Frieda Steurs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology in Everyday Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins Publishing Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.210-230, 2010, 9789027223371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus multilingues : exploration textométrique de l'espace intertextuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artois Presses Université. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les corpus en linguistique et en traductologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-122, 2007, 978-2-84832-063-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus multilingues : exploration textométrique de l’espace intertextuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Ballard; Carmen Pineira-Tresmontant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les corpus en linguistique et en traductologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artois Presses Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-122, 2007, 284832063X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alignement textométrique des unités lexicales à correspondances multiples dans les corpus parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérald Purnelle, Cédrick Fairon, Anne Dister. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le poids des mots (JADT vol. 2). Actes des 7es Journées internationales d'analyse statistique des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1195-1202, 2004, Le poids des mots (JADT vol. 2). Actes des 7es Journées internationales d'analyse statistique des données. Première édition, 978-2-930344-50-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexico3 Textometric toolbox User’s manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lamalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fracchiolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux du SYLED-CLA2T</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 48 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Trameur/iTrameur : naviguer dans les corpus pluritextuels avec des outils textométriques. Analyse de corpus de révision du projet &amp;quot;Traduction de site Web&amp;quot; (Master 2 ILTS), Journée d’étude sur les outils d’exploration de corpus numériques, Sorbonne Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Machine Interaction: How to Integrate Plain Language Rules in the Revision Cycles of Neural Machine Translation (NMT) output. Conférence Linguistic Rights and Language Varieties in Europe in the Age of AI, Università di Torino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gledhill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les étudiants révisent-ils les sorties de la traduction automatique neuronale ? Quelques réflexions sur l'application des directives de la DGT et l’impact de l'anglais lingua franca sur les processus de traduction. #TranslatingEurope Workshop L’intelligenza artificiale per la traduzione: verso una nuova progettazione didattica?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gledhill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.23770.82881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LTD : Lecture Textométrique Différentielle de corpus de versions parallèles MkAlign, iTrameur, Trameur. Journée d'étude &amp;quot;Humanités numériques et texte littéraire traduit. Éditer et analyser des corpus de versions parallèles&amp;quot;, Université Grenoble Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Project: Website Translaton into English. CLARIN Workshop &amp;quot;Translation memories, corpora, termbases: Bridges between translation studies and research infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des phénomènes collocationnels à leurs corrélats prosodiques : comparaisons de deux approches de la phraséologie prosodique dans le corpus RHAPSODIE. Journée d'étude consacrée aux collocations génériques, Université Paris Diderot – Paris 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ballier Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse textométrique de l’anglais médical simplifie. Comparaison entre corpus de titres des revues systématiques Cochrane et de leurs versions simplifiées. Journée d'études &amp;quot;Les institutions et les médias aujourd’hui : de l’analyse du discours à la traduction&amp;quot;, ISIT-Unimi, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gledhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Mestivier (volanschi)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Martikainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des seuils de constituance de la phraséologie prosodique dans le corpus RHAPSODIE. Colloque international Phraséologie française, Université d'Artois, Arras, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions dans l'espace textuel multilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, p.379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-text: A systemic functional approach and textometic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.102-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus parallèles et textométrie [MkAlign]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignements et autres types de parallélismes dans les corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résumé de thèse : Approches quantitatives de l’extraction de ressources traductionnelles à partir de corpus parallèles. Revue Traitement Automatique des Langues. Vol. 45 n°3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.238-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicométrie et corpus multilingues. Table-ronde. Résumé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le poids des mots (JADT vol. 2). Actes des 7es Journées internationales d'analyse statistique des données. Première édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.1203-1206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la 5ième journée Jeunes Chercheurs de l'Ecole Doctorale 268 Langage et langue, description, théorisation, transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00844199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MkAlign. Manuel d’utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première approche textométrique de l'analyse contrastive du corpus trilingue anglais-français-allemand GUIDES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologies de textes pour le traitement automatique des documents électroniques : problèmes et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d’Informatique de l’Université Paris Nord. 2007, 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertomed : Production et évaluation de ressources terminologiques et ontologiques dans le domaine de la médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Jaulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Slodzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Baneyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INSERM, ERSS, Inalco. 2005, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de l'informatique dans la pratique médicale libérale. Etude FORMMEL 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dourgnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grandfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jo Sourty-Le Guellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Paris : Fonds de Réorientation et de Modernisation de la Médecine Libérale (FORMMEL). 2001, 131 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches quantitatives de l'extraction de ressources traductionnelles à partir de corpus parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de la Sorbonne nouvelle - Paris III, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00008311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Translation Quality: A Comparative Study of Fine-Tuning and Prompt Engineering in Dialog-Oriented Machine Translation Systems Insights from the MULTITAN-GML Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnoosh Namdarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Yunès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth Conference on Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Miami (Floride), United States. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2024.wmt-1.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SPECTRANS System Description for the WMT22 Biomedical Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Yunès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th conference on machine translation (WMT22), EMNLP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction et technologie, regards croisés sur de nouvelles pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavault-Olléon Elisabeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des mots aux actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, 2020, 978-2-406-09778-5. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09779-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction Assistée par Ordinateur (TAO) : un changement de paradigme ? Conférence suivie de l’atelier : Ressources textométriques de corpus de traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Caen, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TA-TAO et textométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zimina-Poirot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3ème cycle. Bassano del Grappa – Ca’ Erizzo, Italie. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId163"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7757,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F571B69"/>
+    <w:nsid w:val="13CF7582"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7988,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-zimina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0892-2531" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087626497" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083576v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zimina-Poirot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gledhill" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bouy&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14762/jll.2025.143" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04757046v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Candel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Humbley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Samain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jorge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mestivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17224-6.p.0147" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04050523v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02514057v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavault-Oll&#233;on Elisabeth" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zimina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09779-2.p.0015" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02513957v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09779-2.p.0221" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03190069v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Martikainen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7359/919-2019-gled" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02514639v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/equiv.2018.1543" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02615941v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Patin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294063v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035940ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224057v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01223714v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224590v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1032930ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224061v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224627v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322834v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Valdez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781585v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnoosh Namdarzadeh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Yun&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.wmt-1.103" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298775v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306041v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;nard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082536v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Froeliger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082648v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073006v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574680v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahn Cho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Faye" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zong-You Ke" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049589v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082730v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14779.05922" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02522883v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065648v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26615/978-2-9701095-2-5_014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01371351v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01333457v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Pecman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01321112v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371292v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224016v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224677v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224015v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224029v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01223725v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224031v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224025v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224034v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224044v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224064v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224582v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224013v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/019925ar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224587v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224594v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Martinez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224610v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224603v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224607v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396683v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17641078" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028183v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-762-3/011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04420421v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03511177v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.observatoireplurilinguisme.eu/les-actions/collection-plurilinguisme/15110-traduction-automatique-et-usages-sociaux-des-langues-quelle-cons%C3%A9quences-pour-la-diversit%C3%A9-linguistique" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014929v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224046v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bousquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/tlrp.13.15bou/details" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04006252v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224048v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.amazon.fr/corpus-linguistique-traductologie-Michel-Ballard/dp/284832063X" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224592v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?gcoi=29303100009480" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224049v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lamalle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Salem" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fracchiolla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tal.univ-paris3.fr/lexico/manuelsL3/L3-usermanual.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014697v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014843v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014735v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23770.82881" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014901v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014939v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015200v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ballier Nicolas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015197v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mestivier (volanschi)" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014944v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224631v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224678v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224045v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224682v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224681v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224679v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844199v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Amelot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corbin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacquemot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224047v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371290v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224612v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224618v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charlet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Jaulent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Slodzian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourigault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baneyx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224621v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dourgnon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grandfils" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Sourty-Le Guellec" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008311v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781595v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895294v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02514065v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09779-2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014760v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086727v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-zimina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0892-2531" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087626497" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?hl=en&amp;user=lNkt_lkAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083576v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zimina-Poirot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gledhill" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bouy&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14762/jll.2025.143" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04757046v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Candel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Humbley" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Samain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jorge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mestivier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17224-6.p.0147" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04050523v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02514057v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavault-Oll&#233;on Elisabeth" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zimina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09779-2.p.0015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02513957v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09779-2.p.0221" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03190069v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Martikainen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7359/919-2019-gled" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02514639v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/equiv.2018.1543" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02615941v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Patin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294063v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035940ar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224057v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01223714v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224590v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1032930ar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224061v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224627v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322834v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Valdez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781585v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnoosh Namdarzadeh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Yun&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.wmt-1.103" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298775v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306041v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;nard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082536v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Froeliger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082648v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073006v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahn Cho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Faye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zong-You Ke" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049589v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14779.05922" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02522883v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065648v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26615/978-2-9701095-2-5_014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01371351v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01333457v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Pecman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01321112v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371292v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224677v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224016v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224015v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224029v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01223725v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224031v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224025v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224034v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224044v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224064v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224582v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224587v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224013v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/019925ar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224594v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Martinez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224610v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224603v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224607v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396683v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17641078" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04420421v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028183v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-762-3/011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03511177v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.observatoireplurilinguisme.eu/les-actions/collection-plurilinguisme/15110-traduction-automatique-et-usages-sociaux-des-langues-quelle-cons%C3%A9quences-pour-la-diversit%C3%A9-linguistique" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014929v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224046v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bousquet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/tlrp.13.15bou/details" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04006252v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224048v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.amazon.fr/corpus-linguistique-traductologie-Michel-Ballard/dp/284832063X" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224592v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?gcoi=29303100009480" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224049v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lamalle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Salem" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fracchiolla" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tal.univ-paris3.fr/lexico/manuelsL3/L3-usermanual.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014697v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014843v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014735v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23770.82881" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014901v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014939v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015200v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ballier Nicolas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015197v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mestivier (volanschi)" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014944v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224631v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224678v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224045v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224682v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224681v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224679v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844199v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Amelot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corbin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacquemot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224047v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371290v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224612v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224618v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charlet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Jaulent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Slodzian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourigault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baneyx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01224621v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dourgnon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grandfils" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Sourty-Le Guellec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008311v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781595v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895294v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02514065v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09779-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014760v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086727v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>