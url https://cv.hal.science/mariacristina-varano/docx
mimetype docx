--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -947,187 +947,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02881704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forcalquier, tour de l'Evêque</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction à la rubrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariacristina Varano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48, pp.244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.16910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02050785v1</w:t>
+                <w:t xml:space="preserve">hal-03807365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à la rubrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forcalquier, tour de l'Evêque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariacristina Varano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie médiévale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, bilan 2017, pp.29-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeomed.16910⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03807365v1</w:t>
+                <w:t xml:space="preserve">halshs-02050785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation de l’espace urbain médiéval de Forcalquier</w:t>
               </w:r>
@@ -1258,187 +1258,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02050784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allemagne-en-Provence, Notre-Dame</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction à la rubrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariacristina Varano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47, pp.184-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.6921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01739872v1</w:t>
+                <w:t xml:space="preserve">hal-03807369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à la rubrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Allemagne-en-Provence, Notre-Dame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariacristina Varano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie médiévale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, bilan 2016, pp.19-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeomed.6921⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03807369v1</w:t>
+                <w:t xml:space="preserve">halshs-01739872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le castrum de Lurs, résidence des évêques de Sisteron</w:t>
               </w:r>
@@ -2854,185 +2854,185 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rugles (27), Notre-Dame-d’Outre-l’Eau</w:t>
+                <w:t xml:space="preserve">Allemagne-en-Provence (04) Castrum (Xe-XIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariacristina Varano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA-PACA. 2021, 193 p</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA-PACA. 2021, 138 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808858v1</w:t>
+                <w:t xml:space="preserve">hal-03808852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allemagne-en-Provence (04) Castrum (Xe-XIIe siècles)</w:t>
+                <w:t xml:space="preserve">Rugles (27), Notre-Dame-d’Outre-l’Eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariacristina Varano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA-PACA. 2021, 138 p</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wasylyszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA-PACA. 2021, 193 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808852v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RIN Recherche – Archéomatériaux, territoires et patrimoine. Bilan scientifique</w:t>
               </w:r>
@@ -3486,250 +3486,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01450260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Michel-l’Observatoire, Sainte-Marie-Madeleine de Lincel (rapport de diagnostic), Quinson, février 2013</w:t>
+                <w:t xml:space="preserve">Saint-Michel-l’Observatoire, Saint-Pierre (rapport de diagnostic), Quinson, février 2013, 1 vol.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dedonder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariacristina Varano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Département des Alpes de Haute-Provence. 2013, pp.1 vol</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Département des Alpes de Haute-Provence. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01158670v1</w:t>
+                <w:t xml:space="preserve">halshs-01158679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Michel-l’Observatoire, Saint-Pierre (rapport de diagnostic), Quinson, février 2013, 1 vol.</w:t>
+                <w:t xml:space="preserve">Saint-Michel-l’Observatoire, Sainte-Marie-Madeleine de Lincel (rapport de diagnostic), Quinson, février 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dedonder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariacristina Varano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Département des Alpes de Haute-Provence. 2013</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Département des Alpes de Haute-Provence. 2013, pp.1 vol</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01158679v1</w:t>
+                <w:t xml:space="preserve">halshs-01158670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Peyre d'Entremont : Rapport de fouille programmée 2012</w:t>
               </w:r>
@@ -4105,51 +4105,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845531v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Unsain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mouton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacristina Varano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103739" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440098v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ballesteros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Painchault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nehme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18814/epiiugs/2020/0200s03" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807346v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.40958" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807344v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.35143" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175146v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03807363v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.25054" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881704v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050785v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03807365v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.16910" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359392v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050784v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739872v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03807369v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.6921" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359328v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Laharie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373418v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380198v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380366v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dupuis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barbe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dedonder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Devos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prouillac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.10060" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523198v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523192v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523160v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03450123v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03807358v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794029v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;cout" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bonnaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cassioli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mailloux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568979v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358979v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine S&#233;gura" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232044v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Flavigny" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315513v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Foulon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523162v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808858v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wasylyszyn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808852v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808867v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359465v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359451v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359410v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450214v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450260v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158670v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158679v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816850v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tr&#233;glia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Beaucourt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00656210v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011AIX10165" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845531v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Unsain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mouton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacristina Varano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103739" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440098v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ballesteros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Painchault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nehme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18814/epiiugs/2020/0200s03" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807346v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.40958" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807344v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.35143" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175146v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03807363v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.25054" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881704v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03807365v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.16910" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050785v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359392v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050784v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03807369v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.6921" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739872v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359328v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Laharie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373418v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380198v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380366v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dupuis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barbe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dedonder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Devos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prouillac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.10060" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523198v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523192v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523160v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03450123v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03807358v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794029v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;cout" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bonnaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cassioli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mailloux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568979v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358979v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine S&#233;gura" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232044v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Flavigny" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315513v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Foulon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523162v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808852v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808858v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wasylyszyn" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808867v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359465v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359451v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359410v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450214v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450260v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158679v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158670v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816850v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tr&#233;glia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Beaucourt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00656210v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011AIX10165" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>