--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -1258,187 +1258,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02050784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à la rubrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Allemagne-en-Provence, Notre-Dame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariacristina Varano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie médiévale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, bilan 2016, pp.19-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03807369v1</w:t>
+                <w:t xml:space="preserve">halshs-01739872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allemagne-en-Provence, Notre-Dame</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction à la rubrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariacristina Varano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47, pp.184-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.6921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01739872v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le castrum de Lurs, résidence des évêques de Sisteron</w:t>
               </w:r>
@@ -2854,185 +2854,185 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allemagne-en-Provence (04) Castrum (Xe-XIIe siècles)</w:t>
+                <w:t xml:space="preserve">Rugles (27), Notre-Dame-d’Outre-l’Eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariacristina Varano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA-PACA. 2021, 138 p</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wasylyszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA-PACA. 2021, 193 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808852v1</w:t>
+                <w:t xml:space="preserve">hal-03808858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rugles (27), Notre-Dame-d’Outre-l’Eau</w:t>
+                <w:t xml:space="preserve">Allemagne-en-Provence (04) Castrum (Xe-XIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariacristina Varano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA-PACA. 2021, 138 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Wasylyszyn</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03808858v1</w:t>
+                <w:t xml:space="preserve">hal-03808852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RIN Recherche – Archéomatériaux, territoires et patrimoine. Bilan scientifique</w:t>
               </w:r>
@@ -3486,250 +3486,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01450260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Michel-l’Observatoire, Saint-Pierre (rapport de diagnostic), Quinson, février 2013, 1 vol.</w:t>
+                <w:t xml:space="preserve">Saint-Michel-l’Observatoire, Sainte-Marie-Madeleine de Lincel (rapport de diagnostic), Quinson, février 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dedonder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariacristina Varano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Département des Alpes de Haute-Provence. 2013</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Département des Alpes de Haute-Provence. 2013, pp.1 vol</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01158679v1</w:t>
+                <w:t xml:space="preserve">halshs-01158670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Michel-l’Observatoire, Sainte-Marie-Madeleine de Lincel (rapport de diagnostic), Quinson, février 2013</w:t>
+                <w:t xml:space="preserve">Saint-Michel-l’Observatoire, Saint-Pierre (rapport de diagnostic), Quinson, février 2013, 1 vol.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dedonder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariacristina Varano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Département des Alpes de Haute-Provence. 2013, pp.1 vol</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Département des Alpes de Haute-Provence. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01158670v1</w:t>
+                <w:t xml:space="preserve">halshs-01158679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Peyre d'Entremont : Rapport de fouille programmée 2012</w:t>
               </w:r>
@@ -4105,51 +4105,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845531v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Unsain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mouton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacristina Varano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103739" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440098v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ballesteros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Painchault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nehme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18814/epiiugs/2020/0200s03" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807346v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.40958" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807344v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.35143" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175146v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03807363v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.25054" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881704v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03807365v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.16910" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050785v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359392v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050784v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03807369v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.6921" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739872v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359328v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Laharie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373418v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380198v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380366v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dupuis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barbe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dedonder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Devos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prouillac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.10060" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523198v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523192v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523160v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03450123v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03807358v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794029v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;cout" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bonnaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cassioli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mailloux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568979v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358979v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine S&#233;gura" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232044v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Flavigny" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315513v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Foulon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523162v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808852v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808858v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wasylyszyn" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808867v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359465v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359451v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359410v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450214v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450260v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158679v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158670v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816850v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tr&#233;glia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Beaucourt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00656210v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011AIX10165" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845531v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Unsain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mouton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacristina Varano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103739" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440098v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ballesteros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Painchault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nehme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18814/epiiugs/2020/0200s03" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807346v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.40958" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807344v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.35143" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175146v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03807363v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.25054" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881704v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03807365v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.16910" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050785v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359392v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050784v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739872v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03807369v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.6921" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359328v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Laharie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373418v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380198v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380366v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dupuis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barbe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dedonder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Devos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prouillac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.10060" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523198v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523192v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523160v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03450123v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03807358v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794029v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;cout" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bonnaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cassioli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mailloux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568979v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358979v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine S&#233;gura" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232044v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Flavigny" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315513v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Foulon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523162v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808858v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wasylyszyn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808852v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808867v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359465v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359451v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359410v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450214v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450260v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158670v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158679v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816850v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tr&#233;glia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Beaucourt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00656210v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011AIX10165" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>