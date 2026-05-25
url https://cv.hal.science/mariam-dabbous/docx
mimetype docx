--- v0 (2026-04-02)
+++ v1 (2026-05-25)
@@ -66,1562 +66,15470 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (114)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient empowerment outcomes in chronic disease care in Lebanon with validation of a measurement scale and associated determinants</w:t>
+                <w:t xml:space="preserve">Psychometric properties of an Arabic translation of the short form of the affective lability scale in a sample of Lebanese adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jihan Safwan</w:t>
+                <w:t xml:space="preserve">Gaelle Kanj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mariam Dabbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Traboulsi</w:t>
+                <w:t xml:space="preserve">Sahar Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 16 (1), pp.6988. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-026-35380-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2026.1642617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05576960v1</w:t>
+                <w:t xml:space="preserve">hal-05595940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacy Students’ Knowledge, Attitude, and Practice Regarding Emergency Contraception in Lebanon: A Cross-Sectional Study</w:t>
+                <w:t xml:space="preserve">Validation of the Arabic Language Version of the Shortest Form of the Community Assessment of Psychic Experiences ( CAPE ‐9) in a Young Adult Population‐Based Sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seham Kanaan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Faten Hamed</w:t>
+                <w:t xml:space="preserve">Feten Fekih-Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacy Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18549/PharmPract.2026.1.3410⟩</w:t>
+              <w:t xml:space="preserve">Early intervention in psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 20 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eip.70158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05576957v1</w:t>
+                <w:t xml:space="preserve">hal-05595932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The short medication adherence scale (SMAS-7): Development and psychometric validation in a general population sample</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Mediating effect of fear of happiness between intolerance of uncertainty and anxiety among Lebanese adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gerbaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Mohammed Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Dabbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exploratory Research in Clinical and Social Pharmacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rcsop.2025.100676⟩</w:t>
+              <w:t xml:space="preserve">Cambridge Prisms: Global Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 13, pp.e60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/gmh.2026.10178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05348609v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric properties of the Feeling of Unsafety Scale—Arabic in general population adults</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Caffeine addiction symptoms mediate the link of depression and anxiety to psychotic experiences in the general population of young adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feten Fekih-Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Hallit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Malaeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Dabbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2025.1491691⟩</w:t>
+              <w:t xml:space="preserve">Nutrition and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/02601060261450644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046459v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05631503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the impact of an interprofessional education intervention on health profession students’ perceptions and collaborative competencies in Lebanon: a quasi-experimental study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Patient empowerment outcomes in chronic disease care in Lebanon with validation of a measurement scale and associated determinants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihan Safwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Dabbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Seham Kanaan</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faraj Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Rahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Traboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12909-025-08082-x⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (1), pp.6988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-026-35380-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05348578v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scoping review about pathogenesis, risk factors, and treatment of venous and arterial thrombosis in coronavirus infection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Moderating effect of temperaments between borderline personality traits and mood instability among a sample of Lebanese adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Malaeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Chadia Haddad</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheil Hallit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcvm.2025.1688115⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 21 (2), pp.e0343047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0343047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05551997v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diuretic Use Among Hemodialysis Patients in Lebanon: A Multicenter Observational Retrospective Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Faten Ezzeddine</w:t>
+                <w:t xml:space="preserve">Psychometric properties of the Arabic food craving questionnaire-state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Hallit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mariam Dabbous</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fouad Sakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nephrology and Renovascular Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/ijne/4348593⟩</w:t>
+              <w:t xml:space="preserve">Psychiatry Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 6 (2), pp.100260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psycom.2026.100260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05551906v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric properties of the Arabic versions of the perceived social competence scale and the prosociality scale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zeinab Bitar</w:t>
+                <w:t xml:space="preserve">Moderating effect of attachment styles between feeling of unsafety and anxiety among a sample of Lebanese adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Abi Rached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melyssa Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam Dabbous</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sahar Obeid</w:t>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12955-025-02341-7⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2026.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04981495v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric validation and correlates of the personal safety perception scale (PSPS-26) as a multidimensional measure of perceived safety</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Pharmacy Students’ Knowledge, Attitude, and Practice Regarding Emergency Contraception in Lebanon: A Cross-Sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seham Kanaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Hamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Dabbous</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Iqbal Fahs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-13050-y⟩</w:t>
+              <w:t xml:space="preserve">Pharmacy Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 24 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18549/PharmPract.2026.1.3410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05328314v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Arabic Validation of the Noise‐Induced Hearing Loss‐Symptoms (NIHL‐S) Scale Among Civilians Exposed to Loud Blasts During the 2024 Israeli Invasion of Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Hallit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Health Science Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 9 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hsr2.72491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Mediating Effect of Body Appreciation on the Association Between Undiagnosed Polycystic Ovary Syndrome (PCOS) and Eating Disorders: A Cross-Sectional Study Among Lebanese Women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Achkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verginia Moubarak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International journal of women's health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Volume 18, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/IJWH.S580988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Relationship Between Parental Smartphone Addiction and Child Problematic Media Use: Mediating Roles of Child–Parent Conflict and Parental Psychological Distress and Validation of the Child–Parent Relationship Scale‐Short Form in Arabic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Tannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Aouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Chahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Hallit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public Health Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 5 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/puh2.70209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Creation and Initial Validation of the Skin Dysmorphia Scale: Time for a New Concept to Arise in the Medical Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feten Fekih-Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Hallit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marita Hakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cosmetic Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 25 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jocd.70647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The mediating effect of perfectionism in the association between avoidant/restrictive food intake disorder and wellbeing among a sample of Lebanese adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Anne El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudy Slaiby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Hallit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychiatry Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 6 (1), pp.100248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psycom.2026.100248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 6-item InCharge financial distress/financial wellbeing (IFDFW-6) scale: Development and validation in pharmacy and epidemiology research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihan Safwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona El Bakri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Rahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exploratory Research in Clinical and Social Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 22, pp.100734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rcsop.2026.100734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 6-item InCharge financial distress/financial wellbeing (IFDFW-6) scale: Development and validation in pharmacy and epidemiology research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihan Safwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona El Bakri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Rahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exploratory Research in Clinical and Social Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 22, pp.100734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rcsop.2026.100734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation of the Arabic nine-item arfid screen parent-report (NIAS-PR) and indirect associations with parental stress and child emotional symptoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Al-Rubaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami El-Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Adolescence and Youth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 31 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02673843.2026.2666635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A twelve-country psychometric validation study of the Arabic version of the social pain Questionnaire (SPQ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feten Fekih-Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amthal Alhuwailah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Sarra Chaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Helmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cogent Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23311908.2026.2650849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychometric validation of the Arabic self-compassion scale short form (SCS-SF) among Lebanese adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gerges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheil Hallit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13591053261417897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychometric Assessment of the Arabic Translation of the Adult ADHD Self‐Report Scale Version 1.1 6‐Question Screener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melyssa Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Kheir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Hallit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Jebreen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Methods in Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 35 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mpr.70083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05631505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of workplace sexual harassment in an Arab setting: Reliability and Validity of the Lund Sexual Harassment Inventory among Arabic-speaking workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verginia Moubarak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Achkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Hallit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami El Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexuality Research and Social Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13178-025-01225-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 11-Item Weight-Related Behaviours Questionnaire-Short Form (WRB-Q-SF): New Psychometric Evidence for the Arabic Version in Pregnant Women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Al Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Zaarour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International journal of women's health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Volume 17, pp.4047-4055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/IJWH.S544831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Mediating Effect of Nightmares Distress Between Post-Traumatic Stress Symptoms and Psychological Distress in Lebanese Adolescents Following the 2023 Earthquake in Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yelda Najem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Journal of child &amp; adolescent trauma.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40653-025-00777-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The mediating role of distress tolerance in the relationship between childhood maltreatment and anxiety in a sample of Lebanese adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Mattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Sawma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Hallit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.13570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-98417-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Practices, attitudes, and perceived barriers toward depression care among community pharmacists in Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iqbal Fahs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Ezzeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Alwattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Public Health Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/22799036251349641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluating the impact of an interprofessional education intervention on health profession students’ perceptions and collaborative competencies in Lebanon: a quasi-experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iqbal Fahs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihan Safwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Hamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seham Kanaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Medical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.1477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12909-025-08082-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05348578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychometric properties of the Feeling of Unsafety Scale—Arabic in general population adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.1491691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2025.1491691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychometric properties of the Arabic version of the McMaster family assessment device–general functioning subscale (FAD-GF) among a sample of Lebanese adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melyssa Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Hallit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cogent Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.28376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23311908.2025.2540065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation and psychometric properties of an arabic translation of the child and adolescents mindfulness measure (CAMM) in adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Joseph El Zouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheil Hallit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Adolescence and Youth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02673843.2025.2573645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is it about substituting an addiction with another? development and initial psychometric properties of the first heated tobacco products addiction questionnaire (HeaTPAQ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feten Fekih-Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Hallit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Addiction Science and Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (1), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13722-025-00551-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loneliness and susceptibility to social pain mediate the association between autistic traits and psychotic experiences in young non-clinical adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feten Fekih-Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Sarra Chaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amthal Alhuwailah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Helmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.7836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-90597-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychometric properties of the Arabic version of the Eco guilt and Eco grief scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Iskandar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.11735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-90765-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation of the Arabic versions of the long (15 items) and short (4 items) forms of the distress tolerance scale (DTS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Noureddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Sawma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Middle East Current Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (1), pp.46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s43045-025-00541-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Relationship Between Nightmare Distress and Perceived Pain Intensity in Adolescents: The Role of Depression, Anxiety and Stress as Mediators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Moustafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Paediatrics and Child Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62 (1), pp.90-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpc.70240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translation and validation of the Arabic body image-acceptance and action Questionnaire-5 (BI-AAQ-5) for adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Abou Tayeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Hallit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Jebreen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Eating Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40337-025-01302-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychological distress and wellbeing as mediators between anti-mattering (feelings of insignificance) and irritability among Lebanese adolescents: A cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Abi Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Hallit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (10), pp.e0334725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0334725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The mediating role of anxiety between child abuse and pain among a sample of Lebanese adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Kesrewani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgio Chammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.16559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-01689-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The association between generalized anxiety disorder and disordered eating symptoms among Lebanese adults with the moderating effect of self esteem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melyssa Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.17850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-02985-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scoping review about pathogenesis, risk factors, and treatment of venous and arterial thrombosis in coronavirus infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada M Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadia Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.1688115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcvm.2025.1688115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relationship between parental perfectionism and child’s disordered eating: mediating role of parental distress and validation of the arabic version of the eating disorders examination questionnaire-short-parent version (EDE-QS-P)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Kfoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Noureddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Barreto Schuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami El Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12888-025-06589-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation of the abridged version of the autism-spectrum quotient (AQ-28) in the Arabic-speaking adult general population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feten Fekih-Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amthal Alhuwailah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Sarra Chaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Helmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Public Health Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/22799036251377610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychometric Properties of the Arabic Version of the Childbirth Fear—Prior to Pregnancy Scale (CFPP) in a Lebanese Sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gerges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheil Hallit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Birth: Issues in Perinatal Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (1), pp.100676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/birt.70033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The short medication adherence scale (SMAS-7): Development and psychometric validation in a general population sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihan Safwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Rahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exploratory Research in Clinical and Social Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20, pp.100676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rcsop.2025.100676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05348609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychometric properties of an Arabic translation of the 13-item short mood and feelings questionnaire- parent version (SMFQ-P) to screen for depression in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Noureddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami El Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12888-024-06433-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mediating effect of intolerance of uncertainty between fear of war and mental health in adults during the Israel-Palestine war of 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yelda Najem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feten Fekih-Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discover Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (1), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s44192-025-00144-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychometric properties and links with well-being and distress of an Arabic version of the anti-mattering scale in Lebanese adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cherri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheil Hallit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Adolescence and Youth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (1), pp.100659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02673843.2025.2559819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The mediating effect of the dark future between optimism-pessimism and fear of artificial intelligence in young adults from four Arab countries—a path analysis approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghida Al Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Hallit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Adolescence and Youth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02673843.2025.2583358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychometric properties of the Arabic spence children’s anxiety scale parent in a sample of Arabic speaking adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mia-Joe Milane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Chahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami El Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.12982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-96856-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insomnia severity as partial mediator of the relationship between post-traumatic stress symptoms and psychotic experiences: a cross-sectional study among community adolescents following multiple trauma exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feten Fekih-Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Journal of child &amp; adolescent trauma.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40653-025-00781-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diuretic Use Among Hemodialysis Patients in Lebanon: A Multicenter Observational Retrospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iqbal Fahs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Ezzeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihan Safwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Nephrology and Renovascular Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025, pp.4348593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/ijne/4348593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The relationship between exposure to the media coverage of the Israel-Gaza war and academic performance in Lebanese adolescents: a cross-sectional study on the mediating effects of depression, anxiety and stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nay Makhlouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheil Hallit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207411.2025.2523606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurement of purpose in life among Arabic-speaking adolescents: psychometric properties of an Arabic-language version of the Claremont purpose scale (CPS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Noureddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheil Hallit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1583111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychometric properties of the Arabic versions of the perceived social competence scale and the prosociality scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gerges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (1), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12955-025-02341-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychometric validation and correlates of the personal safety perception scale (PSPS-26) as a multidimensional measure of perceived safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihan Safwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Rahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iqbal Fahs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.28376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-13050-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The moderating effect of the psychosocial working conditions (effort/reward/overcommitment) on the association between noise annoyance and cognitive performance among adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noad-Maria Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Hallit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami El Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40359-025-02409-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mediating effect of intolerance of uncertainty between feeling of unsafety and depression/well-being among a sample of Lebanese adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melyssa Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feten Fekih-Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 83 (1), pp.62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13690-025-01551-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Depression Anxiety Stress Scales for Youth (DASS-Y): Psychometric properties of an Arabic translation and Validation of a Shortened Form (DASS-Y-12) based on the Adult DASS-12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Kanj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Mohammed Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Adolescence and Youth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02673843.2025.2512843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mediating effect of risk propensity between impulsivity and psychotic experiences among Lebanese young adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Kanbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feten Fekih-Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discover Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (1), pp.85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s44192-025-00223-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychometric properties of the Arabic generalized anxiety disorder scale (GAD-5) in a non-clinical sample of Arabic-speaking adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Sawma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pio Abd El Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1582398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parental Perspectives on Childhood Fever and Antipyretics: A Cross-sectional Study on Knowledge, Attitudes, and Beliefs in Bekaa Valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fardous Tohme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Assi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Wattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Open Public Health Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/0118749445343039241026185739⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The moderating effect of resilience in the association between insomnia severity and PTSD symptoms in Lebanese adolescents in the aftermath of the 2023 earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami El Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Environmental Health Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (4), pp.878-889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09603123.2024.2373997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translation and validation to the Arabic language version of the climate change anxiety scale (CCAS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feten Fekih-Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecem Yakın</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12888-024-05956-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing primary Tokophobia among Lebanese childless men and nulliparous women: psychometric validation of the Arabic versions of the fathers’ fear of childbirth scale and Tokophobia severity scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gerges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecem Yakın</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), pp.579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40359-024-02080-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychometric properties of the ultra-brief self-report Patient Health Questionnaire-4 (PHQ-4) to assess anxiety and depression in Arabic-speaking adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hemade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12888-024-05978-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychometric properties of the Arabic version of the Nightmares Distress Questionnaire (NDQ-AV) in a community sample of adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roni Chaaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runtang Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yihong Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12888-024-05989-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mediating effect of psychological distress and mindful eating behaviors between orthorexia nervosa and academic self-efficacy among Lebanese university female students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muna Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesreen Salim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-024-17812-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychometric properties of an Arabic translation of the long (12 items) and short (7 items) forms of the Violent Ideations Scale (VIS) in a non-clinical sample of adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feten Fekih-Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecem Yakın</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12888-023-05465-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation of the Working Ability, Location, Intensity, Days of Pain and Dysmenorrhea (WaLIDD) Scale in Arabic-Speaking Young Female Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bou Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desiree Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International journal of women's health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Volume 16, pp.1565-1571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/IJWH.S468803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multinational validation of the Arabic version of the Artificial Intelligence Literacy Scale (AILS) in university students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Hobeika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Hallit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cogent Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23311908.2024.2395637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychometric properties of the Arabic versions of the long (27 items) and short (13 items) forms of the interpersonal mindfulness scale (IMS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feten Fekih-Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Hallit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12888-024-05674-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychometric validation of the Dysmorphic Concern Questionnaire (DCQ) into Arabic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feten Fekih-Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Hallit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Middle East Current Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (1), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s43045-024-00401-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The moderating effect of insomnia severity in the association between noise annoyance and psychotic experiences in adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noad-Maria Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feten Fekih-Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami El Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Environmental Health Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (7), pp.1905-1915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09603123.2024.2412144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moderating effect of self-esteem between perfectionism and avoidant restrictive food intake disorder among Lebanese adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roni Chaaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Hallit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12888-024-05762-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychometric properties of the Arabic version of the intolerance of uncertainty scale: a multinational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roni Chaaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Hallit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Postigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), pp.156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40359-024-01631-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The relationship between climate change anxiety and psychotic experiences is mediated by death anxiety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feten Fekih-Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Postigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Social Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 70 (3), pp.574-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00207640231221102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effect of gratitude on death anxiety is fully mediated by optimism in Lebanese adults following the 2023 earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reem Al Boukhary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Hallit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Postigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40359-023-01509-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The moderating effect of religiosity between climate change anxiety and death anxiety among a sample of Lebanese adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Abou Jaoude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), pp.453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40359-024-01942-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mediating effect of suicidal ideation in the association between child abuse and premenstrual syndrome among female adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Kfoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perla Moubarak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Women's Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12905-024-02949-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arabic validation of the parental stress scale (PSS) in a population-based sample of Lebanese parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hemade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureine El Hawat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Chahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami El Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02646838.2024.2415069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychometric properties of the Arabic Stress Numerical Rating Scale (SNRS-11) in adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Hallit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.29862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-81554-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The mediating effect of dysmorphic concern in the association between avoidant restrictive food intake disorder and suicidal ideation in adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Hallit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12888-023-05490-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translation and validation of the caffeine use disorder questionnaire in Arabic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feten Fekih-Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Hallit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 82 (1), pp.216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13690-024-01447-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association of behaviors and asthma control in a sample of Lebanese adolescents with asthma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami El Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Allergologia et Immunopathologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (2), pp.51-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15586/aei.v52i2.1057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation of the Arabic version of the brief irritability test (Ar-BITe) in non-clinical adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feten Fekih-Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Hallit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12888-023-05211-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultural adaptation and validation of the Arabic version of the short 12-item stroke-specific quality of life scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Akel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1232602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2023.1232602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychometric properties of an arabic translation of the short form of Weinstein noise sensitivity scale (NSS-SF) in a community sample of adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noad Maria Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Hallit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40359-023-01433-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The use of intravenous thrombolytics in acute ischemic stroke management: A scoping review from 2008 till 2021 in the Arab world in the Middle East and North Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheil Hallit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadih Saadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Stroke and Cerebrovascular Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (8), pp.107201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jstrokecerebrovasdis.2023.107201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprehension of prescription orders with and without pictograms: tool validation and comparative assessment among a sample of participants from a developing country</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisreen Mourad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Mourad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iqbal Fahs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shatha Mayta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.1926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-023-16856-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instructional educational games in pharmacy experiential education: a quasi-experimental assessment of learning outcomes, students’ engagement and motivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihan Safwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Akel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Medical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12909-023-04742-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation of the Arabic Version of the Psychotic-Like Experiences Questionnaire for Children (PLEQ-C) in a Community Sample of Children and Adolescents Aged 12–18 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feten Fekih-Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Mental Health and Addiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11469-023-01133-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are pharmacy graduates practice ready? A validation and assessment study of curricular effectiveness in a school of pharmacy in Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihan Safwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iqbal Fahs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Akel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pharmacy Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.613-628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46542/pe.2023.231.613628⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Game-based learning in pharmacy education: A systematic review and narrative synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seham Kanaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Akel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Lteif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Rahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pharmacy Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.629-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46542/pe.2023.231.629639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Challenges and opportunities to provide immunization services: Analysis of data from a cross‐sectional study on a sample of pharmacists in a developing country</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Rahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Akel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Health Science Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (4), pp.e1206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hsr2.1206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of COVID-19 on the mental health of Lebanese pharmacists: A national cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihan Safwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalal Hammoudi Halat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Akel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Rahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.1156840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2023.1156840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of stress among pharmacy educators: Validation of the faculty stress index and 2-year cross-sectional follow-up in a Lebanese pharmacy school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisreen Mourad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Rahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pharmacy Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.539-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46542/pe.2023.231.539553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Socio-Demographic and Lifestyle Characteristics Associated with Quality of Life Among Diabetic Patients in Lebanon: A Crosssectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Dakroub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pharmacy Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (1), pp.2775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18549/PharmPract.2023.1.2775⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation of the Arabic version of the resilience scale for adolescents (READ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roni Chaaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Postigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Hallit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12888-023-05219-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychometric properties of an Arabic translation of the Nine Item Avoidant/Restrictive Food Intake Disorder Screen (NIAS) in a community sample of adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feten Fekih-Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Hallit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Eating Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40337-023-00874-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychometric properties of an Arabic translation of the Big Three Perfectionism Scale–Short Form (BTPS-SF) in a community sample of adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feten Fekih-Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslaw Rogoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Hallit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12888-023-05427-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are the presence of asthma and the COVID-19 infection associated with behavioral changes in Lebanese adolescents?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joya Maria Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy D’andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami El Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Allergologia et Immunopathologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (2), pp.68-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15586/aei.v52i2.1054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faculty perceptions on online education in a school of pharmacy during the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihan Safwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Cherfan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalal Hammoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Akiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pharmacy Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.450-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46542/pe.2022.221.450457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adherence to Post-Stroke Pharmacotherapy: Scale Validation and Correlates among a Sample of Stroke Survivors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Akel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medicina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (8), pp.1109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/medicina58081109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experiential pharmacy education in trying times: Lessons learned from the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iqbal Fahs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Dimassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisreen Mourad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pharmacy Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.823-834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46542/pe.2022.221.823834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Smoking Behavior among Adolescents: The Lebanese Experience with Cigarette Smoking and Waterpipe Use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Akel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iqbal Fahs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Dimassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Dabbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19 (9), pp.5679. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijerph19095679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Role of Game-Based Learning in Experiential Education: Tool Validation, Motivation Assessment, and Outcomes Evaluation among a Sample of Pharmacy Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anwar Kawtharani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iqbal Fahs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahraa Hallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Shouman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (7), pp.434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/educsci12070434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction and Validation of the 17-Item Stroke-Specific Quality of Life Scale (SS-QOL-17): A Comprehensive Short Scale to Assess the Functional, Psychosocial, and Therapeutic Factors of QOL among Stroke Survivors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Akel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (23), pp.15668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph192315668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Role of Pharmacists in Providing Immunization to the General Population: Are Lebanese Pharmacists Ready for this Role?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Akiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Akel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pharmacy Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (4), pp.01-08. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18549/PharmPract.2021.4.2565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of knowledge, attitude and practice of Lebanese pharmacists in providing patient counseling on urinary tract infection and its treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riham Sabra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihan Safwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Rida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pharmacy Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (2), pp.01-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18549/PharmPract.2022.2.2653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smoking habits, attitudes and determinants among university aged population: Comparison of pharmacy and non-pharmacy students from a private university in Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Assi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nehmatalla Onaissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Cherfan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Akiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pharmacy Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.523-532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46542/pe.2022.221.523532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronic kidney disease awareness among the general population: tool validation and knowledge assessment in a developing country</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisreen Mourad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihan Safwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Rahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12882-022-02889-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fever among preschool-aged children: a cross-sectional study assessing Lebanese parents’ knowledge, attitudes and practices regarding paediatric fever assessment and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Toufaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Akiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Akel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (10), pp.e063013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2022-063013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Community pharmacists’ perceptions and role in the management of common dermatological problems in Lebanon: a cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahia Chahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Cherfane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihan Safwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Pharmacy Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (6), pp.573-579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ijpp/riab056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knowledge, attitude and practice of Lebanese community pharmacists with regard to self-management of low back pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moustafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Akel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihan Safwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tropical Journal of Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (4), pp.873-878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4314/tjpr.v19i4.28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experiential Education in Pharmacy Curriculum: The Lebanese International University Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan El Akel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Rahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisreen Mourad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Dimassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmacy9010005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balancing focus and well-being: First investigation of attention span, mental health, and lifestyle among pharmacy students from Lebanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisreen Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Rahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racha Baalbaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">83rd FIP World Congress of Pharmacy and Pharmaceutical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, COPENHAGUE, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="default" r:id="rId367"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1768,51 +15676,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576960v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihan Safwan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Dabbous" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraj Saade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Rahal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Traboulsi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-35380-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576957v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seham Kanaan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Ayoub" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Nasser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Hamed" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18549/PharmPract.2026.1.3410" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348609v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Sakr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Salameh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcsop.2025.100676" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05046459v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Obeid" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Bitar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Malaeb" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2025.1491691" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348578v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqbal Fahs" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-025-08082-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05551997v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mansour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Dia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada M Kassem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadia Haddad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2025.1688115" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05551906v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ezzeddine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ijne/4348593" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981495v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gerges" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Azzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-025-02341-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328314v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-13050-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03754484v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Akel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Dimassi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19095679" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05365875v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Younes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisreen Mourad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Baalbaki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595940v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Kanj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Malaeb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Sakr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Dabbous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Obeid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2026.1642617" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595932v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feten Fekih-Romdhane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eip.70158" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595924v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gerbaka" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mohammed Ali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/gmh.2026.10178" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631503v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Hallit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02601060261450644" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576960v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihan Safwan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraj Saade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Rahal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Traboulsi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-35380-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595934v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Awad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheil Hallit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0343047" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617186v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Abboud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psycom.2026.100260" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595917v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Abi Rached" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melyssa Assaf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2026.03.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576957v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seham Kanaan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Ayoub" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Nasser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Hamed" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18549/PharmPract.2026.1.3410" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618110v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Nasr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hsr2.72491" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595939v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Achkar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verginia Moubarak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJWH.S580988" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595925v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tannous" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Aouad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Chahine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/puh2.70209" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595941v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marita Hakim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocd.70647" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595938v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne El Khoury" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudy Slaiby" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psycom.2026.100248" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595920v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona El Bakri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcsop.2026.100734" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593330v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610148v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Al-Rubaie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami El-Khatib" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673843.2026.2666635" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595928v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amthal Alhuwailah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Sarra Chaibi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Helmy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23311908.2026.2650849" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595933v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gerges" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13591053261417897" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631505v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Kheir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Jebreen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mpr.70083" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595949v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami El Khatib" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13178-025-01225-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595943v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Al Hage" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Zaarour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJWH.S544831" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595950v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelda Najem" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Saad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40653-025-00777-z" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595968v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mattar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Sawma" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-98417-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595960v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqbal Fahs" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ezzeddine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Alwattar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/22799036251349641" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348578v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-025-08082-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05046459v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Bitar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2025.1491691" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595954v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23311908.2025.2540065" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595945v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joseph El Zouki" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673843.2025.2573645" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595974v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13722-025-00551-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595971v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-90597-w" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595970v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Iskandar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-90765-y" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595964v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Noureddine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43045-025-00541-x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595947v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Eid" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moustafa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpc.70240" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595955v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Abou Tayeh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40337-025-01302-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595951v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Abi Karam" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0334725" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595967v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Kesrewani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgio Chammas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-01689-6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595966v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Abdallah" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-02985-x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05551997v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mansour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Dia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada M Kassem" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadia Haddad" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2025.1688115" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595976v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Kfoury" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Barreto Schuch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-025-06589-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595952v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/22799036251377610" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595942v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/birt.70033" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348609v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Salameh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcsop.2025.100676" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595977v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-024-06433-4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595975v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44192-025-00144-2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595953v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cherri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673843.2025.2559819" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595948v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghida Al Khoury" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673843.2025.2583358" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595969v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia-Joe Milane" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-96856-0" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595944v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Dagher" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40653-025-00781-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05551906v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ijne/4348593" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595958v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nay Makhlouf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207411.2025.2523606" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595961v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1583111" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981495v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Azzi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-025-02341-7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328314v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-13050-y" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595973v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noad-Maria Azzi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-025-02409-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595972v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-025-01551-1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595965v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne El Khoury" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673843.2025.2512843" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595962v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Kanbar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44192-025-00223-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595957v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pio Abd El Nour" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1582398" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595978v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fardous Tohme" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Assi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Wattar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0118749445343039241026185739" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595997v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603123.2024.2373997" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595994v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecem Yak&#305;n" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-024-05956-0" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595983v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-024-02080-2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595992v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hemade" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-024-05978-8" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595991v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roni Chaaya" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Jiang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runtang Meng" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihong Zhu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-024-05989-5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596011v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muna Barakat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesreen Salim" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-17812-7" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596015v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-023-05465-6" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595986v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bou Haidar" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desiree Alam" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJWH.S468803" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595987v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hobeika" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23311908.2024.2395637" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596001v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-024-05674-7" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596009v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43045-024-00401-0" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595984v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603123.2024.2412144" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596000v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-024-05762-8" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596003v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Postigo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-024-01631-x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596013v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00207640231221102" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596016v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Al Boukhary" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-023-01509-4" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595989v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Abou Jaoude" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-024-01942-z" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596010v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Moubarak" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-024-02949-9" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595985v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureine El Hawat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2024.2415069" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595979v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-81554-0" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596014v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Salameh" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Khoury" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-023-05490-5" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595980v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-024-01447-6" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596007v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15586/aei.v52i2.1057" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596039v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-023-05211-y" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596023v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Akel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hosseini" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2023.1232602" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596021v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noad Maria Azzi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-023-01433-7" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596048v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih Saadeh" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jstrokecerebrovasdis.2023.107201" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596034v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisreen Mourad" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Younes" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Mourad" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shatha Mayta" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-16856-5" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596022v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-023-04742-y" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596044v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11469-023-01133-8" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596037v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46542/pe.2023.231.613628" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596033v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Lteif" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46542/pe.2023.231.629639" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596053v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hsr2.1206" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596055v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Hammoudi Halat" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1156840" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596041v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46542/pe.2023.231.539553" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596056v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dakroub" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Hammoud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18549/PharmPract.2023.1.2775" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596038v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-023-05219-4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596042v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40337-023-00874-0" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596019v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Rogoza" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-023-05427-y" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596005v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joya Maria Karam" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy D&#8217;andrea" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15586/aei.v52i2.1054" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596071v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cherfan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Hammoudi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Akiki" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46542/pe.2022.221.450457" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596063v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina58081109" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596059v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Dimassi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46542/pe.2022.221.823834" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03754484v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19095679" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596068v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Kawtharani" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Hallal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Shouman" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci12070434" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596058v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192315668" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596074v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18549/PharmPract.2021.4.2565" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596067v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riham Sabra" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rida" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18549/PharmPract.2022.2.2653" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596070v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehmatalla Onaissy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46542/pe.2022.221.523532" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596065v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-022-02889-2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596061v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Toufaili" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-063013" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596072v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Chahine" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cherfane" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijpp/riab056" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596077v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moustafa" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/tjpr.v19i4.28" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596076v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan El Akel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmacy9010005" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05365875v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Baalbaki" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>