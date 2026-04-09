--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -426,843 +426,852 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 57 (1), pp.67-80</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 57 (1), pp.67-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.057.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04566004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration des outils numériques en mathématiques. Quelles leçons tirer du cas tableur ? 1/2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Que dit la recherche?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informatique, Scratch et robots : de nouvelles pratiques enseignantes en mathématiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gélis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favoriser l’enseignement de l’algorithmique en mathématiques : une question de distance aux mathématiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claver Nijimbéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10 (3), pp.121-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teachers practices and professional geneses with ICT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Journal of Mathematics and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3 (1), pp.96 - 105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teachers practices and professional geneses with ICT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Electronic Journal of Mathematics &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Special Issue, 8 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestes, cognition incarnée et artefacts: une analyse bibliographique pour une nouvelle dimension dans les travaux didactiques du LDAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Laboratoire de Didactique André Revuz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02979379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports et limites du tableur dans l'enseignement de l'algèbre. Questions d'instrumentation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Enseignement de l'algèbre élémentaire, Hors Série pp.123-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01002954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecting and Integrating Theoretical Frames: The TELMA Contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artigue Michèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerulli Michele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maracci Mirko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computers for Mathematical Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Connecting approaches to technology enhanced learning in mathematics: the TELMA experience, 14 (3), pp.217-240. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10758-009-9157-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An “Instrumental Approach” to Study the Integration of a Computer Tool Into Mathematics Teaching: the Case of Spreadsheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computers for Mathematical Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 10 (2), pp.109-141. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10758-005-0395-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1272,609 +1281,609 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Enseignants du primaire face aux TICE : pratiques, ressources, formations et représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Boulc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Haspekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Voulgre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Numérique en éducation, Jean-Luc RINAUDO, 979-10-240-1779-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles perspectives en didactique : géométrie, évaluation des apprentissages mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coppé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Roditi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Celi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïza Chellougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Tempier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Pensée Sauvage éditions, Vol.1, (239 p.), 2019, ISBN 978 2 85919 335 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes du séminaire national de didactique des mathématiques 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coppé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IREM de Paris 7 et ARDM. IREM de Paris 7, pp.197, 2014, Actes du séminaire national de didactique des mathématiques, 978-2-86612-352-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00972656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestes, cognition incarnée et artefacts: une analyse bibliographique pour une nouvelle dimension dans les travaux didactiques du LDAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Haspekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Artigue</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cahiers du Laboratoire de didactique André Revuz n°8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IREM de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 978-2-86612-348-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes du séminaire national de didactique des mathématiques 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coppé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IREM de Paris 7 et ARDM. IREM de Paris 7, pp.240, 2013, Actes du séminaire national de didactique des mathématiques, 978-2-86612-345-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00972662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemples de recherches en didactique des mathématiques sur la formation des enseignants (premier et second degrés)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Horoks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut de recherche sur l'enseignement des mathématiques de Paris : Université Paris Diderot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, (84 p.), 2010, ISBN- 9782866123239</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1884,1898 +1893,1911 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques envisagées des enseignants pour un enseignement de l’informatique à l’école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fluckiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Fluckiger; L. Boulc'h; S. Nogry; C. Reffay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner, apprendre, former à l’informatique à l’école : regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OPUS Université Paris Cité, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.53480/2024iecare03q/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel enseignement de l’informatique dans la scolarité obligatoire en France ? Analyse des programmes et manuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fluckiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Fluckiger; L. Boulc'h; S. Nogry; C. Reffay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner, apprendre, former à l’informatique à l'école : regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Cité, pp.27-49, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.53480/2024iecare02p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of networking of theories in studying the development and use of digital resources in mathematics education</w:t>
+                <w:t xml:space="preserve">Networking of theories: An Approach to the Development and Use of Digital Resources in Mathematics Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katiane Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Pepin; G. Gueudet; J. Choppin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Digital Resources in Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.1-29, 2024, Springer International Handbooks of Education, 978-3-030-95060-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-95060-6_4-1⟩</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.103-131, 2024, Springer International Handbooks of Education, 978-3-030-95060-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-45667-1_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Theories That Frame Research on Teaching Mathematics with Digital Technology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Algebra Education and Digital Resources: A Long-Distance Relationship?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison Clark-Wilson</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carolyn Kieran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Drijvers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kajsa Bråting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Tabach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Pepin; G. Gueudet; J. Choppin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Mathematics Teacher in the Digital Era</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-05254-5_15⟩</w:t>
+              <w:t xml:space="preserve">Handbook of Digital Resources in Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.439-470, 2024, Springer International Handbooks of Education, 978-3-030-95060-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-45667-1_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166381v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebra Education and Digital Resources: A Long-Distance Relationship?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisiting Theories That Frame Research on Teaching Mathematics with Digital Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sinclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...53 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Robutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Clark-Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Digital Resources in Mathematics Education</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-95060-6_16-1⟩</w:t>
+              <w:t xml:space="preserve">The Mathematics Teacher in the Digital Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16, Springer International Publishing, pp.391-418, 2023, Mathematics Education in the Digital Era, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-05254-5_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322340v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le défi calcul au cycle 3 : entre calcul mental et calculatrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chambris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pasquet-Fortune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F.Vandebrouk &amp; B.Lebot (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Colloque IREM Mathématiques en Cycle, juin 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IREM de Poitiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.228-239, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741336v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing verbal interactions in mathematics classroom: connecting two different research fields via a methodological tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Roditi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">T.Dooley &amp; G.Gueudet (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 10th Congress of the European Society for Research in Mathematics Education (CERME10, Dublin 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DCU Institute of Education and ERME, pp.2773-2780, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01465567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La numération, le calcul et la calculatrice, du CM à la 6e</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chambris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Celi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dans Barrier, T. &amp; Chambris, C. (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Séminaire National de Didactique des Mathématiques, Paris 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IREM de Paris, pp.334-340, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactiques et technologies numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chenevotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Belhadjin, M.-F. Bishop, &amp; M.-L.Elalouf (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les didactiques en questions, états des lieux et perspectives pour la recherche et la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Boeck Supérieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.211-229, 2017, 978-2-8041-7117-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparing Young Researchers in Mathematics Education: Beyond Simple Supervising</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolf Straesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinando Arzarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Didactics of Mathematics: Approaches and Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.239 - 252, 2016, A Homage to Michèle Artigue, 978-3-319-26046-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-26047-1_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context, Milieu, and Media­Milieus Dialectic: A Case Study on Networking of AiC, TDS, and ATD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivy Kidron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networking of Theories as a Research Practice in Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.153-177, 2014, Advances in Mathematics Education, 978-3-319-05388-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-05389-9_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the Theory of Didactical Situations (TDS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Corblin-Lenfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bikner-Ahsbahs, A, Prediger, S. (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networking of Theories as a Research Practice in Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.47-65, 2014, 978-3-319-05388-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-05389-9_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topaze Effect: A Case Study on Networking of IDS and TDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelika Bikner-Ahsbahs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bikner-Ahsbahs, Angelika, Prediger, Susanne (Eds.) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networking of Theories as a Research Practice in Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.201-221, 2014, 978-3-319-05388-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-05389-9_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Starting Points for Dealing with the Diversity of Theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelika Bikner-Ahsbahs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Prediger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinando Arzarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Bikner-Ahsbahs, S. Prediger (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networking of Theories as a Research Practice in Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.3-12, 2014, Advances in Mathematics Education, 978-3-319-05388-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-05389-9_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teachers' instrumental geneses when integrating spreadsheet software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clark-Wilson, Alison, Robutti, Ornella, Sinclair, Nathalie </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mathematics Teacher in the Digital Era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPRINGER</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.241-275, 2014, 978-94-007-4637-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-4638-1_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01002961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner avec un tableur: quelles genèses instrumentales?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Octarès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les technologies numériques pour l'enseignement - Usages, dispositifs et genèses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9782366300161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3785,1442 +3807,1442 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation d'HDR: Enseigner les mathématiques avec des technologies : genèses, distances et repères.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de didactique de l'ARDM 2024/2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Guille-Biel Winder Claire; Tempier Frédérick, 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards didactiques croisés sur la réintroduction de l’enseignement de l’informatique à l’école en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fluckiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 6ème Colloque international de l’ARCD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Y. Buyck, M. Sudriès, F. Ligozat &amp; C. Marlot, Jun 2022, Genève (CH), Suisse. pp.55-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Invited Conference] Theories on Technology in Mathematics Teaching: a “Theory Networking” Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminars of the CERME13 Conference for the TWG15 &amp; 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERME, Mar 2023, Online Event, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards didactiques croisés sur la réintroduction de l'enseignement de l'informatique à l'école en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fluckiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème colloque international de l'ARCD. Les didactiques face à l'évolution des curriculums.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARCD, Jun 2023, Genève (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of teaching practices with ICT: a case study with Scratch in the French new mathematics curricular</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Congress on Mathematical Education, ICME 14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Shangaï, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the TSG25: The role and the use of technology in the teaching and learning of mathematics at lower secondary level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morten Misfeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Stefan Siller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mailizar Mailizar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Congress on Mathematical Education, ICME 14, Shanghai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Shangai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement de l'informatique à l'école : choix des artefacts par les enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fluckiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « L’école Primaire au 21e siècle »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner l’informatique à l’école primaire : comment les enseignants voient les sujets didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fluckiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque eTIC 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03441474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full version of the Plenary Talk &amp;quot;Teaching practices in digital era: some theoretical and methodological perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tenth ERME Topic Conference (ETC 10) on Mathematics Education in the Digital Age (MEDA-2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informatique dans les nouveaux programmes de mathématiques : un effet-loupe sur le développement des pratiques enseignantes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Colloque international en éducation : enjeux actuels et futurs de la formation et de la profession enseignante (CRIFPE-5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence invitée. Didactics And Learning Mathematics Through Computers In Primary Schools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Research in Education (ICORE 6): Reaching the Unreached through Quality Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Punjab, 2018, Lahore, Pakistan. (p.13)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03939000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation formative dans les interactions en classe de mathématiques : une approche didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michella Kiwan-Zacka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Roditi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Évaluation en mathématiques : dispositifs, validités &amp; pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01465253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles pratiques d'évaluation en algèbre au collège?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Horoks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIe Colloque de la CORFEM (COmmission de Recherche sur la Formation des Enseignants de Mathématiques)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre l'informatique par la programmation des robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claver Nijimbere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Boulc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Louis Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et technologies de l'information et de la communication (STIC) en milieu éducatif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00875586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between arithmetic and algebra : a space for the spreadsheet ? Contribution to an instrumental approach.</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Italy. 10 p</w:t>
+                <w:t xml:space="preserve">Entre arithmétique et algèbre : un espace pour le tableur ? Perspectives didactiques et réalités.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Haspekian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jun 2003, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00190090v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00001333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre arithmétique et algèbre : un espace pour le tableur ? Perspectives didactiques et réalités.</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Jun 2003, Reims, France</w:t>
+                <w:t xml:space="preserve">Between arithmetic and algebra : a space for the spreadsheet ? Contribution to an instrumental approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Haspékian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 3rd Conference of the European society for Research in Mathematics Education, CERME3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Italy. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">edutice-00001333v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00190090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between arithmetic and algebra : a space for the spreadsheet ? Contribution to an instrumental approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Conference of the European society for Research in Mathematics Education, CERME3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Bellaria, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5230,524 +5252,524 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner l'informatique:points de vue d 'enseignants sur les choix didactiques et les équipements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fluckiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspékian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire IeCARE, Université de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[MOOC] The extension of the Instrumental Approach to the teacher</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">[MOOC] Testing the Instrumental Approach with new artefacts: the case of spreadsheet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artigue Michèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Michele Artigue’s Units https://www.mathunion.org/icmi/awards/amor/michele-artigue-unit</w:t>
+              <w:t xml:space="preserve">Michele Artigue’s Units</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936687v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[MOOC] Testing the Instrumental Approach with new artefacts: the case of spreadsheet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">[MOOC] The extension of the Instrumental Approach to the teacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artigue Michèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Michele Artigue’s Units</w:t>
+              <w:t xml:space="preserve">Michele Artigue’s Units https://www.mathunion.org/icmi/awards/amor/michele-artigue-unit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936650v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TELMA Cross Experiment Guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouhineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Chaachoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Cerulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas Gavrilis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00190022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological tools for Comparison of learning theories in technology enhanced learning in mathematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspékian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Maria Bottino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Cerulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00190114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5757,151 +5779,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources Vivantes pour l’Enseignement et l’Apprentissage. Rapport final du laboratoire EDA dans le cadre du projet ANR RéVEA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Louis Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Bento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Voulgre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Haspekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Riquois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] EDA. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5911,100 +5933,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTEGRATION D'OUTILS INFORMATIQUES DANS L'ENSEIGNEMENT DES MATHEMATIQUES, ETUDE DU CAS DES TABLEURS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Paris-Diderot - Paris VII, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00011388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6014,91 +6036,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner les mathématiques avec des technologies : Genèses, distances et repères.[note d'Habilitation à Diriger des Recherches]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Paris Cité, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04680129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6108,1543 +6130,1543 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the Thematic Working Group 17 on Theoretical Perspectives and Approaches in Mathematics Education Research at CERME 13: Navigating Ways Forward Amidst Diversity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyzing teachers' views on the integration of computer science into mathematics teaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C Carlsen-Bach</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fluckiger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference CERME 13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Budapest (Hungary), France. Alfréd Rényi Institute of Mathematics and ERME, pp.3094-3101, 2023</w:t>
+              <w:t xml:space="preserve">Twelfth Congress of the European Society for Research in Mathematics Education (CERME12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Bozen-Bolzano, Italy. TWG15, University of Bozen-Bolzano, pp.4865-4874, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322425v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620241v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An introduction to TWG17: Navigating ways forward amidst diversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction to the Thematic Working Group 17 on Theoretical Perspectives and Approaches in Mathematics Education Research at CERME 13: Navigating Ways Forward Amidst Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Lensing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Haspekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heather Lynn Johnson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mariam Haspekian</w:t>
+                <w:t xml:space="preserve">A Seidouvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdel Seidouvy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cecilie Carlsen-Bach</w:t>
+                <w:t xml:space="preserve">C Carlsen-Bach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirteenth Congress of the European Society for Research in Mathematics Education (CERME13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Budapest, Hungary. TWG17 (1), Alfréd Rényi Institute of Mathematics; ERME, 2023, 978-963-7031-04-5</w:t>
+              <w:t xml:space="preserve">European Conference CERME 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Budapest (Hungary), France. Alfréd Rényi Institute of Mathematics and ERME, pp.3094-3101, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04421162v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing teachers' views on the integration of computer science into mathematics teaching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An introduction to TWG17: Navigating ways forward amidst diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Lynn Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Lensing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Fluckiger</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Seidouvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilie Carlsen-Bach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twelfth Congress of the European Society for Research in Mathematics Education (CERME12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Bozen-Bolzano, Italy. TWG15, University of Bozen-Bolzano, pp.4865-4874, 2023</w:t>
+              <w:t xml:space="preserve">Thirteenth Congress of the European Society for Research in Mathematics Education (CERME13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Budapest, Hungary. TWG17 (1), Alfréd Rényi Institute of Mathematics; ERME, 2023, 978-963-7031-04-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620241v2</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teachers' challenges in integrating technology in mathematics teaching through the lens of the instrumental distance concept</w:t>
+                <w:t xml:space="preserve">Teachers' Challenges in Integrating Technology in Mathematics Teaching through the Lens of the Instrumental Distance Concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Kieran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirteenth Congress of the European Society for Research in Mathematics Education (CERME13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Budapest, Hungary. TWG15 (20), Alfréd Rényi Institute of Mathematics; ERME, 2023, 978-963-7031-04-5</w:t>
+              <w:t xml:space="preserve">Proceedings of CERME13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Budapest (Hungary), France. Alfréd Rényi Institute of Mathematics and ERME, pp.2694-2701, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410780v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teachers' Challenges in Integrating Technology in Mathematics Teaching through the Lens of the Instrumental Distance Concept</w:t>
+                <w:t xml:space="preserve">Teachers' challenges in integrating technology in mathematics teaching through the lens of the instrumental distance concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Kieran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of CERME13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Budapest (Hungary), France. Alfréd Rényi Institute of Mathematics and ERME, pp.2694-2701, 2023</w:t>
+              <w:t xml:space="preserve">Thirteenth Congress of the European Society for Research in Mathematics Education (CERME13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Budapest, Hungary. TWG15 (20), Alfréd Rényi Institute of Mathematics; ERME, 2023, 978-963-7031-04-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322418v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invited Plenary Lecture. Teaching practices in digital era: some theoretical and methodological perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Johannes Kepler University, pp.3-10, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer science in mathematics new curricula at primary school: new tools, new teaching practices?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.23-31, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation des apprentissages et évaluation formative : quels regards didactiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Horoks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michella Kiwan-Zacka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Roditi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Pensée Sauvage, pp.429-452, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cas d’étude avec Scratch à l’école primaire: distance et repères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IREM de Paris., pp.1-8, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Perspectives and Approaches in Mathematics Education Research: Introduction to the papers of the Thematic Working Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelika Bikner-Ahsbahs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Maracci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 10th Congress of the European Society for Research in Mathematics Education, CERME10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Dublin (Ireland), France. DCU Institute of Education and ERME, pp.2683-2690, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles connaissances à enseigner et nouveaux outils. Situations, repères didactiques et genèses instrumentales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l’AREF 2016 Mons, juillet 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Mons, Belgique, Belgique. pp.556-557, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The challenges of teaching mathematics with digital technologies: the evolving role of the teacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Clark-Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Cusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merrilyn Goos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 38th Psychology of Mathematics Education (PME 38)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Vancouver (British Columbia), Canada. Vol. 1, University of British Columbia Press, pp.87-116, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When the fiction of learning is kept: A case of networking two theoretical views</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelika Bikner-Ahsbahs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 37th Conference of the International Group for the Psychology of Mathematics Education (PME 37)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Kiel (Allemagne), Germany. vol.3, Kiel: IPN, Germany, pp.9-16, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01002969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding teachers’ practices and professional geneses with technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Mathematical Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Seoul, South Korea. 2012, Proceedings of the International Congress on Mathematical Education</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The co-construction of a mathematical and a didactical instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of CERME7 (7th Congress of the European Society for Research in Mathematics Education)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Prague, Czech Republic. University of Rzeszów and ERME, pp.2298-2307, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behind students’ spreadsheet competencies: their achievement in algebra? A case study in a French vocational school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bruillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Sixth Conference of the European society for Research in Mathematics Education (CERME6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Lyon, France. INRP, pp.519‑528, 2010, 978-2-7342-1190-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05034977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What role does mathematics play in students’ spreadsheet competencies? A case study of French students’ skills in a vocational school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bruillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Proceedings of the IFIP Conference Informatics, Mathematics and ICT: A golden triangle (IMICT 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Boston, United States. Northeastern College of Computer &amp; Information Science, pp.on CD, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05035020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId192"/>
+      <w:footerReference w:type="default" r:id="rId194"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7712,51 +7734,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="106FBC24"/>
+    <w:nsid w:val="F54C4833"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7943,51 +7965,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mariam-haspekian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8965-9463" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094624402" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.circle-u.eu/about/platforms/til/mariam-haspekian.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460879v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15i1n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290307v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lay Bozkurt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melike Yi&#287;it Koyunkaya" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-025-10429-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566004v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712223v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286216v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;lis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165838v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claver Nijimb&#233;r&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383589v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271996v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979379v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lagrange" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002954v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273798v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artigue Mich&#232;le" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerulli Michele" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maracci Mirko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10758-009-9157-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R5N9HN5Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273799v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10758-005-0395-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FP6500MX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733606v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boulc'H" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Voulgre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1421" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938732v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Copp&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roditi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Celi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Chellougui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Tempier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972656v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110937v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lagrange" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972662v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110034v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irem.univ-paris-diderot.fr/up/publications/IPS10003.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677536v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grugier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/2024iecare03q/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690059v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vandevelde" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/2024iecare02p" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322356v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiane Rocha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95060-6_4-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166381v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sinclair" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Robutti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Clark-Wilson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05254-5_15" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322340v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Kieran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Drijvers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajsa Br&#229;ting" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tabach" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-3-030-95060-6_16-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95060-6_16-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741336v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chambris" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Melon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pasquet-Fortune" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-poitiers.fr/colloque2017/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465567v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800073v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077291v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804171179-les-didactiques-en-questions" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383601v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Straesser" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Arzarello" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-26047-1_11" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26047-1_11" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383597v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Kidron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Bosch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Dreyfus" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05389-9_10" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273884v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Corblin-Lenfant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-05389-9_4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05389-9_4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273892v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Bikner-Ahsbahs" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-05389-9_12" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05389-9_12" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383593v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Prediger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-05389-9_1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05389-9_1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002961v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9789400746374" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4638-1_11" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383604v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320938v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803218v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322431v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398661v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936171v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936354v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Misfeldt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Stefan Siller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lee" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailizar Mailizar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03378486v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03441474v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170380v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936559v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939000v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465253v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michella Kiwan-Zacka" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420731v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pilet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00875586v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claver Nijimbere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190090v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Hasp&#233;kian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001333v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694972v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712179v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936687v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936650v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190022v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerulli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Gavrilis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190114v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Bottino" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357573v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Louis Baron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Riquois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011388v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04680129v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322425v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Johnson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Lensing" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Seidouvy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carlsen-Bach" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421162v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Lynn Johnson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Seidouvy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Carlsen-Bach" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03620241v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410780v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322418v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165836v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936527v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612783v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936478v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948870v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bakker" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Maracci" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936547v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273791v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Cusi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merrilyn Goos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002969v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273878v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273866v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05034977v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05035020v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mariam-haspekian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8965-9463" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094624402" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.circle-u.eu/about/platforms/til/mariam-haspekian.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460879v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15i1n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290307v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lay Bozkurt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melike Yi&#287;it Koyunkaya" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-025-10429-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566004v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.057.0067" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712223v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286216v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;lis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165838v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claver Nijimb&#233;r&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383589v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271996v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979379v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lagrange" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002954v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273798v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artigue Mich&#232;le" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerulli Michele" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maracci Mirko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10758-009-9157-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R5N9HN5Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273799v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10758-005-0395-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FP6500MX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733606v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boulc'H" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Voulgre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1421" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938732v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Copp&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roditi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Celi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Chellougui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Tempier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972656v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110937v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lagrange" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972662v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110034v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irem.univ-paris-diderot.fr/up/publications/IPS10003.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677536v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grugier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/2024iecare03q/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690059v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vandevelde" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/2024iecare02p" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322356v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiane Rocha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/rwe/10.1007/978-3-031-45667-1_4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45667-1_4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322340v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Kieran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Drijvers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajsa Br&#229;ting" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tabach" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/rwe/10.1007/978-3-031-45667-1_16" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45667-1_16" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166381v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sinclair" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Robutti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Clark-Wilson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05254-5_15" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741336v3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chambris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Melon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pasquet-Fortune" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-poitiers.fr/colloque2017/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465567v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800073v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077291v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804171179-les-didactiques-en-questions" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383601v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Straesser" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Arzarello" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-26047-1_11" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26047-1_11" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383597v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Kidron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Bosch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Dreyfus" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05389-9_10" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273884v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Corblin-Lenfant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-05389-9_4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05389-9_4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273892v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Bikner-Ahsbahs" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-05389-9_12" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05389-9_12" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383593v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Prediger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-05389-9_1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05389-9_1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002961v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9789400746374" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4638-1_11" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383604v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320938v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803218v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322431v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398661v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936171v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936354v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Misfeldt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Stefan Siller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lee" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailizar Mailizar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03378486v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03441474v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170380v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936559v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939000v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465253v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michella Kiwan-Zacka" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420731v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pilet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00875586v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claver Nijimbere" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001333v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190090v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Hasp&#233;kian" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694972v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712179v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936650v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936687v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190022v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerulli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Gavrilis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190114v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Bottino" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357573v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Louis Baron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Riquois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011388v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04680129v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03620241v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322425v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Johnson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Lensing" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Seidouvy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carlsen-Bach" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421162v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Lynn Johnson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Seidouvy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Carlsen-Bach" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322418v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410780v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165836v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936527v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612783v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936478v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948870v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bakker" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Maracci" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936547v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273791v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Cusi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merrilyn Goos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002969v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273878v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273866v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05034977v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05035020v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>