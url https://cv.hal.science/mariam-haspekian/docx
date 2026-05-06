--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -3222,178 +3222,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the Theory of Didactical Situations (TDS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Starting Points for Dealing with the Diversity of Theories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelika Bikner-Ahsbahs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Prediger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Bikner-Ahsbahs, A, Prediger, S. (Eds). </w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinando Arzarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Bikner-Ahsbahs, S. Prediger (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networking of Theories as a Research Practice in Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.47-65, 2014, 978-3-319-05388-2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-05389-9_4⟩</w:t>
+              <w:t xml:space="preserve">, pp.3-12, 2014, Advances in Mathematics Education, 978-3-319-05388-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-05389-9_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273884v1</w:t>
+                <w:t xml:space="preserve">hal-01383593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topaze Effect: A Case Study on Networking of IDS and TDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelika Bikner-Ahsbahs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3434,208 +3464,178 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.201-221, 2014, 978-3-319-05388-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-05389-9_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Starting Points for Dealing with the Diversity of Theories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angelika Bikner-Ahsbahs</w:t>
+                <w:t xml:space="preserve">Introduction to the Theory of Didactical Situations (TDS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Prediger</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">A. Bikner-Ahsbahs, S. Prediger (Eds.). </w:t>
+                <w:t xml:space="preserve">Agnès Corblin-Lenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bikner-Ahsbahs, A, Prediger, S. (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networking of Theories as a Research Practice in Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.3-12, 2014, Advances in Mathematics Education, 978-3-319-05388-2. </w:t>
+              <w:t xml:space="preserve">, pp.47-65, 2014, 978-3-319-05388-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-05389-9_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-05389-9_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383593v1</w:t>
+                <w:t xml:space="preserve">hal-01273884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teachers' instrumental geneses when integrating spreadsheet software</w:t>
               </w:r>
@@ -4143,312 +4143,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of teaching practices with ICT: a case study with Scratch in the French new mathematics curricular</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction to the TSG25: The role and the use of technology in the teaching and learning of mathematics at lower secondary level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morten Misfeldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Stefan Siller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mailizar Mailizar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Congress on Mathematical Education, ICME 14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Shangaï, China</w:t>
+              <w:t xml:space="preserve">14th International Congress on Mathematical Education, ICME 14, Shanghai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Shangai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936171v1</w:t>
+                <w:t xml:space="preserve">hal-03936354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the TSG25: The role and the use of technology in the teaching and learning of mathematics at lower secondary level</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hans Stefan Siller</w:t>
+                <w:t xml:space="preserve">Enseignement de l'informatique à l'école : choix des artefacts par les enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fluckiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mailizar Mailizar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Congress on Mathematical Education, ICME 14, Shanghai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Shangai, China</w:t>
+              <w:t xml:space="preserve">Colloque « L’école Primaire au 21e siècle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936354v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement de l'informatique à l'école : choix des artefacts par les enseignants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of teaching practices with ICT: a case study with Scratch in the French new mathematics curricular</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « L’école Primaire au 21e siècle »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t>
+              <w:t xml:space="preserve">14th International Congress on Mathematical Education, ICME 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Shangaï, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378486v1</w:t>
+                <w:t xml:space="preserve">hal-03936171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner l’informatique à l’école primaire : comment les enseignants voient les sujets didactiques</w:t>
               </w:r>
@@ -6220,269 +6220,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620241v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the Thematic Working Group 17 on Theoretical Perspectives and Approaches in Mathematics Education Research at CERME 13: Navigating Ways Forward Amidst Diversity</w:t>
+                <w:t xml:space="preserve">An introduction to TWG17: Navigating ways forward amidst diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heather Johnson</w:t>
+                <w:t xml:space="preserve">Heather Lynn Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Lensing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Seidouvy</w:t>
+                <w:t xml:space="preserve">Abdel Seidouvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Carlsen-Bach</w:t>
+                <w:t xml:space="preserve">Cecilie Carlsen-Bach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference CERME 13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Budapest (Hungary), France. Alfréd Rényi Institute of Mathematics and ERME, pp.3094-3101, 2023</w:t>
+              <w:t xml:space="preserve">Thirteenth Congress of the European Society for Research in Mathematics Education (CERME13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Budapest, Hungary. TWG17 (1), Alfréd Rényi Institute of Mathematics; ERME, 2023, 978-963-7031-04-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04322425v1</w:t>
+                <w:t xml:space="preserve">hal-04421162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An introduction to TWG17: Navigating ways forward amidst diversity</w:t>
+                <w:t xml:space="preserve">Introduction to the Thematic Working Group 17 on Theoretical Perspectives and Approaches in Mathematics Education Research at CERME 13: Navigating Ways Forward Amidst Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heather Lynn Johnson</w:t>
+                <w:t xml:space="preserve">Heather Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Lensing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdel Seidouvy</w:t>
+                <w:t xml:space="preserve">A Seidouvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilie Carlsen-Bach</w:t>
+                <w:t xml:space="preserve">C Carlsen-Bach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirteenth Congress of the European Society for Research in Mathematics Education (CERME13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Budapest, Hungary. TWG17 (1), Alfréd Rényi Institute of Mathematics; ERME, 2023, 978-963-7031-04-5</w:t>
+              <w:t xml:space="preserve">European Conference CERME 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Budapest (Hungary), France. Alfréd Rényi Institute of Mathematics and ERME, pp.3094-3101, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04421162v1</w:t>
+                <w:t xml:space="preserve">hal-04322425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teachers' Challenges in Integrating Technology in Mathematics Teaching through the Lens of the Instrumental Distance Concept</w:t>
               </w:r>
@@ -6932,51 +6932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Perspectives and Approaches in Mathematics Education Research: Introduction to the papers of the Thematic Working Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelika Bikner-Ahsbahs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7260,51 +7260,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When the fiction of learning is kept: A case of networking two theoretical views</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelika Bikner-Ahsbahs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7734,51 +7734,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F54C4833"/>
+    <w:nsid w:val="D0C58D8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7965,51 +7965,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mariam-haspekian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8965-9463" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094624402" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.circle-u.eu/about/platforms/til/mariam-haspekian.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460879v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15i1n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290307v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lay Bozkurt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melike Yi&#287;it Koyunkaya" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-025-10429-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566004v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.057.0067" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712223v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286216v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;lis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165838v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claver Nijimb&#233;r&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383589v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271996v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979379v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lagrange" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002954v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273798v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artigue Mich&#232;le" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerulli Michele" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maracci Mirko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10758-009-9157-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R5N9HN5Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273799v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10758-005-0395-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FP6500MX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733606v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boulc'H" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Voulgre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1421" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938732v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Copp&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roditi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Celi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Chellougui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Tempier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972656v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110937v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lagrange" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972662v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110034v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irem.univ-paris-diderot.fr/up/publications/IPS10003.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677536v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grugier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/2024iecare03q/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690059v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vandevelde" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/2024iecare02p" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322356v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiane Rocha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/rwe/10.1007/978-3-031-45667-1_4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45667-1_4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322340v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Kieran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Drijvers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajsa Br&#229;ting" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tabach" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/rwe/10.1007/978-3-031-45667-1_16" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45667-1_16" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166381v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sinclair" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Robutti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Clark-Wilson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05254-5_15" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741336v3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chambris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Melon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pasquet-Fortune" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-poitiers.fr/colloque2017/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465567v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800073v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077291v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804171179-les-didactiques-en-questions" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383601v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Straesser" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Arzarello" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-26047-1_11" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26047-1_11" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383597v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Kidron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Bosch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Dreyfus" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05389-9_10" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273884v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Corblin-Lenfant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-05389-9_4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05389-9_4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273892v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Bikner-Ahsbahs" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-05389-9_12" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05389-9_12" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383593v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Prediger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-05389-9_1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05389-9_1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002961v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9789400746374" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4638-1_11" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383604v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320938v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803218v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322431v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398661v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936171v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936354v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Misfeldt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Stefan Siller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lee" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailizar Mailizar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03378486v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03441474v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170380v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936559v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939000v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465253v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michella Kiwan-Zacka" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420731v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pilet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00875586v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claver Nijimbere" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001333v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190090v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Hasp&#233;kian" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694972v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712179v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936650v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936687v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190022v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerulli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Gavrilis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190114v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Bottino" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357573v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Louis Baron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Riquois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011388v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04680129v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03620241v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322425v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Johnson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Lensing" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Seidouvy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carlsen-Bach" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421162v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Lynn Johnson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Seidouvy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Carlsen-Bach" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322418v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410780v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165836v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936527v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612783v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936478v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948870v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bakker" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Maracci" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936547v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273791v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Cusi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merrilyn Goos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002969v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273878v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273866v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05034977v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05035020v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mariam-haspekian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8965-9463" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094624402" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.circle-u.eu/about/platforms/til/mariam-haspekian.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460879v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15i1n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290307v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lay Bozkurt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melike Yi&#287;it Koyunkaya" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-025-10429-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566004v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.057.0067" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712223v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286216v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;lis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165838v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claver Nijimb&#233;r&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383589v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271996v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979379v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lagrange" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002954v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273798v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artigue Mich&#232;le" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerulli Michele" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maracci Mirko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10758-009-9157-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R5N9HN5Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273799v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10758-005-0395-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FP6500MX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733606v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boulc'H" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Voulgre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1421" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938732v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Copp&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roditi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Celi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Chellougui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Tempier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972656v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110937v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lagrange" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972662v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110034v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irem.univ-paris-diderot.fr/up/publications/IPS10003.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677536v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grugier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/2024iecare03q/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690059v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vandevelde" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/2024iecare02p" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322356v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiane Rocha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/rwe/10.1007/978-3-031-45667-1_4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45667-1_4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322340v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Kieran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Drijvers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajsa Br&#229;ting" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tabach" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/rwe/10.1007/978-3-031-45667-1_16" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45667-1_16" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166381v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sinclair" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Robutti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Clark-Wilson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05254-5_15" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741336v3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chambris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Melon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pasquet-Fortune" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-poitiers.fr/colloque2017/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465567v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800073v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077291v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804171179-les-didactiques-en-questions" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383601v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Straesser" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Arzarello" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-26047-1_11" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26047-1_11" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383597v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Kidron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Bosch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Dreyfus" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05389-9_10" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383593v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Bikner-Ahsbahs" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Prediger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-05389-9_1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05389-9_1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273892v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-05389-9_12" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05389-9_12" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273884v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Corblin-Lenfant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-05389-9_4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05389-9_4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002961v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9789400746374" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4638-1_11" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383604v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320938v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803218v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322431v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398661v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936354v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Misfeldt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Stefan Siller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lee" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailizar Mailizar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03378486v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936171v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03441474v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170380v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936559v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939000v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465253v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michella Kiwan-Zacka" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420731v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pilet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00875586v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claver Nijimbere" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001333v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190090v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Hasp&#233;kian" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694972v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712179v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936650v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936687v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190022v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerulli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Gavrilis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190114v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Bottino" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357573v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Louis Baron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Riquois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011388v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04680129v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03620241v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421162v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Lynn Johnson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Lensing" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Seidouvy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Carlsen-Bach" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322425v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Johnson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Seidouvy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carlsen-Bach" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322418v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410780v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165836v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936527v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612783v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936478v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948870v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bakker" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Maracci" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936547v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273791v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Cusi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merrilyn Goos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002969v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273878v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273866v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05034977v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05035020v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>