--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -100,697 +100,697 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene profiles of peripheral white blood cells as potential predictors of pregnancy in embryo-recipient heifers</w:t>
+                <w:t xml:space="preserve">Ageing-driven molecular and functional changes in the bovine endometrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam Raliou</w:t>
+                <w:t xml:space="preserve">Marine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Margarete Meyerholz-Wohllebe</w:t>
+                <w:t xml:space="preserve">Doulaye Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doulaye Dembélé</w:t>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirsten Mense</w:t>
+                <w:t xml:space="preserve">Marie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maike Heppelmann</w:t>
+                <w:t xml:space="preserve">Maud Pez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 20, </w:t>
+              <w:t xml:space="preserve">, 2025, 20 (9), pp.e0332176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0330701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0332176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272679v1</w:t>
+                <w:t xml:space="preserve">hal-05297660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing-driven molecular and functional changes in the bovine endometrium</w:t>
+                <w:t xml:space="preserve">Gene profiles of peripheral white blood cells as potential predictors of pregnancy in embryo-recipient heifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Denis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mariam Raliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Margarete Meyerholz-Wohllebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doulaye Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Leduc</w:t>
+                <w:t xml:space="preserve">Kirsten Mense</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Pez</w:t>
+                <w:t xml:space="preserve">Maike Heppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 20 (9), pp.e0332176. </w:t>
+              <w:t xml:space="preserve">, 2025, 20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0332176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0330701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05297660v1</w:t>
+                <w:t xml:space="preserve">hal-05272679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress and challenges in developing organoids in farm animal species for the study of reproduction and their applications to reproductive biotechnologies</w:t>
+                <w:t xml:space="preserve">Analysis of the transcriptome of bovine endometrial cells isolated by laser micro-dissection (1): specific signatures of stromal, glandular and luminal epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bourdon</w:t>
+                <w:t xml:space="preserve">Wiruntita Chankeaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+                <w:t xml:space="preserve">Sandra Lignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Charpigny</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+                <w:t xml:space="preserve">Theodoros Ntallaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Raliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-020-00891-w⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-021-07712-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03799896v1</w:t>
+                <w:t xml:space="preserve">hal-03271279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the transcriptome of bovine endometrial cells isolated by laser micro-dissection (1): specific signatures of stromal, glandular and luminal epithelial cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Analysis of the transcriptome of bovine endometrial cells isolated by laser micro-dissection (2): impacts of post-partum negative energy balance on stromal, glandular and luminal epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiruntita Chankeaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodoros Ntallaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Raliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-021-07712-0⟩</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-021-07713-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271279v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the transcriptome of bovine endometrial cells isolated by laser micro-dissection (2): impacts of post-partum negative energy balance on stromal, glandular and luminal epithelial cells</w:t>
+                <w:t xml:space="preserve">Progress and challenges in developing organoids in farm animal species for the study of reproduction and their applications to reproductive biotechnologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiruntita Chankeaw</w:t>
+                <w:t xml:space="preserve">Guillaume Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Lignier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Richard</w:t>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodoros Ntallaris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mariam Raliou</w:t>
+                <w:t xml:space="preserve">Gilles Charpigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (1), </w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (1), pp.42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-021-07713-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13567-020-00891-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271294v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of blood parameters and molecular endometrial markers during early reperfusion in two ovine models of uterus transplantation</w:t>
               </w:r>
@@ -910,64 +910,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subclinical endometritis in dairy cattle is associated with distinct mRNA expression patterns in blood and endometrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Raliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doulaye Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Düvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1191,77 +1191,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peripheral thyroid hormone levels and hepatic thyroid hormone deiodinase gene expression in dairy heifers on the day of ovulation and during the early peri-implantation period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Margarete Meyerholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Mense</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Linden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Raliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1325,51 +1325,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serum IGFBP4 concentration decreased in dairy heifers towards day 18 of pregnancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Meyerholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Mense</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lietzau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1459,51 +1459,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Subnucleocapsid Nanoplatform for Mucosal Vaccination against Influenza Virus That Targets the Ectodomain of Matrix Protein 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Raliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Bourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1580,51 +1580,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human genetic polymorphisms in T1R1 and T1R3 taste receptor subunits affect their function.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Raliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1714,51 +1714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tas1R1-Tas1R3 taste receptor variants in human fungiform papillae.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Raliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2151,103 +2151,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d’une restriction alimentaire durant le post-partum sur l’expression des gènes des cellules endométriales chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiruntita Chankeaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Raliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodoros Ntallaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
@@ -2270,346 +2270,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vésicules extra-cellulaires (EVs) de fluide utérin stimulent l’expression de marqueurs de l’implantation dans l’endomètre ovin in vivo</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Specific impacts of mild feed restrictions on gene expression of endometrial luminal, glandular and stromal cells in postpartum dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t>
+                <w:t xml:space="preserve">W Chankeaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Raliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Cognie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
+                <w:t xml:space="preserve">T. Ntallaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">44.Annual Conference of the International Embryo Transfer Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Bangkok, Thailand. pp.251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738015v1</w:t>
+                <w:t xml:space="preserve">hal-02736792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific impacts of mild feed restrictions on gene expression of endometrial luminal, glandular and stromal cells in postpartum dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les vésicules extra-cellulaires (EVs) de fluide utérin stimulent l’expression de marqueurs de l’implantation dans l’endomètre ovin in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W Chankeaw</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mariam Raliou</w:t>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Ntallaris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Richard</w:t>
+                <w:t xml:space="preserve">Pierrette Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44.Annual Conference of the International Embryo Transfer Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Bangkok, Thailand. pp.251</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736792v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantation-related genes in the ovine endometrium are regulated by extracellular vesicles from earlypregnant uterine fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2664,51 +2664,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of pregnancy is associated with TSH-levels on the day of ovulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Meyerholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Mense</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lietzau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2797,51 +2797,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel proteic nano-platform for antigens: application to musocal influenza vaccination.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Raliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2922,51 +2922,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotype genotype relationship in human taste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Raliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Lugaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3047,51 +3047,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonsynonymous single nucleotide polymorphisms in human tas1r1, tas1r3, and mGluR1 and individual taste sensitivity to glutamate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Raliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Wiencis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3181,51 +3181,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non synonymous nucleotide polymorphisms in human taste receptors and individual taste sensitivity to glutamate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Raliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wiencis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3306,51 +3306,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taste receptors to L-glutamate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Raliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Lugaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3444,51 +3444,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meshing individual differences in taste sensitivity with genotype: cSNPs in candidate taste receptors for glutamate are necessary but not sufficient to explain specific ageusia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Faurion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Raliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Montmayeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3539,51 +3539,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TASTE RECEPTORS FOR GLUTAMATE IN HUMAN FUNGIFORM PAPILLAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Montmayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Raliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3821,77 +3821,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular vesicles from early pregnant uterine fluids promote expression of implantation-related markers in ovine endometrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3959,77 +3959,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Adenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bolifraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
@@ -4084,77 +4084,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lesage-Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Raliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole Doctorale Biosigne "Signalisations et Réseaux intégratifs en Biologie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Kremlin-Bicêtre, France. , 2015</w:t>
@@ -4209,51 +4209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lesage Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Raliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4360,51 +4360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Steufmehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kassens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Raliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47. Annual Conference of Physiology and Pathology of Reproduction, 39. Joint Conference on Veterinary and Human Reproductive Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Giessen, Germany. </w:t>
@@ -4467,51 +4467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation phénotype-génotype dans le cas de la sensibilité gustative au glutamate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Raliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wiencis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4592,51 +4592,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonsynonymous SNPs in human tas1r1, tas1r3, mGluR1 and individual taste sensitivity to glutamate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Raliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Wiencis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4880,103 +4880,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of negative energy balance on transcriptomic profiles of three endometrial cell types isolated by laser capture microdissection in postpartum dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiruntita Chankeaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodoros Ntallaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Raliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5034,51 +5034,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication des récepteurs gustatifs dans l'agueusie au MSG et au GMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Raliou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Diderot - Paris 7, 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5274,51 +5274,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05272679v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Raliou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Margarete Meyerholz-Wohllebe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Mense" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Heppelmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0330701" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297660v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Denis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332176" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799896v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00891-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271279v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiruntita Chankeaw" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lignier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Ntallaris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07712-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271294v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07713-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232288v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carbonnel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cornet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Revaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Favre-Inhofer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251474" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264367v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna D&#252;vel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifraud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220244" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620264v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage-Padilla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Forde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Poir&#233;e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth D Healey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189942" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637576v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Margarete Meyerholz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Linden" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13028-016-0231-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631551v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Meyerholz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lietzau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Kassens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4142/jvs.2015.16.4.413" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637841v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Herv&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bourdieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Dubuquoy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Petit-Camurdan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01141-13" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641823v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Hoffmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schlegel-Le-Poupon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nespoulous" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjr014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368467v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boucher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wiencis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;zirard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pernollet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2008.12.060" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CT4XCDXV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04813975v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Estrad&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dordas-Perpiny&#224;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mevel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barri&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324127v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Constant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dembele" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reinaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.03.130" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736380v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738015v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hussain Al-Gubory" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736792v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Chankeaw" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ntallaris" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736841v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742398v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meyerholz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lietzau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kassens" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12498" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3RJ8H2RX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191379v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubuquoy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756735v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lugaz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pillias" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Planchais" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757951v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Eloit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.2009.27462P" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818404v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wiencis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823789v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leli&#232;vre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812348v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Faurion" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Montmayeur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094883v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B&#233;rizard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291804v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Estrad&#233; Echeguia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Bruyas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608312v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533875v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799741v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delessard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800335v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage Padilla" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741051v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyerholz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mense" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steufmehl" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/269351.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12292" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RGD2BWS9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823357v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595324v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/350155.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04779485v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Brulport" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Anna Gazda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Daunesse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Liorzou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raquillet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446339v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824904v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297660v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Denis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332176" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05272679v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Raliou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Margarete Meyerholz-Wohllebe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Mense" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Heppelmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0330701" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271279v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiruntita Chankeaw" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lignier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Ntallaris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07712-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271294v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07713-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799896v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00891-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232288v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carbonnel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cornet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Revaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Favre-Inhofer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251474" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264367v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna D&#252;vel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifraud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220244" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620264v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage-Padilla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Forde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Poir&#233;e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth D Healey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189942" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637576v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Margarete Meyerholz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Linden" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13028-016-0231-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631551v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Meyerholz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lietzau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Kassens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4142/jvs.2015.16.4.413" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637841v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Herv&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bourdieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Dubuquoy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Petit-Camurdan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01141-13" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641823v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Hoffmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schlegel-Le-Poupon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nespoulous" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjr014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368467v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boucher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wiencis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;zirard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pernollet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2008.12.060" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CT4XCDXV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04813975v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Estrad&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dordas-Perpiny&#224;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mevel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barri&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324127v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Constant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dembele" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reinaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.03.130" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736380v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736792v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Chankeaw" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ntallaris" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738015v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hussain Al-Gubory" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736841v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742398v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meyerholz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lietzau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kassens" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12498" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3RJ8H2RX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191379v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubuquoy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756735v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lugaz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pillias" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Planchais" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757951v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Eloit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.2009.27462P" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818404v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wiencis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823789v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leli&#232;vre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812348v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Faurion" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Montmayeur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094883v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B&#233;rizard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291804v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Estrad&#233; Echeguia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Bruyas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608312v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533875v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799741v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delessard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800335v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage Padilla" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741051v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyerholz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mense" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steufmehl" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/269351.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12292" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RGD2BWS9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823357v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595324v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/350155.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04779485v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Brulport" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Anna Gazda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Daunesse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Liorzou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raquillet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446339v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824904v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>