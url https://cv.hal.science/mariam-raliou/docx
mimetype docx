--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -4052,277 +4052,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctions biologiques de FOXL2 dans l’endomètre bovin : un gène clé de l’axe reproducteur femelle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regulator and target genes of FOXL2 in bovine endometrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Audrey Lesage Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Raliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bolifraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole Doctorale Biosigne "Signalisations et Réseaux intégratifs en Biologie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Kremlin-Bicêtre, France. , 2015</w:t>
+              <w:t xml:space="preserve">Journée de l’ED419-Biosigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Kremlin Bicêtre, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799741v1</w:t>
+                <w:t xml:space="preserve">hal-02800335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulator and target genes of FOXL2 in bovine endometrium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fonctions biologiques de FOXL2 dans l’endomètre bovin : un gène clé de l’axe reproducteur femelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lesage-Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Lesage Padilla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
+                <w:t xml:space="preserve">Marion Delessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Raliou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bolifraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’ED419-Biosigne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Kremlin Bicêtre, France. , 2015</w:t>
+              <w:t xml:space="preserve">Ecole Doctorale Biosigne "Signalisations et Réseaux intégratifs en Biologie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Kremlin-Bicêtre, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800335v1</w:t>
+                <w:t xml:space="preserve">hal-02799741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does early pregnancy influence maternal metabolism in dairy heifers?</w:t>
               </w:r>
@@ -5274,51 +5274,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297660v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Denis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332176" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05272679v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Raliou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Margarete Meyerholz-Wohllebe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Mense" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Heppelmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0330701" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271279v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiruntita Chankeaw" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lignier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Ntallaris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07712-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271294v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07713-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799896v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00891-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232288v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carbonnel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cornet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Revaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Favre-Inhofer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251474" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264367v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna D&#252;vel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifraud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220244" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620264v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage-Padilla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Forde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Poir&#233;e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth D Healey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189942" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637576v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Margarete Meyerholz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Linden" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13028-016-0231-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631551v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Meyerholz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lietzau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Kassens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4142/jvs.2015.16.4.413" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637841v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Herv&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bourdieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Dubuquoy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Petit-Camurdan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01141-13" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641823v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Hoffmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schlegel-Le-Poupon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nespoulous" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjr014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368467v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boucher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wiencis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;zirard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pernollet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2008.12.060" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CT4XCDXV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04813975v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Estrad&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dordas-Perpiny&#224;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mevel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barri&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324127v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Constant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dembele" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reinaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.03.130" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736380v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736792v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Chankeaw" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ntallaris" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738015v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hussain Al-Gubory" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736841v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742398v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meyerholz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lietzau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kassens" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12498" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3RJ8H2RX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191379v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubuquoy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756735v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lugaz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pillias" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Planchais" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757951v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Eloit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.2009.27462P" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818404v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wiencis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823789v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leli&#232;vre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812348v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Faurion" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Montmayeur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094883v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B&#233;rizard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291804v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Estrad&#233; Echeguia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Bruyas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608312v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533875v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799741v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delessard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800335v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage Padilla" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741051v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyerholz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mense" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steufmehl" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/269351.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12292" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RGD2BWS9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823357v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595324v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/350155.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04779485v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Brulport" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Anna Gazda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Daunesse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Liorzou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raquillet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446339v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824904v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297660v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Denis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332176" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05272679v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Raliou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Margarete Meyerholz-Wohllebe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Mense" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Heppelmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0330701" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271279v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiruntita Chankeaw" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lignier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Ntallaris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07712-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271294v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07713-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799896v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00891-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232288v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carbonnel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cornet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Revaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Favre-Inhofer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251474" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264367v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna D&#252;vel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifraud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220244" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620264v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage-Padilla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Forde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Poir&#233;e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth D Healey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189942" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637576v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Margarete Meyerholz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Linden" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13028-016-0231-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631551v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Meyerholz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lietzau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Kassens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4142/jvs.2015.16.4.413" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637841v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Herv&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bourdieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Dubuquoy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Petit-Camurdan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01141-13" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641823v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Hoffmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schlegel-Le-Poupon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nespoulous" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjr014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368467v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boucher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wiencis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;zirard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pernollet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2008.12.060" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CT4XCDXV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04813975v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Estrad&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dordas-Perpiny&#224;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mevel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barri&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324127v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Constant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dembele" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reinaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.03.130" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736380v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736792v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Chankeaw" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ntallaris" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738015v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hussain Al-Gubory" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736841v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742398v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meyerholz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lietzau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kassens" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12498" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3RJ8H2RX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191379v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubuquoy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756735v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lugaz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pillias" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Planchais" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757951v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Eloit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.2009.27462P" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818404v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wiencis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823789v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leli&#232;vre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812348v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Faurion" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Montmayeur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094883v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B&#233;rizard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291804v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Estrad&#233; Echeguia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Bruyas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608312v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533875v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800335v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage Padilla" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799741v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delessard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741051v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyerholz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mense" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steufmehl" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/269351.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12292" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RGD2BWS9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823357v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595324v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/350155.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04779485v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Brulport" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Anna Gazda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Daunesse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Liorzou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raquillet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446339v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824904v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>