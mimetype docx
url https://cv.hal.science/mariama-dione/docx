--- v0 (2026-03-09)
+++ v1 (2026-05-02)
@@ -217,382 +217,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for sparse C-tactile afferent innervation of glabrous human hand skin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experience-driven remodeling of S1 digit representation in awake monkeys: the challenge of comparing active and passive touch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariama Dione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Holmes Watkins</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Justine Facchini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 125 (1), pp.232 - 237. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/jn.00587.2020⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 125 (3), pp.805-808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00380.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186723v2</w:t>
+                <w:t xml:space="preserve">hal-03243100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human low-threshold mechanoafferent responses to pure changes in friction controlled using an ultrasonic haptic device</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for sparse C-tactile afferent innervation of glabrous human hand skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Holmes Watkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariama Dione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roger Holmes Watkins</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochelle Ackerley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Backlund Wasling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Vezzoli</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Johan Wessberg</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-90533-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (1), pp.232 - 237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00587.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243036v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186723v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience-driven remodeling of S1 digit representation in awake monkeys: the challenge of comparing active and passive touch</w:t>
+                <w:t xml:space="preserve">Human low-threshold mechanoafferent responses to pure changes in friction controlled using an ultrasonic haptic device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariama Dione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Holmes Watkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vezzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Facchini</w:t>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Wessberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 125 (3), pp.805-808. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/jn.00380.2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-90533-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243100v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural feedback strategies to improve grasping coordination in neuromusculoskeletal prostheses</w:t>
               </w:r>
@@ -725,51 +725,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human 8- to 10-Hz pulsatile motor output during active exploration of textured surfaces reflects the textures’ frictional properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariama Dione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Wessberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 122 (3), pp.922-932. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1245,226 +1245,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03512225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spatial-tapping task to reveal the coexistence of event-based and emergent timing for the control of rhythmic sequences</w:t>
+                <w:t xml:space="preserve">Planning ahead through space and time: From neuropsychology to motor control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariama Dione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Delevoye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Rhythm Production and Perception Workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35th Annual Conference of the Cognitive Science Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Cognitive Science Society, 2013, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03512006v1</w:t>
+                <w:t xml:space="preserve">hal-03511843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning ahead through space and time: From neuropsychology to motor control</w:t>
+                <w:t xml:space="preserve">The spatial-tapping task to reveal the coexistence of event-based and emergent timing for the control of rhythmic sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariama Dione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Delevoye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Annual Conference of the Cognitive Science Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th Rhythm Production and Perception Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Birmingham, Sep 2013, Birmingham, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/conf.fnhum.2013.214.00031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03511843v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musical preference for an optimal acquisition of rhythm and fluidity</w:t>
               </w:r>
@@ -1642,64 +1642,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariama Dione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aimonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Holmes Watkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochelle Ackerley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Online, France. , 2021, Société des neurosciences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1887,64 +1887,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveautés en Neurosciences : ressentir le toucher sans être touché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochelle Ackerley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Holmes Watkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariama Dione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2335,51 +2335,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310547v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Alhaddad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Dione" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2025.2518179" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186723v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Holmes Watkins" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle Ackerley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Backlund Wasling" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Wessberg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00587.2020" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243036v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vezzoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire-Semail" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90533-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243100v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Facchini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00380.2020" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243074v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Mastinu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard F Engels" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Clemente" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Sassu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67985-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242904v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00756.2018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068130v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Wilquin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Delevoye-Turrell" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Giersch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2018.00193" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02547589v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Delevoye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2015.06.009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516766v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Agneray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2014.02.338" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03512225v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauraine Carlier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2014.02.391" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03512006v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ott" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fnhum.2013.214.00031" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03511843v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907226v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Nathalie Delevoye-Turrell" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lardeur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406922v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Samain-Aupic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aimonetti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02534647v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882968v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243048v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama C Dione" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne N. Delevoye-Turrell" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01124217v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LIL30022" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310547v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Alhaddad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Dione" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2025.2518179" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243100v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Facchini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00380.2020" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186723v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Holmes Watkins" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle Ackerley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Backlund Wasling" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Wessberg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00587.2020" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243036v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vezzoli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire-Semail" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90533-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243074v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Mastinu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard F Engels" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Clemente" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Sassu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67985-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242904v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00756.2018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068130v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Wilquin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Delevoye-Turrell" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Giersch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2018.00193" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02547589v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Delevoye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2015.06.009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516766v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Agneray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2014.02.338" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03512225v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauraine Carlier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2014.02.391" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03511843v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ott" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03512006v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fnhum.2013.214.00031" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907226v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Nathalie Delevoye-Turrell" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lardeur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406922v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Samain-Aupic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aimonetti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02534647v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882968v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243048v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama C Dione" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne N. Delevoye-Turrell" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01124217v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LIL30022" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>